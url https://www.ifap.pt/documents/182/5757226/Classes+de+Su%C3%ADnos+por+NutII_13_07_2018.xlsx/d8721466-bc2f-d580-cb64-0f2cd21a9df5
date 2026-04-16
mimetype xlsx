--- v0 (2026-02-22)
+++ v1 (2026-04-16)
@@ -1,89 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vGomes\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ifappt-my.sharepoint.com/personal/luisa_leote_ifap_pt/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{AFA84B33-29CB-46B5-AD17-6AD454E4E608}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="96" yWindow="180" windowWidth="8580" windowHeight="4188" tabRatio="396"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="396" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Número de animais" sheetId="1" r:id="rId1"/>
     <sheet name="DES e  N.º Suínos" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'DES e  N.º Suínos'!$A$1:$M$145</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F113" i="5" l="1"/>
+  <c r="AV151" i="1"/>
+  <c r="M9" i="5"/>
+  <c r="M8" i="5"/>
+  <c r="E113" i="5"/>
+  <c r="AU151" i="1"/>
   <c r="D113" i="5" l="1"/>
   <c r="F115" i="5"/>
   <c r="AT151" i="1"/>
   <c r="AS151" i="1"/>
   <c r="AR151" i="1"/>
-  <c r="D112" i="5" l="1"/>
-  <c r="M12" i="5"/>
+  <c r="M12" i="5" l="1"/>
+  <c r="F112" i="5" s="1"/>
   <c r="M7" i="5"/>
   <c r="E115" i="5" l="1"/>
   <c r="M11" i="5"/>
+  <c r="E112" i="5" s="1"/>
   <c r="D115" i="5" l="1"/>
   <c r="D104" i="5"/>
   <c r="M10" i="5"/>
+  <c r="D112" i="5" s="1"/>
   <c r="AQ151" i="1" l="1"/>
   <c r="F117" i="5" l="1"/>
   <c r="M13" i="5"/>
   <c r="D114" i="5" s="1"/>
   <c r="M15" i="5"/>
   <c r="F114" i="5" s="1"/>
   <c r="AP151" i="1"/>
   <c r="E117" i="5" l="1"/>
   <c r="AO151" i="1"/>
   <c r="M14" i="5"/>
   <c r="E114" i="5" s="1"/>
   <c r="M19" i="5" l="1"/>
   <c r="AN151" i="1"/>
   <c r="AM151" i="1" l="1"/>
   <c r="AL151" i="1" l="1"/>
   <c r="D117" i="5" l="1"/>
   <c r="AK151" i="1"/>
   <c r="M16" i="5"/>
   <c r="D116" i="5" s="1"/>
   <c r="M18" i="5"/>
   <c r="F116" i="5" s="1"/>
   <c r="M17" i="5"/>
   <c r="E116" i="5" s="1"/>
   <c r="F119" i="5" l="1"/>
   <c r="AJ151" i="1" l="1"/>
@@ -138,51 +160,51 @@
   <c r="X151" i="1"/>
   <c r="Y151" i="1"/>
   <c r="V151" i="1" l="1"/>
   <c r="U151" i="1" l="1"/>
   <c r="T151" i="1"/>
   <c r="S151" i="1" l="1"/>
   <c r="R151" i="1" l="1"/>
   <c r="Q151" i="1" l="1"/>
   <c r="P151" i="1" l="1"/>
   <c r="O151" i="1" l="1"/>
   <c r="N151" i="1"/>
   <c r="M151" i="1"/>
   <c r="L151" i="1" l="1"/>
   <c r="K151" i="1"/>
   <c r="J151" i="1"/>
   <c r="I151" i="1" l="1"/>
   <c r="H151" i="1"/>
   <c r="G151" i="1"/>
   <c r="F151" i="1"/>
   <c r="E151" i="1"/>
   <c r="D151" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="357" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="58">
   <si>
     <t>20 a 50 Kg</t>
   </si>
   <si>
     <t>50-80 kg</t>
   </si>
   <si>
     <t>80 a 110 kg</t>
   </si>
   <si>
     <t>&lt; 20 Kg</t>
   </si>
   <si>
     <t>&gt; 110 kg</t>
   </si>
   <si>
     <t>Porcas novas não cobertas</t>
   </si>
   <si>
     <t>Varrascos</t>
   </si>
   <si>
     <t>NUTII</t>
   </si>
   <si>
@@ -310,66 +332,69 @@
   </si>
   <si>
     <t>∆ 2021/2020 (%)</t>
   </si>
   <si>
     <r>
       <t>Fonte</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">: IFAP - GPE </t>
     </r>
   </si>
   <si>
     <t>∆ 2023/2022 (%)</t>
   </si>
   <si>
     <t>∆ 2024/2023 (%)</t>
   </si>
   <si>
-    <t>Dados atualizados em 23 de Junho de 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>∆ 2025/2024 (%)</t>
   </si>
   <si>
     <t>PENÍNSULA DE SETÚBAL</t>
   </si>
   <si>
     <t>OESTE E VALE DO TEJO</t>
   </si>
+  <si>
+    <t>Dados atualizados em 02 de Março de 2026</t>
+  </si>
+  <si>
+    <t>Dados atualizados em 2 de Março de 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -461,85 +486,81 @@
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="-0.249977111117893"/>
         <bgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="84">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
@@ -1595,784 +1616,741 @@
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="medium">
         <color theme="8" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="246">
+  <cellXfs count="211">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="8" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="14" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="14" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="14" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="14" xfId="8" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="14" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="14" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="20" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="20" xfId="8" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="20" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="20" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="15" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="16" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="16" xfId="8" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="16" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="16" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="22" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="22" xfId="8" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="16" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="16" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="4" borderId="14" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="4" borderId="14" xfId="8" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="14" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="22" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="22" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="3" borderId="25" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="3" borderId="26" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="13" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="15" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="14" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="34" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="21" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="3" borderId="35" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="36" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="36" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="14" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="14" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="37" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="37" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="38" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="38" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="4" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="38" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="39" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="40" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="20" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="20" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="20" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="3" borderId="41" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="3" borderId="42" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="3" borderId="43" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="3" borderId="44" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="2" borderId="44" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="38" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="38" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="3" borderId="45" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="2" borderId="48" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="3" borderId="48" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="3" borderId="60" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="2" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="69" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="3" borderId="53" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="15" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="15" fillId="3" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="15" fillId="3" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="15" fillId="3" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="14" fillId="3" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="73" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="73" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="38" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="14" fontId="7" fillId="3" borderId="75" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="3" borderId="74" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="3" borderId="76" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="5" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="4" borderId="58" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="77" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="78" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="79" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="4" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="4" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="78" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="78" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="4" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="4" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="4" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="80" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="4" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="4" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="4" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="4" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="81" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="40" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="40" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="34" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="34" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="13" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="13" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="4" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="80" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="4" borderId="51" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="80" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="77" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="77" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="29" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="29" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="24" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="25" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="29" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="28" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="46" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="62" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="28" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="63" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="63" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="61" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="61" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="46" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="47" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2"/>
-[...10 lines deleted...]
-    <cellStyle name="Normal_Número de animais_3" xfId="12"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 2 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Normal 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Normal_2011" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Normal_2012" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Normal_Bov por NUTII_Raça_Idade_Sex" xfId="12" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Normal_Folha1" xfId="3" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Normal_Folha3" xfId="7" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Normal_Número de animais" xfId="8" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Normal_Número de animais_1" xfId="9" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Normal_Número de animais_2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2509,17924 +2487,18456 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AT164"/>
+  <dimension ref="A2:AV164"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="56.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="6.109375" style="3" customWidth="1"/>
-    <col min="2" max="2" width="21.33203125" style="8" customWidth="1"/>
+    <col min="1" max="1" width="6.109375" customWidth="1"/>
+    <col min="2" max="2" width="21.33203125" style="5" customWidth="1"/>
     <col min="3" max="3" width="52.109375" customWidth="1"/>
     <col min="4" max="5" width="9.88671875" customWidth="1"/>
     <col min="6" max="6" width="11.5546875" customWidth="1"/>
     <col min="7" max="8" width="9.88671875" customWidth="1"/>
     <col min="9" max="9" width="11.5546875" customWidth="1"/>
     <col min="10" max="11" width="9.88671875" customWidth="1"/>
     <col min="12" max="12" width="11.5546875" customWidth="1"/>
     <col min="13" max="14" width="9.88671875" customWidth="1"/>
     <col min="15" max="15" width="11.5546875" customWidth="1"/>
-    <col min="16" max="16" width="9.88671875" style="3" customWidth="1"/>
-    <col min="17" max="17" width="9.88671875" customWidth="1"/>
+    <col min="16" max="17" width="9.88671875" customWidth="1"/>
     <col min="18" max="18" width="11.5546875" customWidth="1"/>
     <col min="19" max="20" width="9.88671875" customWidth="1"/>
     <col min="21" max="21" width="11.5546875" customWidth="1"/>
-    <col min="22" max="22" width="9.88671875" customWidth="1"/>
-    <col min="23" max="23" width="9.88671875" style="3" customWidth="1"/>
+    <col min="22" max="23" width="9.88671875" customWidth="1"/>
     <col min="24" max="24" width="11.5546875" customWidth="1"/>
     <col min="25" max="26" width="9.88671875" customWidth="1"/>
     <col min="27" max="27" width="11.5546875" customWidth="1"/>
     <col min="28" max="29" width="9.88671875" customWidth="1"/>
     <col min="30" max="30" width="11.5546875" customWidth="1"/>
     <col min="31" max="32" width="9.88671875" customWidth="1"/>
     <col min="33" max="33" width="11.5546875" customWidth="1"/>
     <col min="34" max="34" width="11.44140625" customWidth="1"/>
     <col min="35" max="35" width="16.88671875" customWidth="1"/>
     <col min="36" max="36" width="11.109375" customWidth="1"/>
     <col min="37" max="37" width="8.88671875" customWidth="1"/>
     <col min="38" max="38" width="9.33203125" customWidth="1"/>
     <col min="39" max="39" width="11.109375" customWidth="1"/>
     <col min="40" max="40" width="10.33203125" customWidth="1"/>
     <col min="41" max="41" width="9.33203125" customWidth="1"/>
     <col min="42" max="42" width="11.109375" customWidth="1"/>
-    <col min="43" max="43" width="9.33203125" style="160" customWidth="1"/>
+    <col min="43" max="43" width="9.33203125" customWidth="1"/>
     <col min="44" max="44" width="9.33203125" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="11.109375" bestFit="1" customWidth="1"/>
-    <col min="46" max="46" width="9.33203125" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="51" max="54" width="33.109375" customWidth="1"/>
+    <col min="46" max="47" width="9.33203125" bestFit="1" customWidth="1"/>
+    <col min="48" max="48" width="11.109375" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="57.109375" customWidth="1"/>
+    <col min="54" max="54" width="3.109375" bestFit="1" customWidth="1"/>
+    <col min="55" max="55" width="5.109375" bestFit="1" customWidth="1"/>
+    <col min="56" max="56" width="49.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:46" s="3" customFormat="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="B2" s="141" t="s">
+    <row r="2" spans="2:48" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B2" s="134" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="3" spans="2:46" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="B4" s="226" t="s">
+    <row r="4" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B4" s="189" t="s">
         <v>7</v>
       </c>
-      <c r="C4" s="229" t="s">
+      <c r="C4" s="192" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="209" t="s">
+      <c r="D4" s="187" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="210"/>
-[...45 lines deleted...]
-      <c r="D5" s="209">
+      <c r="E4" s="188"/>
+      <c r="F4" s="188"/>
+      <c r="G4" s="188"/>
+      <c r="H4" s="188"/>
+      <c r="I4" s="188"/>
+      <c r="J4" s="188"/>
+      <c r="K4" s="188"/>
+      <c r="L4" s="188"/>
+      <c r="M4" s="188"/>
+      <c r="N4" s="188"/>
+      <c r="O4" s="188"/>
+      <c r="P4" s="188"/>
+      <c r="Q4" s="188"/>
+      <c r="R4" s="188"/>
+      <c r="S4" s="188"/>
+      <c r="T4" s="188"/>
+      <c r="U4" s="188"/>
+      <c r="V4" s="188"/>
+      <c r="W4" s="188"/>
+      <c r="X4" s="188"/>
+      <c r="Y4" s="188"/>
+      <c r="Z4" s="188"/>
+      <c r="AA4" s="188"/>
+      <c r="AB4" s="188"/>
+      <c r="AC4" s="188"/>
+      <c r="AD4" s="188"/>
+      <c r="AE4" s="188"/>
+      <c r="AF4" s="188"/>
+      <c r="AG4" s="188"/>
+      <c r="AH4" s="188"/>
+      <c r="AI4" s="188"/>
+      <c r="AJ4" s="188"/>
+      <c r="AK4" s="188"/>
+      <c r="AL4" s="188"/>
+      <c r="AM4" s="188"/>
+      <c r="AN4" s="188"/>
+      <c r="AO4" s="188"/>
+      <c r="AP4" s="188"/>
+      <c r="AQ4" s="188"/>
+      <c r="AR4" s="188"/>
+      <c r="AS4" s="188"/>
+      <c r="AT4" s="188"/>
+      <c r="AU4" s="188"/>
+      <c r="AV4" s="188"/>
+    </row>
+    <row r="5" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B5" s="190"/>
+      <c r="C5" s="193"/>
+      <c r="D5" s="187">
         <v>2011</v>
       </c>
-      <c r="E5" s="210"/>
-[...1 lines deleted...]
-      <c r="G5" s="209">
+      <c r="E5" s="188"/>
+      <c r="F5" s="188"/>
+      <c r="G5" s="187">
         <v>2012</v>
       </c>
-      <c r="H5" s="210"/>
-[...1 lines deleted...]
-      <c r="J5" s="209">
+      <c r="H5" s="188"/>
+      <c r="I5" s="194"/>
+      <c r="J5" s="187">
         <v>2013</v>
       </c>
-      <c r="K5" s="210"/>
-[...1 lines deleted...]
-      <c r="M5" s="209">
+      <c r="K5" s="188"/>
+      <c r="L5" s="188"/>
+      <c r="M5" s="187">
         <v>2014</v>
       </c>
-      <c r="N5" s="210"/>
-[...1 lines deleted...]
-      <c r="P5" s="209">
+      <c r="N5" s="188"/>
+      <c r="O5" s="188"/>
+      <c r="P5" s="187">
         <v>2015</v>
       </c>
-      <c r="Q5" s="210"/>
-[...1 lines deleted...]
-      <c r="S5" s="209">
+      <c r="Q5" s="188"/>
+      <c r="R5" s="188"/>
+      <c r="S5" s="187">
         <v>2016</v>
       </c>
-      <c r="T5" s="210"/>
-[...1 lines deleted...]
-      <c r="V5" s="209">
+      <c r="T5" s="188"/>
+      <c r="U5" s="188"/>
+      <c r="V5" s="187">
         <v>2017</v>
       </c>
-      <c r="W5" s="210"/>
-[...1 lines deleted...]
-      <c r="Y5" s="217">
+      <c r="W5" s="188"/>
+      <c r="X5" s="188"/>
+      <c r="Y5" s="176">
         <v>2018</v>
       </c>
-      <c r="Z5" s="218"/>
-[...1 lines deleted...]
-      <c r="AB5" s="214">
+      <c r="Z5" s="177"/>
+      <c r="AA5" s="178"/>
+      <c r="AB5" s="179">
         <v>2019</v>
       </c>
-      <c r="AC5" s="215"/>
-[...1 lines deleted...]
-      <c r="AE5" s="214">
+      <c r="AC5" s="180"/>
+      <c r="AD5" s="180"/>
+      <c r="AE5" s="179">
         <v>2020</v>
       </c>
-      <c r="AF5" s="215"/>
-[...1 lines deleted...]
-      <c r="AH5" s="214">
+      <c r="AF5" s="180"/>
+      <c r="AG5" s="195"/>
+      <c r="AH5" s="179">
         <v>2021</v>
       </c>
-      <c r="AI5" s="215"/>
-[...1 lines deleted...]
-      <c r="AK5" s="214">
+      <c r="AI5" s="180"/>
+      <c r="AJ5" s="180"/>
+      <c r="AK5" s="179">
         <v>2022</v>
       </c>
-      <c r="AL5" s="215"/>
-[...1 lines deleted...]
-      <c r="AN5" s="214">
+      <c r="AL5" s="180"/>
+      <c r="AM5" s="180"/>
+      <c r="AN5" s="179">
         <v>2023</v>
       </c>
-      <c r="AO5" s="215"/>
-[...1 lines deleted...]
-      <c r="AQ5" s="207">
+      <c r="AO5" s="180"/>
+      <c r="AP5" s="195"/>
+      <c r="AQ5" s="196">
         <v>2024</v>
       </c>
-      <c r="AR5" s="208"/>
-[...1 lines deleted...]
-      <c r="AT5" s="100">
+      <c r="AR5" s="197"/>
+      <c r="AS5" s="197"/>
+      <c r="AT5" s="179">
         <v>2025</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="D6" s="77" t="s">
+      <c r="AU5" s="180"/>
+      <c r="AV5" s="180"/>
+    </row>
+    <row r="6" spans="2:48" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="191"/>
+      <c r="C6" s="193"/>
+      <c r="D6" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="76" t="s">
+      <c r="E6" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="76" t="s">
+      <c r="F6" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="77" t="s">
+      <c r="G6" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="H6" s="76" t="s">
+      <c r="H6" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="76" t="s">
+      <c r="I6" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="J6" s="77" t="s">
+      <c r="J6" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="K6" s="75" t="s">
+      <c r="K6" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="L6" s="161" t="s">
+      <c r="L6" s="139" t="s">
         <v>10</v>
       </c>
-      <c r="M6" s="161" t="s">
+      <c r="M6" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="161" t="s">
+      <c r="N6" s="139" t="s">
         <v>9</v>
       </c>
-      <c r="O6" s="161" t="s">
+      <c r="O6" s="139" t="s">
         <v>10</v>
       </c>
-      <c r="P6" s="162" t="s">
+      <c r="P6" s="140" t="s">
         <v>8</v>
       </c>
-      <c r="Q6" s="162" t="s">
+      <c r="Q6" s="140" t="s">
         <v>9</v>
       </c>
-      <c r="R6" s="161" t="s">
+      <c r="R6" s="139" t="s">
         <v>10</v>
       </c>
-      <c r="S6" s="162" t="s">
+      <c r="S6" s="140" t="s">
         <v>8</v>
       </c>
-      <c r="T6" s="162" t="s">
+      <c r="T6" s="140" t="s">
         <v>9</v>
       </c>
-      <c r="U6" s="161" t="s">
+      <c r="U6" s="139" t="s">
         <v>10</v>
       </c>
-      <c r="V6" s="162" t="s">
+      <c r="V6" s="140" t="s">
         <v>8</v>
       </c>
-      <c r="W6" s="161" t="s">
+      <c r="W6" s="139" t="s">
         <v>9</v>
       </c>
-      <c r="X6" s="161" t="s">
+      <c r="X6" s="139" t="s">
         <v>10</v>
       </c>
-      <c r="Y6" s="161" t="s">
+      <c r="Y6" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="Z6" s="161" t="s">
+      <c r="Z6" s="139" t="s">
         <v>9</v>
       </c>
-      <c r="AA6" s="161" t="s">
+      <c r="AA6" s="139" t="s">
         <v>10</v>
       </c>
-      <c r="AB6" s="161" t="s">
+      <c r="AB6" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="AC6" s="161" t="s">
+      <c r="AC6" s="139" t="s">
         <v>9</v>
       </c>
-      <c r="AD6" s="163" t="s">
+      <c r="AD6" s="141" t="s">
         <v>10</v>
       </c>
-      <c r="AE6" s="76" t="s">
+      <c r="AE6" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="AF6" s="76" t="s">
+      <c r="AF6" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="AG6" s="76" t="s">
+      <c r="AG6" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="AH6" s="76" t="s">
+      <c r="AH6" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="AI6" s="76" t="s">
+      <c r="AI6" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="AJ6" s="76" t="s">
+      <c r="AJ6" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="AK6" s="75" t="s">
+      <c r="AK6" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="AL6" s="76" t="s">
+      <c r="AL6" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="AM6" s="76" t="s">
+      <c r="AM6" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="AN6" s="75" t="s">
+      <c r="AN6" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="AO6" s="76" t="s">
+      <c r="AO6" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="AP6" s="76" t="s">
+      <c r="AP6" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="AQ6" s="75" t="s">
+      <c r="AQ6" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="AR6" s="76" t="s">
+      <c r="AR6" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="76" t="s">
+      <c r="AS6" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="AT6" s="75" t="s">
+      <c r="AT6" s="71" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B7" s="222" t="s">
+      <c r="AU6" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV6" s="72" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B7" s="183" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="C7" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="D7" s="26">
+      <c r="D7" s="23">
         <v>13336</v>
       </c>
-      <c r="E7" s="26">
+      <c r="E7" s="23">
         <v>15761</v>
       </c>
-      <c r="F7" s="26">
+      <c r="F7" s="23">
         <v>14470</v>
       </c>
-      <c r="G7" s="27">
+      <c r="G7" s="24">
         <v>16368</v>
       </c>
-      <c r="H7" s="28">
+      <c r="H7" s="25">
         <v>15071</v>
       </c>
-      <c r="I7" s="28">
+      <c r="I7" s="25">
         <v>13068</v>
       </c>
-      <c r="J7" s="29">
+      <c r="J7" s="26">
         <v>12212</v>
       </c>
-      <c r="K7" s="29">
+      <c r="K7" s="26">
         <v>12068</v>
       </c>
-      <c r="L7" s="29">
+      <c r="L7" s="26">
         <v>10691</v>
       </c>
-      <c r="M7" s="29">
+      <c r="M7" s="26">
         <v>11020</v>
       </c>
-      <c r="N7" s="27">
+      <c r="N7" s="24">
         <v>12573</v>
       </c>
-      <c r="O7" s="29">
+      <c r="O7" s="26">
         <v>12582</v>
       </c>
-      <c r="P7" s="29">
+      <c r="P7" s="26">
         <v>13328</v>
       </c>
-      <c r="Q7" s="29">
+      <c r="Q7" s="26">
         <v>14849</v>
       </c>
-      <c r="R7" s="29">
+      <c r="R7" s="26">
         <v>13966</v>
       </c>
-      <c r="S7" s="29">
+      <c r="S7" s="26">
         <v>11444</v>
       </c>
-      <c r="T7" s="29">
+      <c r="T7" s="26">
         <v>11825</v>
       </c>
-      <c r="U7" s="29">
+      <c r="U7" s="26">
         <v>13903</v>
       </c>
-      <c r="V7" s="29">
+      <c r="V7" s="26">
         <v>14761</v>
       </c>
-      <c r="W7" s="29">
+      <c r="W7" s="26">
         <v>15450</v>
       </c>
-      <c r="X7" s="29">
+      <c r="X7" s="26">
         <v>14709</v>
       </c>
-      <c r="Y7" s="29">
+      <c r="Y7" s="26">
         <v>16347</v>
       </c>
-      <c r="Z7" s="47">
+      <c r="Z7" s="43">
         <v>17650</v>
       </c>
-      <c r="AA7" s="29">
+      <c r="AA7" s="26">
         <v>16496</v>
       </c>
-      <c r="AB7" s="29">
+      <c r="AB7" s="26">
         <v>16597</v>
       </c>
-      <c r="AC7" s="47">
+      <c r="AC7" s="43">
         <v>17153</v>
       </c>
-      <c r="AD7" s="65">
+      <c r="AD7" s="61">
         <v>16367</v>
       </c>
-      <c r="AE7" s="44">
+      <c r="AE7" s="40">
         <v>17127</v>
       </c>
-      <c r="AF7" s="29">
+      <c r="AF7" s="26">
         <v>16587</v>
       </c>
-      <c r="AG7" s="65">
+      <c r="AG7" s="61">
         <v>16941</v>
       </c>
-      <c r="AH7" s="44">
+      <c r="AH7" s="40">
         <v>16273</v>
       </c>
-      <c r="AI7" s="65">
+      <c r="AI7" s="61">
         <v>17919</v>
       </c>
-      <c r="AJ7" s="65">
+      <c r="AJ7" s="61">
         <v>16994</v>
       </c>
-      <c r="AK7" s="44">
+      <c r="AK7" s="40">
         <v>15934</v>
       </c>
-      <c r="AL7" s="65">
+      <c r="AL7" s="61">
         <v>16163</v>
       </c>
-      <c r="AM7" s="65">
+      <c r="AM7" s="61">
         <v>16893</v>
       </c>
-      <c r="AN7" s="44">
+      <c r="AN7" s="40">
         <v>16141</v>
       </c>
-      <c r="AO7" s="65">
+      <c r="AO7" s="61">
         <v>15353</v>
       </c>
-      <c r="AP7" s="44">
+      <c r="AP7" s="40">
         <v>15782</v>
       </c>
-      <c r="AQ7" s="44">
+      <c r="AQ7" s="40">
         <v>16738</v>
       </c>
-      <c r="AR7" s="44">
+      <c r="AR7" s="40">
         <v>18078</v>
       </c>
-      <c r="AS7" s="170">
+      <c r="AS7" s="40">
         <v>17919</v>
       </c>
-      <c r="AT7" s="44">
+      <c r="AT7" s="40">
         <v>17107</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C8" s="10" t="s">
+      <c r="AU7" s="40">
+        <v>17948</v>
+      </c>
+      <c r="AV7" s="40">
+        <v>18679</v>
+      </c>
+    </row>
+    <row r="8" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B8" s="184"/>
+      <c r="C8" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="D8" s="14">
+      <c r="D8" s="11">
         <v>364</v>
       </c>
-      <c r="E8" s="14">
+      <c r="E8" s="11">
         <v>650</v>
       </c>
-      <c r="F8" s="14">
+      <c r="F8" s="11">
         <v>472</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="12">
         <v>635</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="13">
         <v>562</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="13">
         <v>947</v>
       </c>
-      <c r="J8" s="17">
+      <c r="J8" s="14">
         <v>270</v>
       </c>
-      <c r="K8" s="17">
+      <c r="K8" s="14">
         <v>443</v>
       </c>
-      <c r="L8" s="17">
+      <c r="L8" s="14">
         <v>775</v>
       </c>
-      <c r="M8" s="17">
+      <c r="M8" s="14">
         <v>357</v>
       </c>
-      <c r="N8" s="15">
+      <c r="N8" s="12">
         <v>643</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="12">
         <v>1558</v>
       </c>
-      <c r="P8" s="17">
+      <c r="P8" s="14">
         <v>519</v>
       </c>
-      <c r="Q8" s="17">
+      <c r="Q8" s="14">
         <v>404</v>
       </c>
-      <c r="R8" s="17">
+      <c r="R8" s="14">
         <v>777</v>
       </c>
-      <c r="S8" s="17">
+      <c r="S8" s="14">
         <v>293</v>
       </c>
-      <c r="T8" s="17">
+      <c r="T8" s="14">
         <v>338</v>
       </c>
-      <c r="U8" s="17">
+      <c r="U8" s="14">
         <v>804</v>
       </c>
-      <c r="V8" s="17">
+      <c r="V8" s="14">
         <v>217</v>
       </c>
-      <c r="W8" s="17">
+      <c r="W8" s="14">
         <v>473</v>
       </c>
-      <c r="X8" s="17">
+      <c r="X8" s="14">
         <v>743</v>
       </c>
-      <c r="Y8" s="17">
+      <c r="Y8" s="14">
         <v>464</v>
       </c>
-      <c r="Z8" s="48">
+      <c r="Z8" s="44">
         <v>333</v>
       </c>
-      <c r="AA8" s="17">
+      <c r="AA8" s="14">
         <v>806</v>
       </c>
-      <c r="AB8" s="17">
+      <c r="AB8" s="14">
         <v>315</v>
       </c>
-      <c r="AC8" s="48">
+      <c r="AC8" s="44">
         <v>494</v>
       </c>
-      <c r="AD8" s="66">
+      <c r="AD8" s="62">
         <v>662</v>
       </c>
-      <c r="AE8" s="19">
+      <c r="AE8" s="16">
         <v>346</v>
       </c>
-      <c r="AF8" s="17">
+      <c r="AF8" s="14">
         <v>853</v>
       </c>
-      <c r="AG8" s="66">
+      <c r="AG8" s="62">
         <v>1137</v>
       </c>
-      <c r="AH8" s="19">
+      <c r="AH8" s="16">
         <v>478</v>
       </c>
-      <c r="AI8" s="66">
+      <c r="AI8" s="62">
         <v>407</v>
       </c>
-      <c r="AJ8" s="66">
+      <c r="AJ8" s="62">
         <v>860</v>
       </c>
-      <c r="AK8" s="19">
+      <c r="AK8" s="16">
         <v>382</v>
       </c>
-      <c r="AL8" s="66">
+      <c r="AL8" s="62">
         <v>436</v>
       </c>
-      <c r="AM8" s="66">
+      <c r="AM8" s="62">
         <v>522</v>
       </c>
-      <c r="AN8" s="19">
+      <c r="AN8" s="16">
         <v>393</v>
       </c>
-      <c r="AO8" s="66">
+      <c r="AO8" s="62">
         <v>314</v>
       </c>
-      <c r="AP8" s="19">
+      <c r="AP8" s="16">
         <v>710</v>
       </c>
-      <c r="AQ8" s="19">
+      <c r="AQ8" s="16">
         <v>257</v>
       </c>
-      <c r="AR8" s="19">
+      <c r="AR8" s="16">
         <v>353</v>
       </c>
-      <c r="AS8" s="19">
+      <c r="AS8" s="16">
         <v>523</v>
       </c>
-      <c r="AT8" s="19">
+      <c r="AT8" s="16">
         <v>147</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C9" s="10" t="s">
+      <c r="AU8" s="16">
+        <v>509</v>
+      </c>
+      <c r="AV8" s="16">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="9" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B9" s="184"/>
+      <c r="C9" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="D9" s="14">
+      <c r="D9" s="11">
         <v>9098</v>
       </c>
-      <c r="E9" s="14">
+      <c r="E9" s="11">
         <v>12361</v>
       </c>
-      <c r="F9" s="14">
+      <c r="F9" s="11">
         <v>12787</v>
       </c>
-      <c r="G9" s="15">
+      <c r="G9" s="12">
         <v>11961</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="13">
         <v>10276</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="13">
         <v>10030</v>
       </c>
-      <c r="J9" s="17">
+      <c r="J9" s="14">
         <v>7337</v>
       </c>
-      <c r="K9" s="17">
+      <c r="K9" s="14">
         <v>8352</v>
       </c>
-      <c r="L9" s="17">
+      <c r="L9" s="14">
         <v>8326</v>
       </c>
-      <c r="M9" s="17">
+      <c r="M9" s="14">
         <v>8568</v>
       </c>
-      <c r="N9" s="15">
+      <c r="N9" s="12">
         <v>9632</v>
       </c>
-      <c r="O9" s="17">
+      <c r="O9" s="14">
         <v>10191</v>
       </c>
-      <c r="P9" s="17">
+      <c r="P9" s="14">
         <v>9282</v>
       </c>
-      <c r="Q9" s="17">
+      <c r="Q9" s="14">
         <v>10575</v>
       </c>
-      <c r="R9" s="17">
+      <c r="R9" s="14">
         <v>10470</v>
       </c>
-      <c r="S9" s="17">
+      <c r="S9" s="14">
         <v>7994</v>
       </c>
-      <c r="T9" s="17">
+      <c r="T9" s="14">
         <v>8086</v>
       </c>
-      <c r="U9" s="17">
+      <c r="U9" s="14">
         <v>8143</v>
       </c>
-      <c r="V9" s="17">
+      <c r="V9" s="14">
         <v>7889</v>
       </c>
-      <c r="W9" s="17">
+      <c r="W9" s="14">
         <v>8158</v>
       </c>
-      <c r="X9" s="17">
+      <c r="X9" s="14">
         <v>7277</v>
       </c>
-      <c r="Y9" s="17">
+      <c r="Y9" s="14">
         <v>8371</v>
       </c>
-      <c r="Z9" s="48">
+      <c r="Z9" s="44">
         <v>7978</v>
       </c>
-      <c r="AA9" s="17">
+      <c r="AA9" s="14">
         <v>8379</v>
       </c>
-      <c r="AB9" s="17">
+      <c r="AB9" s="14">
         <v>9074</v>
       </c>
-      <c r="AC9" s="48">
+      <c r="AC9" s="44">
         <v>10412</v>
       </c>
-      <c r="AD9" s="66">
+      <c r="AD9" s="62">
         <v>10364</v>
       </c>
-      <c r="AE9" s="19">
+      <c r="AE9" s="16">
         <v>8643</v>
       </c>
-      <c r="AF9" s="17">
+      <c r="AF9" s="14">
         <v>8515</v>
       </c>
-      <c r="AG9" s="66">
+      <c r="AG9" s="62">
         <v>9584</v>
       </c>
-      <c r="AH9" s="19">
+      <c r="AH9" s="16">
         <v>6847</v>
       </c>
-      <c r="AI9" s="66">
+      <c r="AI9" s="62">
         <v>6989</v>
       </c>
-      <c r="AJ9" s="66">
+      <c r="AJ9" s="62">
         <v>8531</v>
       </c>
-      <c r="AK9" s="19">
+      <c r="AK9" s="16">
         <v>7202</v>
       </c>
-      <c r="AL9" s="66">
+      <c r="AL9" s="62">
         <v>7319</v>
       </c>
-      <c r="AM9" s="66">
+      <c r="AM9" s="62">
         <v>6925</v>
       </c>
-      <c r="AN9" s="19">
+      <c r="AN9" s="16">
         <v>7269</v>
       </c>
-      <c r="AO9" s="66">
+      <c r="AO9" s="62">
         <v>7904</v>
       </c>
-      <c r="AP9" s="19">
+      <c r="AP9" s="16">
         <v>5349</v>
       </c>
-      <c r="AQ9" s="19">
+      <c r="AQ9" s="16">
         <v>6419</v>
       </c>
-      <c r="AR9" s="19">
+      <c r="AR9" s="16">
         <v>6890</v>
       </c>
-      <c r="AS9" s="19">
+      <c r="AS9" s="16">
         <v>5874</v>
       </c>
-      <c r="AT9" s="19">
+      <c r="AT9" s="16">
         <v>6371</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C10" s="10" t="s">
+      <c r="AU9" s="16">
+        <v>6539</v>
+      </c>
+      <c r="AV9" s="16">
+        <v>5844</v>
+      </c>
+    </row>
+    <row r="10" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B10" s="184"/>
+      <c r="C10" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="D10" s="14">
+      <c r="D10" s="11">
         <v>6309</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E10" s="11">
         <v>10801</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="11">
         <v>12255</v>
       </c>
-      <c r="G10" s="15">
+      <c r="G10" s="12">
         <v>9458</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="13">
         <v>8000</v>
       </c>
-      <c r="I10" s="16">
+      <c r="I10" s="13">
         <v>6623</v>
       </c>
-      <c r="J10" s="17">
+      <c r="J10" s="14">
         <v>6247</v>
       </c>
-      <c r="K10" s="17">
+      <c r="K10" s="14">
         <v>7203</v>
       </c>
-      <c r="L10" s="17">
+      <c r="L10" s="14">
         <v>5993</v>
       </c>
-      <c r="M10" s="17">
+      <c r="M10" s="14">
         <v>5443</v>
       </c>
-      <c r="N10" s="15">
+      <c r="N10" s="12">
         <v>8237</v>
       </c>
-      <c r="O10" s="15">
+      <c r="O10" s="12">
         <v>8148</v>
       </c>
-      <c r="P10" s="17">
+      <c r="P10" s="14">
         <v>8839</v>
       </c>
-      <c r="Q10" s="17">
+      <c r="Q10" s="14">
         <v>7266</v>
       </c>
-      <c r="R10" s="17">
+      <c r="R10" s="14">
         <v>7742</v>
       </c>
-      <c r="S10" s="17">
+      <c r="S10" s="14">
         <v>7893</v>
       </c>
-      <c r="T10" s="17">
+      <c r="T10" s="14">
         <v>8005</v>
       </c>
-      <c r="U10" s="17">
+      <c r="U10" s="14">
         <v>7594</v>
       </c>
-      <c r="V10" s="17">
+      <c r="V10" s="14">
         <v>7007</v>
       </c>
-      <c r="W10" s="17">
+      <c r="W10" s="14">
         <v>7297</v>
       </c>
-      <c r="X10" s="17">
+      <c r="X10" s="14">
         <v>6902</v>
       </c>
-      <c r="Y10" s="17">
+      <c r="Y10" s="14">
         <v>7365</v>
       </c>
-      <c r="Z10" s="48">
+      <c r="Z10" s="44">
         <v>7150</v>
       </c>
-      <c r="AA10" s="17">
+      <c r="AA10" s="14">
         <v>8113</v>
       </c>
-      <c r="AB10" s="17">
+      <c r="AB10" s="14">
         <v>8400</v>
       </c>
-      <c r="AC10" s="48">
+      <c r="AC10" s="44">
         <v>7065</v>
       </c>
-      <c r="AD10" s="66">
+      <c r="AD10" s="62">
         <v>6775</v>
       </c>
-      <c r="AE10" s="19">
+      <c r="AE10" s="16">
         <v>6642</v>
       </c>
-      <c r="AF10" s="17">
+      <c r="AF10" s="14">
         <v>6281</v>
       </c>
-      <c r="AG10" s="66">
+      <c r="AG10" s="62">
         <v>4905</v>
       </c>
-      <c r="AH10" s="19">
+      <c r="AH10" s="16">
         <v>5866</v>
       </c>
-      <c r="AI10" s="66">
+      <c r="AI10" s="62">
         <v>6184</v>
       </c>
-      <c r="AJ10" s="66">
+      <c r="AJ10" s="62">
         <v>6997</v>
       </c>
-      <c r="AK10" s="19">
+      <c r="AK10" s="16">
         <v>4916</v>
       </c>
-      <c r="AL10" s="66">
+      <c r="AL10" s="62">
         <v>5307</v>
       </c>
-      <c r="AM10" s="66">
+      <c r="AM10" s="62">
         <v>5675</v>
       </c>
-      <c r="AN10" s="19">
+      <c r="AN10" s="16">
         <v>4957</v>
       </c>
-      <c r="AO10" s="66">
+      <c r="AO10" s="62">
         <v>6088</v>
       </c>
-      <c r="AP10" s="19">
+      <c r="AP10" s="16">
         <v>5782</v>
       </c>
-      <c r="AQ10" s="19">
+      <c r="AQ10" s="16">
         <v>5167</v>
       </c>
-      <c r="AR10" s="19">
+      <c r="AR10" s="16">
         <v>5722</v>
       </c>
-      <c r="AS10" s="19">
+      <c r="AS10" s="16">
         <v>5700</v>
       </c>
-      <c r="AT10" s="19">
+      <c r="AT10" s="16">
         <v>6599</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C11" s="10" t="s">
+      <c r="AU10" s="16">
+        <v>5913</v>
+      </c>
+      <c r="AV10" s="16">
+        <v>5269</v>
+      </c>
+    </row>
+    <row r="11" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B11" s="184"/>
+      <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D11" s="14">
+      <c r="D11" s="11">
         <v>4488</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="11">
         <v>6259</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="11">
         <v>6232</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="12">
         <v>5497</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="13">
         <v>4754</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="13">
         <v>3946</v>
       </c>
-      <c r="J11" s="17">
+      <c r="J11" s="14">
         <v>4023</v>
       </c>
-      <c r="K11" s="17">
+      <c r="K11" s="14">
         <v>4639</v>
       </c>
-      <c r="L11" s="17">
+      <c r="L11" s="14">
         <v>4186</v>
       </c>
-      <c r="M11" s="17">
+      <c r="M11" s="14">
         <v>4194</v>
       </c>
-      <c r="N11" s="15">
+      <c r="N11" s="12">
         <v>5284</v>
       </c>
-      <c r="O11" s="15">
+      <c r="O11" s="12">
         <v>4936</v>
       </c>
-      <c r="P11" s="17">
+      <c r="P11" s="14">
         <v>4612</v>
       </c>
-      <c r="Q11" s="17">
+      <c r="Q11" s="14">
         <v>7096</v>
       </c>
-      <c r="R11" s="17">
+      <c r="R11" s="14">
         <v>5025</v>
       </c>
-      <c r="S11" s="17">
+      <c r="S11" s="14">
         <v>6473</v>
       </c>
-      <c r="T11" s="17">
+      <c r="T11" s="14">
         <v>6519</v>
       </c>
-      <c r="U11" s="17">
+      <c r="U11" s="14">
         <v>4643</v>
       </c>
-      <c r="V11" s="17">
+      <c r="V11" s="14">
         <v>4489</v>
       </c>
-      <c r="W11" s="17">
+      <c r="W11" s="14">
         <v>5610</v>
       </c>
-      <c r="X11" s="17">
+      <c r="X11" s="14">
         <v>5416</v>
       </c>
-      <c r="Y11" s="17">
+      <c r="Y11" s="14">
         <v>5735</v>
       </c>
-      <c r="Z11" s="48">
+      <c r="Z11" s="44">
         <v>5093</v>
       </c>
-      <c r="AA11" s="17">
+      <c r="AA11" s="14">
         <v>5709</v>
       </c>
-      <c r="AB11" s="17">
+      <c r="AB11" s="14">
         <v>5892</v>
       </c>
-      <c r="AC11" s="48">
+      <c r="AC11" s="44">
         <v>5527</v>
       </c>
-      <c r="AD11" s="66">
+      <c r="AD11" s="62">
         <v>5717</v>
       </c>
-      <c r="AE11" s="19">
+      <c r="AE11" s="16">
         <v>6181</v>
       </c>
-      <c r="AF11" s="17">
+      <c r="AF11" s="14">
         <v>6101</v>
       </c>
-      <c r="AG11" s="66">
+      <c r="AG11" s="62">
         <v>6164</v>
       </c>
-      <c r="AH11" s="19">
+      <c r="AH11" s="16">
         <v>5462</v>
       </c>
-      <c r="AI11" s="66">
+      <c r="AI11" s="62">
         <v>4966</v>
       </c>
-      <c r="AJ11" s="66">
+      <c r="AJ11" s="62">
         <v>4962</v>
       </c>
-      <c r="AK11" s="19">
+      <c r="AK11" s="16">
         <v>4436</v>
       </c>
-      <c r="AL11" s="66">
+      <c r="AL11" s="62">
         <v>4280</v>
       </c>
-      <c r="AM11" s="66">
+      <c r="AM11" s="62">
         <v>5498</v>
       </c>
-      <c r="AN11" s="19">
+      <c r="AN11" s="16">
         <v>4470</v>
       </c>
-      <c r="AO11" s="66">
+      <c r="AO11" s="62">
         <v>3390</v>
       </c>
-      <c r="AP11" s="19">
+      <c r="AP11" s="16">
         <v>4700</v>
       </c>
-      <c r="AQ11" s="19">
+      <c r="AQ11" s="16">
         <v>4024</v>
       </c>
-      <c r="AR11" s="19">
+      <c r="AR11" s="16">
         <v>4658</v>
       </c>
-      <c r="AS11" s="19">
+      <c r="AS11" s="16">
         <v>5439</v>
       </c>
-      <c r="AT11" s="19">
+      <c r="AT11" s="16">
         <v>3681</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C12" s="10" t="s">
+      <c r="AU11" s="16">
+        <v>4756</v>
+      </c>
+      <c r="AV11" s="16">
+        <v>5006</v>
+      </c>
+    </row>
+    <row r="12" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B12" s="184"/>
+      <c r="C12" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="14">
+      <c r="D12" s="11">
         <v>2956</v>
       </c>
-      <c r="E12" s="14">
+      <c r="E12" s="11">
         <v>3547</v>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="11">
         <v>4077</v>
       </c>
-      <c r="G12" s="15">
+      <c r="G12" s="12">
         <v>3967</v>
       </c>
-      <c r="H12" s="16">
+      <c r="H12" s="13">
         <v>3992</v>
       </c>
-      <c r="I12" s="16">
+      <c r="I12" s="13">
         <v>3676</v>
       </c>
-      <c r="J12" s="17">
+      <c r="J12" s="14">
         <v>3048</v>
       </c>
-      <c r="K12" s="17">
+      <c r="K12" s="14">
         <v>3005</v>
       </c>
-      <c r="L12" s="17">
+      <c r="L12" s="14">
         <v>3312</v>
       </c>
-      <c r="M12" s="17">
+      <c r="M12" s="14">
         <v>3792</v>
       </c>
-      <c r="N12" s="15">
+      <c r="N12" s="12">
         <v>3926</v>
       </c>
-      <c r="O12" s="15">
+      <c r="O12" s="12">
         <v>4353</v>
       </c>
-      <c r="P12" s="17">
+      <c r="P12" s="14">
         <v>4464</v>
       </c>
-      <c r="Q12" s="17">
+      <c r="Q12" s="14">
         <v>4704</v>
       </c>
-      <c r="R12" s="17">
+      <c r="R12" s="14">
         <v>4610</v>
       </c>
-      <c r="S12" s="17">
+      <c r="S12" s="14">
         <v>4988</v>
       </c>
-      <c r="T12" s="17">
+      <c r="T12" s="14">
         <v>5206</v>
       </c>
-      <c r="U12" s="17">
+      <c r="U12" s="14">
         <v>5467</v>
       </c>
-      <c r="V12" s="17">
+      <c r="V12" s="14">
         <v>5350</v>
       </c>
-      <c r="W12" s="17">
+      <c r="W12" s="14">
         <v>5402</v>
       </c>
-      <c r="X12" s="17">
+      <c r="X12" s="14">
         <v>5285</v>
       </c>
-      <c r="Y12" s="17">
+      <c r="Y12" s="14">
         <v>5765</v>
       </c>
-      <c r="Z12" s="48">
+      <c r="Z12" s="44">
         <v>5932</v>
       </c>
-      <c r="AA12" s="17">
+      <c r="AA12" s="14">
         <v>5503</v>
       </c>
-      <c r="AB12" s="17">
+      <c r="AB12" s="14">
         <v>5809</v>
       </c>
-      <c r="AC12" s="48">
+      <c r="AC12" s="44">
         <v>5730</v>
       </c>
-      <c r="AD12" s="66">
+      <c r="AD12" s="62">
         <v>5562</v>
       </c>
-      <c r="AE12" s="19">
+      <c r="AE12" s="16">
         <v>5133</v>
       </c>
-      <c r="AF12" s="17">
+      <c r="AF12" s="14">
         <v>5206</v>
       </c>
-      <c r="AG12" s="66">
+      <c r="AG12" s="62">
         <v>5421</v>
       </c>
-      <c r="AH12" s="19">
+      <c r="AH12" s="16">
         <v>5395</v>
       </c>
-      <c r="AI12" s="66">
+      <c r="AI12" s="62">
         <v>5261</v>
       </c>
-      <c r="AJ12" s="66">
+      <c r="AJ12" s="62">
         <v>5553</v>
       </c>
-      <c r="AK12" s="19">
+      <c r="AK12" s="16">
         <v>5396</v>
       </c>
-      <c r="AL12" s="66">
+      <c r="AL12" s="62">
         <v>5372</v>
       </c>
-      <c r="AM12" s="66">
+      <c r="AM12" s="62">
         <v>5235</v>
       </c>
-      <c r="AN12" s="19">
+      <c r="AN12" s="16">
         <v>5556</v>
       </c>
-      <c r="AO12" s="66">
+      <c r="AO12" s="62">
         <v>4358</v>
       </c>
-      <c r="AP12" s="19">
+      <c r="AP12" s="16">
         <v>5268</v>
       </c>
-      <c r="AQ12" s="19">
+      <c r="AQ12" s="16">
         <v>5417</v>
       </c>
-      <c r="AR12" s="19">
+      <c r="AR12" s="16">
         <v>5237</v>
       </c>
-      <c r="AS12" s="19">
+      <c r="AS12" s="16">
         <v>5543</v>
       </c>
-      <c r="AT12" s="19">
+      <c r="AT12" s="16">
         <v>5271</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C13" s="11" t="s">
+      <c r="AU12" s="16">
+        <v>5362</v>
+      </c>
+      <c r="AV12" s="16">
+        <v>5353</v>
+      </c>
+    </row>
+    <row r="13" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B13" s="184"/>
+      <c r="C13" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="D13" s="14">
+      <c r="D13" s="11">
         <v>883</v>
       </c>
-      <c r="E13" s="14">
+      <c r="E13" s="11">
         <v>1695</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="11">
         <v>1510</v>
       </c>
-      <c r="G13" s="15">
+      <c r="G13" s="12">
         <v>1659</v>
       </c>
-      <c r="H13" s="16">
+      <c r="H13" s="13">
         <v>1918</v>
       </c>
-      <c r="I13" s="16">
+      <c r="I13" s="13">
         <v>1684</v>
       </c>
-      <c r="J13" s="17">
+      <c r="J13" s="14">
         <v>1192</v>
       </c>
-      <c r="K13" s="17">
+      <c r="K13" s="14">
         <v>1204</v>
       </c>
-      <c r="L13" s="17">
+      <c r="L13" s="14">
         <v>1188</v>
       </c>
-      <c r="M13" s="17">
+      <c r="M13" s="14">
         <v>1204</v>
       </c>
-      <c r="N13" s="15">
+      <c r="N13" s="12">
         <v>1649</v>
       </c>
-      <c r="O13" s="15">
+      <c r="O13" s="12">
         <v>1332</v>
       </c>
-      <c r="P13" s="17">
+      <c r="P13" s="14">
         <v>1370</v>
       </c>
-      <c r="Q13" s="17">
+      <c r="Q13" s="14">
         <v>1613</v>
       </c>
-      <c r="R13" s="17">
+      <c r="R13" s="14">
         <v>1632</v>
       </c>
-      <c r="S13" s="17">
+      <c r="S13" s="14">
         <v>1548</v>
       </c>
-      <c r="T13" s="17">
+      <c r="T13" s="14">
         <v>1700</v>
       </c>
-      <c r="U13" s="17">
+      <c r="U13" s="14">
         <v>1745</v>
       </c>
-      <c r="V13" s="17">
+      <c r="V13" s="14">
         <v>1668</v>
       </c>
-      <c r="W13" s="17">
+      <c r="W13" s="14">
         <v>1981</v>
       </c>
-      <c r="X13" s="17">
+      <c r="X13" s="14">
         <v>2065</v>
       </c>
-      <c r="Y13" s="17">
+      <c r="Y13" s="14">
         <v>1838</v>
       </c>
-      <c r="Z13" s="48">
+      <c r="Z13" s="44">
         <v>2097</v>
       </c>
-      <c r="AA13" s="17">
+      <c r="AA13" s="14">
         <v>1989</v>
       </c>
-      <c r="AB13" s="17">
+      <c r="AB13" s="14">
         <v>1848</v>
       </c>
-      <c r="AC13" s="48">
+      <c r="AC13" s="44">
         <v>2013</v>
       </c>
-      <c r="AD13" s="66">
+      <c r="AD13" s="62">
         <v>2029</v>
       </c>
-      <c r="AE13" s="19">
+      <c r="AE13" s="16">
         <v>1912</v>
       </c>
-      <c r="AF13" s="17">
+      <c r="AF13" s="14">
         <v>1753</v>
       </c>
-      <c r="AG13" s="66">
+      <c r="AG13" s="62">
         <v>1888</v>
       </c>
-      <c r="AH13" s="19">
+      <c r="AH13" s="16">
         <v>1880</v>
       </c>
-      <c r="AI13" s="66">
+      <c r="AI13" s="62">
         <v>1995</v>
       </c>
-      <c r="AJ13" s="66">
+      <c r="AJ13" s="62">
         <v>1885</v>
       </c>
-      <c r="AK13" s="19">
+      <c r="AK13" s="16">
         <v>1672</v>
       </c>
-      <c r="AL13" s="66">
+      <c r="AL13" s="62">
         <v>1641</v>
       </c>
-      <c r="AM13" s="66">
+      <c r="AM13" s="62">
         <v>1742</v>
       </c>
-      <c r="AN13" s="19">
+      <c r="AN13" s="16">
         <v>1732</v>
       </c>
-      <c r="AO13" s="66">
+      <c r="AO13" s="62">
         <v>1601</v>
       </c>
-      <c r="AP13" s="19">
+      <c r="AP13" s="16">
         <v>1631</v>
       </c>
-      <c r="AQ13" s="19">
+      <c r="AQ13" s="16">
         <v>1602</v>
       </c>
-      <c r="AR13" s="19">
+      <c r="AR13" s="16">
         <v>1621</v>
       </c>
-      <c r="AS13" s="19">
+      <c r="AS13" s="16">
         <v>1617</v>
       </c>
-      <c r="AT13" s="19">
+      <c r="AT13" s="16">
         <v>1549</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C14" s="10" t="s">
+      <c r="AU13" s="16">
+        <v>1697</v>
+      </c>
+      <c r="AV13" s="16">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="14" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B14" s="184"/>
+      <c r="C14" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="D14" s="14">
+      <c r="D14" s="11">
         <v>831</v>
       </c>
-      <c r="E14" s="14">
+      <c r="E14" s="11">
         <v>1097</v>
       </c>
-      <c r="F14" s="14">
+      <c r="F14" s="11">
         <v>1209</v>
       </c>
-      <c r="G14" s="15">
+      <c r="G14" s="12">
         <v>1367</v>
       </c>
-      <c r="H14" s="16">
+      <c r="H14" s="13">
         <v>994</v>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="13">
         <v>1126</v>
       </c>
-      <c r="J14" s="17">
+      <c r="J14" s="14">
         <v>1081</v>
       </c>
-      <c r="K14" s="17">
+      <c r="K14" s="14">
         <v>1178</v>
       </c>
-      <c r="L14" s="17">
+      <c r="L14" s="14">
         <v>990</v>
       </c>
-      <c r="M14" s="17">
+      <c r="M14" s="14">
         <v>1456</v>
       </c>
-      <c r="N14" s="15">
+      <c r="N14" s="12">
         <v>1547</v>
       </c>
-      <c r="O14" s="15">
+      <c r="O14" s="12">
         <v>1541</v>
       </c>
-      <c r="P14" s="17">
+      <c r="P14" s="14">
         <v>1741</v>
       </c>
-      <c r="Q14" s="17">
+      <c r="Q14" s="14">
         <v>1698</v>
       </c>
-      <c r="R14" s="17">
+      <c r="R14" s="14">
         <v>1599</v>
       </c>
-      <c r="S14" s="17">
+      <c r="S14" s="14">
         <v>1587</v>
       </c>
-      <c r="T14" s="17">
+      <c r="T14" s="14">
         <v>1678</v>
       </c>
-      <c r="U14" s="17">
+      <c r="U14" s="14">
         <v>1299</v>
       </c>
-      <c r="V14" s="17">
+      <c r="V14" s="14">
         <v>1318</v>
       </c>
-      <c r="W14" s="17">
+      <c r="W14" s="14">
         <v>1328</v>
       </c>
-      <c r="X14" s="17">
+      <c r="X14" s="14">
         <v>1679</v>
       </c>
-      <c r="Y14" s="17">
+      <c r="Y14" s="14">
         <v>1421</v>
       </c>
-      <c r="Z14" s="48">
+      <c r="Z14" s="44">
         <v>1305</v>
       </c>
-      <c r="AA14" s="17">
+      <c r="AA14" s="14">
         <v>1154</v>
       </c>
-      <c r="AB14" s="17">
+      <c r="AB14" s="14">
         <v>1361</v>
       </c>
-      <c r="AC14" s="48">
+      <c r="AC14" s="44">
         <v>1354</v>
       </c>
-      <c r="AD14" s="66">
+      <c r="AD14" s="62">
         <v>1182</v>
       </c>
-      <c r="AE14" s="19">
+      <c r="AE14" s="16">
         <v>1295</v>
       </c>
-      <c r="AF14" s="17">
+      <c r="AF14" s="14">
         <v>1207</v>
       </c>
-      <c r="AG14" s="66">
+      <c r="AG14" s="62">
         <v>1157</v>
       </c>
-      <c r="AH14" s="19">
+      <c r="AH14" s="16">
         <v>1427</v>
       </c>
-      <c r="AI14" s="66">
+      <c r="AI14" s="62">
         <v>1254</v>
       </c>
-      <c r="AJ14" s="66">
+      <c r="AJ14" s="62">
         <v>1129</v>
       </c>
-      <c r="AK14" s="19">
+      <c r="AK14" s="16">
         <v>1010</v>
       </c>
-      <c r="AL14" s="66">
+      <c r="AL14" s="62">
         <v>1242</v>
       </c>
-      <c r="AM14" s="66">
+      <c r="AM14" s="62">
         <v>1144</v>
       </c>
-      <c r="AN14" s="19">
+      <c r="AN14" s="16">
         <v>1039</v>
       </c>
-      <c r="AO14" s="66">
+      <c r="AO14" s="62">
         <v>1158</v>
       </c>
-      <c r="AP14" s="19">
+      <c r="AP14" s="16">
         <v>1027</v>
       </c>
-      <c r="AQ14" s="19">
+      <c r="AQ14" s="16">
         <v>1099</v>
       </c>
-      <c r="AR14" s="19">
+      <c r="AR14" s="16">
         <v>1157</v>
       </c>
-      <c r="AS14" s="19">
+      <c r="AS14" s="16">
         <v>1233</v>
       </c>
-      <c r="AT14" s="19">
+      <c r="AT14" s="16">
         <v>1274</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C15" s="10" t="s">
+      <c r="AU14" s="16">
+        <v>1146</v>
+      </c>
+      <c r="AV14" s="16">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="15" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B15" s="184"/>
+      <c r="C15" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="D15" s="14">
+      <c r="D15" s="11">
         <v>681</v>
       </c>
-      <c r="E15" s="14">
+      <c r="E15" s="11">
         <v>740</v>
       </c>
-      <c r="F15" s="14">
+      <c r="F15" s="11">
         <v>975</v>
       </c>
-      <c r="G15" s="15">
+      <c r="G15" s="12">
         <v>725</v>
       </c>
-      <c r="H15" s="16">
+      <c r="H15" s="13">
         <v>549</v>
       </c>
-      <c r="I15" s="16">
+      <c r="I15" s="13">
         <v>685</v>
       </c>
-      <c r="J15" s="17">
+      <c r="J15" s="14">
         <v>600</v>
       </c>
-      <c r="K15" s="17">
+      <c r="K15" s="14">
         <v>361</v>
       </c>
-      <c r="L15" s="15">
+      <c r="L15" s="12">
         <v>665</v>
       </c>
-      <c r="M15" s="17">
+      <c r="M15" s="14">
         <v>645</v>
       </c>
-      <c r="N15" s="15">
+      <c r="N15" s="12">
         <v>773</v>
       </c>
-      <c r="O15" s="15">
+      <c r="O15" s="12">
         <v>1216</v>
       </c>
-      <c r="P15" s="17">
+      <c r="P15" s="14">
         <v>1028</v>
       </c>
-      <c r="Q15" s="17">
+      <c r="Q15" s="14">
         <v>1361</v>
       </c>
-      <c r="R15" s="17">
+      <c r="R15" s="14">
         <v>1186</v>
       </c>
-      <c r="S15" s="17">
+      <c r="S15" s="14">
         <v>1233</v>
       </c>
-      <c r="T15" s="17">
+      <c r="T15" s="14">
         <v>1373</v>
       </c>
-      <c r="U15" s="17">
+      <c r="U15" s="14">
         <v>1087</v>
       </c>
-      <c r="V15" s="17">
+      <c r="V15" s="14">
         <v>1014</v>
       </c>
-      <c r="W15" s="17">
+      <c r="W15" s="14">
         <v>1362</v>
       </c>
-      <c r="X15" s="17">
+      <c r="X15" s="14">
         <v>1116</v>
       </c>
-      <c r="Y15" s="17">
+      <c r="Y15" s="14">
         <v>932</v>
       </c>
-      <c r="Z15" s="48">
+      <c r="Z15" s="44">
         <v>1006</v>
       </c>
-      <c r="AA15" s="17">
+      <c r="AA15" s="14">
         <v>1016</v>
       </c>
-      <c r="AB15" s="17">
+      <c r="AB15" s="14">
         <v>969</v>
       </c>
-      <c r="AC15" s="48">
+      <c r="AC15" s="44">
         <v>919</v>
       </c>
-      <c r="AD15" s="66">
+      <c r="AD15" s="62">
         <v>958</v>
       </c>
-      <c r="AE15" s="19">
+      <c r="AE15" s="16">
         <v>779</v>
       </c>
-      <c r="AF15" s="17">
+      <c r="AF15" s="14">
         <v>936</v>
       </c>
-      <c r="AG15" s="66">
+      <c r="AG15" s="62">
         <v>1006</v>
       </c>
-      <c r="AH15" s="19">
+      <c r="AH15" s="16">
         <v>911</v>
       </c>
-      <c r="AI15" s="66">
+      <c r="AI15" s="62">
         <v>770</v>
       </c>
-      <c r="AJ15" s="66">
+      <c r="AJ15" s="62">
         <v>971</v>
       </c>
-      <c r="AK15" s="19">
+      <c r="AK15" s="16">
         <v>1013</v>
       </c>
-      <c r="AL15" s="66">
+      <c r="AL15" s="62">
         <v>907</v>
       </c>
-      <c r="AM15" s="66">
+      <c r="AM15" s="62">
         <v>1002</v>
       </c>
-      <c r="AN15" s="19">
+      <c r="AN15" s="16">
         <v>1029</v>
       </c>
-      <c r="AO15" s="66">
+      <c r="AO15" s="62">
         <v>69</v>
       </c>
-      <c r="AP15" s="19">
+      <c r="AP15" s="16">
         <v>1015</v>
       </c>
-      <c r="AQ15" s="19">
+      <c r="AQ15" s="16">
         <v>989</v>
       </c>
-      <c r="AR15" s="19">
+      <c r="AR15" s="16">
         <v>928</v>
       </c>
-      <c r="AS15" s="19">
+      <c r="AS15" s="16">
         <v>1121</v>
       </c>
-      <c r="AT15" s="19">
+      <c r="AT15" s="16">
         <v>834</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C16" s="10" t="s">
+      <c r="AU15" s="16">
+        <v>706</v>
+      </c>
+      <c r="AV15" s="16">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="16" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B16" s="184"/>
+      <c r="C16" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D16" s="14">
+      <c r="D16" s="11">
         <v>199</v>
       </c>
-      <c r="E16" s="14">
+      <c r="E16" s="11">
         <v>270</v>
       </c>
-      <c r="F16" s="14">
+      <c r="F16" s="11">
         <v>279</v>
       </c>
-      <c r="G16" s="15">
+      <c r="G16" s="12">
         <v>306</v>
       </c>
-      <c r="H16" s="16">
+      <c r="H16" s="13">
         <v>303</v>
       </c>
-      <c r="I16" s="20"/>
-[...6 lines deleted...]
-      <c r="P16" s="40">
+      <c r="I16" s="17"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="17"/>
+      <c r="O16" s="17"/>
+      <c r="P16" s="33">
         <v>1</v>
       </c>
-      <c r="Q16" s="40">
+      <c r="Q16" s="33">
         <v>13</v>
       </c>
-      <c r="R16" s="40">
+      <c r="R16" s="33">
         <v>10</v>
       </c>
-      <c r="S16" s="20"/>
-[...6 lines deleted...]
-      <c r="Z16" s="48">
+      <c r="S16" s="17"/>
+      <c r="T16" s="17"/>
+      <c r="U16" s="17"/>
+      <c r="V16" s="17"/>
+      <c r="W16" s="17"/>
+      <c r="X16" s="17"/>
+      <c r="Y16" s="17"/>
+      <c r="Z16" s="44">
         <v>35</v>
       </c>
-      <c r="AA16" s="20"/>
-[...22 lines deleted...]
-      <c r="C17" s="12" t="s">
+      <c r="AA16" s="17"/>
+      <c r="AB16" s="17"/>
+      <c r="AC16" s="17"/>
+      <c r="AD16" s="63"/>
+      <c r="AE16" s="18"/>
+      <c r="AF16" s="17"/>
+      <c r="AG16" s="63"/>
+      <c r="AH16" s="18"/>
+      <c r="AI16" s="63"/>
+      <c r="AJ16" s="63"/>
+      <c r="AK16" s="18"/>
+      <c r="AL16" s="63"/>
+      <c r="AM16" s="63"/>
+      <c r="AN16" s="18"/>
+      <c r="AO16" s="63"/>
+      <c r="AP16" s="18"/>
+      <c r="AQ16" s="18"/>
+      <c r="AR16" s="18"/>
+      <c r="AS16" s="18"/>
+      <c r="AT16" s="18"/>
+      <c r="AU16" s="18"/>
+      <c r="AV16" s="18"/>
+    </row>
+    <row r="17" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B17" s="184"/>
+      <c r="C17" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="D17" s="22"/>
-[...4 lines deleted...]
-      <c r="I17" s="16">
+      <c r="D17" s="19"/>
+      <c r="E17" s="19"/>
+      <c r="F17" s="19"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="20"/>
+      <c r="I17" s="13">
         <v>334</v>
       </c>
-      <c r="J17" s="17">
+      <c r="J17" s="14">
         <v>302</v>
       </c>
-      <c r="K17" s="17">
+      <c r="K17" s="14">
         <v>301</v>
       </c>
-      <c r="L17" s="17">
+      <c r="L17" s="14">
         <v>328</v>
       </c>
-      <c r="M17" s="17">
+      <c r="M17" s="14">
         <v>433</v>
       </c>
-      <c r="N17" s="15">
+      <c r="N17" s="12">
         <v>464</v>
       </c>
-      <c r="O17" s="15">
+      <c r="O17" s="12">
         <v>457</v>
       </c>
-      <c r="P17" s="17">
+      <c r="P17" s="14">
         <v>515</v>
       </c>
-      <c r="Q17" s="17">
+      <c r="Q17" s="14">
         <v>550</v>
       </c>
-      <c r="R17" s="17">
+      <c r="R17" s="14">
         <v>538</v>
       </c>
-      <c r="S17" s="17">
+      <c r="S17" s="14">
         <v>589</v>
       </c>
-      <c r="T17" s="17">
+      <c r="T17" s="14">
         <v>637</v>
       </c>
-      <c r="U17" s="17">
+      <c r="U17" s="14">
         <v>573</v>
       </c>
-      <c r="V17" s="17">
+      <c r="V17" s="14">
         <v>579</v>
       </c>
-      <c r="W17" s="17">
+      <c r="W17" s="14">
         <v>589</v>
       </c>
-      <c r="X17" s="17">
+      <c r="X17" s="14">
         <v>606</v>
       </c>
-      <c r="Y17" s="17">
+      <c r="Y17" s="14">
         <v>568</v>
       </c>
-      <c r="Z17" s="48">
+      <c r="Z17" s="44">
         <v>532</v>
       </c>
-      <c r="AA17" s="17">
+      <c r="AA17" s="14">
         <v>517</v>
       </c>
-      <c r="AB17" s="17">
+      <c r="AB17" s="14">
         <v>527</v>
       </c>
-      <c r="AC17" s="48">
+      <c r="AC17" s="44">
         <v>542</v>
       </c>
-      <c r="AD17" s="66">
+      <c r="AD17" s="62">
         <v>513</v>
       </c>
-      <c r="AE17" s="19">
+      <c r="AE17" s="16">
         <v>474</v>
       </c>
-      <c r="AF17" s="17">
+      <c r="AF17" s="14">
         <v>476</v>
       </c>
-      <c r="AG17" s="66">
+      <c r="AG17" s="62">
         <v>470</v>
       </c>
-      <c r="AH17" s="19">
+      <c r="AH17" s="16">
         <v>505</v>
       </c>
-      <c r="AI17" s="66">
+      <c r="AI17" s="62">
         <v>480</v>
       </c>
-      <c r="AJ17" s="66">
+      <c r="AJ17" s="62">
         <v>474</v>
       </c>
-      <c r="AK17" s="19">
+      <c r="AK17" s="16">
         <v>463</v>
       </c>
-      <c r="AL17" s="66">
+      <c r="AL17" s="62">
         <v>476</v>
       </c>
-      <c r="AM17" s="66">
+      <c r="AM17" s="62">
         <v>443</v>
       </c>
-      <c r="AN17" s="19">
+      <c r="AN17" s="16">
         <v>492</v>
       </c>
-      <c r="AO17" s="66">
+      <c r="AO17" s="62">
         <v>395</v>
       </c>
-      <c r="AP17" s="19">
+      <c r="AP17" s="16">
         <v>415</v>
       </c>
-      <c r="AQ17" s="19">
+      <c r="AQ17" s="16">
         <v>436</v>
       </c>
-      <c r="AR17" s="19">
+      <c r="AR17" s="16">
         <v>436</v>
       </c>
-      <c r="AS17" s="19">
+      <c r="AS17" s="16">
         <v>464</v>
       </c>
-      <c r="AT17" s="19">
+      <c r="AT17" s="16">
         <v>435</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C18" s="12" t="s">
+      <c r="AU17" s="16">
+        <v>464</v>
+      </c>
+      <c r="AV17" s="16">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="18" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B18" s="184"/>
+      <c r="C18" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="22"/>
-[...4 lines deleted...]
-      <c r="I18" s="16">
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="20"/>
+      <c r="I18" s="13">
         <v>34</v>
       </c>
-      <c r="J18" s="17">
+      <c r="J18" s="14">
         <v>670</v>
       </c>
-      <c r="K18" s="17">
+      <c r="K18" s="14">
         <v>257</v>
       </c>
-      <c r="L18" s="17">
+      <c r="L18" s="14">
         <v>670</v>
       </c>
-      <c r="M18" s="17">
+      <c r="M18" s="14">
         <v>69</v>
       </c>
-      <c r="N18" s="15">
+      <c r="N18" s="12">
         <v>80</v>
       </c>
-      <c r="O18" s="15">
+      <c r="O18" s="12">
         <v>67</v>
       </c>
-      <c r="P18" s="17">
+      <c r="P18" s="14">
         <v>64</v>
       </c>
-      <c r="Q18" s="17">
+      <c r="Q18" s="14">
         <v>94</v>
       </c>
-      <c r="R18" s="17">
+      <c r="R18" s="14">
         <v>164</v>
       </c>
-      <c r="S18" s="17">
+      <c r="S18" s="14">
         <v>101</v>
       </c>
-      <c r="T18" s="17">
+      <c r="T18" s="14">
         <v>108</v>
       </c>
-      <c r="U18" s="17">
+      <c r="U18" s="14">
         <v>173</v>
       </c>
-      <c r="V18" s="17">
+      <c r="V18" s="14">
         <v>107</v>
       </c>
-      <c r="W18" s="17">
+      <c r="W18" s="14">
         <v>68</v>
       </c>
-      <c r="X18" s="17">
+      <c r="X18" s="14">
         <v>150</v>
       </c>
-      <c r="Y18" s="17">
+      <c r="Y18" s="14">
         <v>160</v>
       </c>
-      <c r="Z18" s="48">
+      <c r="Z18" s="44">
         <v>169</v>
       </c>
-      <c r="AA18" s="17">
+      <c r="AA18" s="14">
         <v>248</v>
       </c>
-      <c r="AB18" s="17">
+      <c r="AB18" s="14">
         <v>101</v>
       </c>
-      <c r="AC18" s="48">
+      <c r="AC18" s="44">
         <v>104</v>
       </c>
-      <c r="AD18" s="66">
+      <c r="AD18" s="62">
         <v>80</v>
       </c>
-      <c r="AE18" s="19">
+      <c r="AE18" s="16">
         <v>61</v>
       </c>
-      <c r="AF18" s="17">
+      <c r="AF18" s="14">
         <v>64</v>
       </c>
-      <c r="AG18" s="66">
+      <c r="AG18" s="62">
         <v>69</v>
       </c>
-      <c r="AH18" s="19">
+      <c r="AH18" s="16">
         <v>76</v>
       </c>
-      <c r="AI18" s="66">
+      <c r="AI18" s="62">
         <v>209</v>
       </c>
-      <c r="AJ18" s="66">
+      <c r="AJ18" s="62">
         <v>60</v>
       </c>
-      <c r="AK18" s="19">
+      <c r="AK18" s="16">
         <v>47</v>
       </c>
-      <c r="AL18" s="66">
+      <c r="AL18" s="62">
         <v>60</v>
       </c>
-      <c r="AM18" s="66">
+      <c r="AM18" s="62">
         <v>112</v>
       </c>
-      <c r="AN18" s="19">
+      <c r="AN18" s="16">
         <v>49</v>
       </c>
-      <c r="AO18" s="66">
+      <c r="AO18" s="62">
         <v>932</v>
       </c>
-      <c r="AP18" s="19">
+      <c r="AP18" s="16">
         <v>84</v>
       </c>
-      <c r="AQ18" s="19">
+      <c r="AQ18" s="16">
         <v>53</v>
       </c>
-      <c r="AR18" s="19">
+      <c r="AR18" s="16">
         <v>46</v>
       </c>
-      <c r="AS18" s="19">
+      <c r="AS18" s="16">
         <v>88</v>
       </c>
-      <c r="AT18" s="19">
+      <c r="AT18" s="16">
         <v>60</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C19" s="12" t="s">
+      <c r="AU18" s="16">
+        <v>52</v>
+      </c>
+      <c r="AV18" s="16">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="19" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B19" s="185"/>
+      <c r="C19" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="D19" s="22"/>
-[...4 lines deleted...]
-      <c r="I19" s="16">
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="20"/>
+      <c r="I19" s="13">
         <v>66</v>
       </c>
-      <c r="J19" s="17">
+      <c r="J19" s="14">
         <v>72</v>
       </c>
-      <c r="K19" s="17">
+      <c r="K19" s="14">
         <v>133</v>
       </c>
-      <c r="L19" s="17">
+      <c r="L19" s="14">
         <v>123</v>
       </c>
-      <c r="M19" s="17">
+      <c r="M19" s="14">
         <v>46</v>
       </c>
-      <c r="N19" s="15">
+      <c r="N19" s="12">
         <v>181</v>
       </c>
-      <c r="O19" s="15">
+      <c r="O19" s="12">
         <v>176</v>
       </c>
-      <c r="P19" s="17">
+      <c r="P19" s="14">
         <v>132</v>
       </c>
-      <c r="Q19" s="17">
+      <c r="Q19" s="14">
         <v>310</v>
       </c>
-      <c r="R19" s="17">
+      <c r="R19" s="14">
         <v>369</v>
       </c>
-      <c r="S19" s="17">
+      <c r="S19" s="14">
         <v>185</v>
       </c>
-      <c r="T19" s="17">
+      <c r="T19" s="14">
         <v>192</v>
       </c>
-      <c r="U19" s="17">
+      <c r="U19" s="14">
         <v>440</v>
       </c>
-      <c r="V19" s="17">
+      <c r="V19" s="14">
         <v>202</v>
       </c>
-      <c r="W19" s="17">
+      <c r="W19" s="14">
         <v>422</v>
       </c>
-      <c r="X19" s="17">
+      <c r="X19" s="14">
         <v>399</v>
       </c>
-      <c r="Y19" s="17">
+      <c r="Y19" s="14">
         <v>202</v>
       </c>
-      <c r="Z19" s="48">
+      <c r="Z19" s="44">
         <v>372</v>
       </c>
-      <c r="AA19" s="17">
+      <c r="AA19" s="14">
         <v>414</v>
       </c>
-      <c r="AB19" s="17">
+      <c r="AB19" s="14">
         <v>298</v>
       </c>
-      <c r="AC19" s="48">
+      <c r="AC19" s="44">
         <v>481</v>
       </c>
-      <c r="AD19" s="19">
+      <c r="AD19" s="16">
         <v>526</v>
       </c>
-      <c r="AE19" s="19">
+      <c r="AE19" s="16">
         <v>369</v>
       </c>
-      <c r="AF19" s="17">
+      <c r="AF19" s="14">
         <v>381</v>
       </c>
-      <c r="AG19" s="66">
+      <c r="AG19" s="62">
         <v>428</v>
       </c>
-      <c r="AH19" s="19">
+      <c r="AH19" s="16">
         <v>384</v>
       </c>
-      <c r="AI19" s="66">
+      <c r="AI19" s="62">
         <v>502</v>
       </c>
-      <c r="AJ19" s="66">
+      <c r="AJ19" s="62">
         <v>558</v>
       </c>
-      <c r="AK19" s="19">
+      <c r="AK19" s="16">
         <v>277</v>
       </c>
-      <c r="AL19" s="66">
+      <c r="AL19" s="62">
         <v>434</v>
       </c>
-      <c r="AM19" s="66">
+      <c r="AM19" s="62">
         <v>620</v>
       </c>
-      <c r="AN19" s="19">
+      <c r="AN19" s="16">
         <v>291</v>
       </c>
-      <c r="AO19" s="66">
+      <c r="AO19" s="62">
         <v>400</v>
       </c>
-      <c r="AP19" s="19">
+      <c r="AP19" s="16">
         <v>530</v>
       </c>
-      <c r="AQ19" s="19">
+      <c r="AQ19" s="16">
         <v>275</v>
       </c>
-      <c r="AR19" s="19">
+      <c r="AR19" s="16">
         <v>420</v>
       </c>
-      <c r="AS19" s="33">
+      <c r="AS19" s="16">
         <v>522</v>
       </c>
-      <c r="AT19" s="19">
+      <c r="AT19" s="16">
         <v>354</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C20" s="12" t="s">
+      <c r="AU19" s="16">
+        <v>448</v>
+      </c>
+      <c r="AV19" s="16">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="20" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B20" s="185"/>
+      <c r="C20" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="D20" s="22"/>
-[...21 lines deleted...]
-      <c r="Z20" s="48">
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="20"/>
+      <c r="I20" s="20"/>
+      <c r="J20" s="20"/>
+      <c r="K20" s="20"/>
+      <c r="L20" s="20"/>
+      <c r="M20" s="20"/>
+      <c r="N20" s="20"/>
+      <c r="O20" s="20"/>
+      <c r="P20" s="20"/>
+      <c r="Q20" s="20"/>
+      <c r="R20" s="20"/>
+      <c r="S20" s="20"/>
+      <c r="T20" s="20"/>
+      <c r="U20" s="20"/>
+      <c r="V20" s="20"/>
+      <c r="W20" s="20"/>
+      <c r="X20" s="20"/>
+      <c r="Y20" s="20"/>
+      <c r="Z20" s="44">
         <v>121</v>
       </c>
-      <c r="AA20" s="23"/>
-[...22 lines deleted...]
-      <c r="C21" s="49" t="s">
+      <c r="AA20" s="20"/>
+      <c r="AB20" s="20"/>
+      <c r="AC20" s="20"/>
+      <c r="AD20" s="56"/>
+      <c r="AE20" s="56"/>
+      <c r="AF20" s="20"/>
+      <c r="AG20" s="64"/>
+      <c r="AH20" s="56"/>
+      <c r="AI20" s="64"/>
+      <c r="AJ20" s="64"/>
+      <c r="AK20" s="56"/>
+      <c r="AL20" s="64"/>
+      <c r="AM20" s="64"/>
+      <c r="AN20" s="56"/>
+      <c r="AO20" s="64"/>
+      <c r="AP20" s="56"/>
+      <c r="AQ20" s="56"/>
+      <c r="AR20" s="56"/>
+      <c r="AS20" s="56"/>
+      <c r="AT20" s="56"/>
+      <c r="AU20" s="56"/>
+      <c r="AV20" s="56"/>
+    </row>
+    <row r="21" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B21" s="185"/>
+      <c r="C21" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="D21" s="22"/>
-[...21 lines deleted...]
-      <c r="Z21" s="48">
+      <c r="D21" s="19"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="20"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="20"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="20"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="20"/>
+      <c r="P21" s="20"/>
+      <c r="Q21" s="20"/>
+      <c r="R21" s="20"/>
+      <c r="S21" s="20"/>
+      <c r="T21" s="20"/>
+      <c r="U21" s="20"/>
+      <c r="V21" s="20"/>
+      <c r="W21" s="20"/>
+      <c r="X21" s="20"/>
+      <c r="Y21" s="20"/>
+      <c r="Z21" s="44">
         <v>140</v>
       </c>
-      <c r="AA21" s="23"/>
-[...22 lines deleted...]
-      <c r="C22" s="50" t="s">
+      <c r="AA21" s="20"/>
+      <c r="AB21" s="20"/>
+      <c r="AC21" s="20"/>
+      <c r="AD21" s="56"/>
+      <c r="AE21" s="56"/>
+      <c r="AF21" s="20"/>
+      <c r="AG21" s="64"/>
+      <c r="AH21" s="56"/>
+      <c r="AI21" s="64"/>
+      <c r="AJ21" s="64"/>
+      <c r="AK21" s="56"/>
+      <c r="AL21" s="64"/>
+      <c r="AM21" s="64"/>
+      <c r="AN21" s="56"/>
+      <c r="AO21" s="64"/>
+      <c r="AP21" s="56"/>
+      <c r="AQ21" s="56"/>
+      <c r="AR21" s="56"/>
+      <c r="AS21" s="56"/>
+      <c r="AT21" s="56"/>
+      <c r="AU21" s="56"/>
+      <c r="AV21" s="56"/>
+    </row>
+    <row r="22" spans="2:48" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="186"/>
+      <c r="C22" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="D22" s="24"/>
-[...21 lines deleted...]
-      <c r="Z22" s="51">
+      <c r="D22" s="21"/>
+      <c r="E22" s="21"/>
+      <c r="F22" s="21"/>
+      <c r="G22" s="22"/>
+      <c r="H22" s="22"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="22"/>
+      <c r="L22" s="22"/>
+      <c r="M22" s="22"/>
+      <c r="N22" s="22"/>
+      <c r="O22" s="22"/>
+      <c r="P22" s="22"/>
+      <c r="Q22" s="22"/>
+      <c r="R22" s="22"/>
+      <c r="S22" s="22"/>
+      <c r="T22" s="22"/>
+      <c r="U22" s="22"/>
+      <c r="V22" s="22"/>
+      <c r="W22" s="22"/>
+      <c r="X22" s="22"/>
+      <c r="Y22" s="22"/>
+      <c r="Z22" s="47">
         <v>43</v>
       </c>
-      <c r="AA22" s="25"/>
-[...21 lines deleted...]
-      <c r="B23" s="211" t="s">
+      <c r="AA22" s="22"/>
+      <c r="AB22" s="22"/>
+      <c r="AC22" s="22"/>
+      <c r="AD22" s="57"/>
+      <c r="AE22" s="57"/>
+      <c r="AF22" s="22"/>
+      <c r="AG22" s="65"/>
+      <c r="AH22" s="57"/>
+      <c r="AI22" s="65"/>
+      <c r="AJ22" s="65"/>
+      <c r="AK22" s="57"/>
+      <c r="AL22" s="65"/>
+      <c r="AM22" s="65"/>
+      <c r="AN22" s="57"/>
+      <c r="AO22" s="65"/>
+      <c r="AP22" s="57"/>
+      <c r="AQ22" s="57"/>
+      <c r="AR22" s="57"/>
+      <c r="AS22" s="57"/>
+      <c r="AT22" s="57"/>
+      <c r="AU22" s="57"/>
+      <c r="AV22" s="57"/>
+    </row>
+    <row r="23" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B23" s="173" t="s">
         <v>16</v>
       </c>
-      <c r="C23" s="13" t="s">
+      <c r="C23" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="D23" s="26">
+      <c r="D23" s="23">
         <v>303566</v>
       </c>
-      <c r="E23" s="26">
+      <c r="E23" s="23">
         <v>312380</v>
       </c>
-      <c r="F23" s="26">
+      <c r="F23" s="23">
         <v>291005</v>
       </c>
-      <c r="G23" s="27">
+      <c r="G23" s="24">
         <v>298994</v>
       </c>
-      <c r="H23" s="28">
+      <c r="H23" s="25">
         <v>294563</v>
       </c>
-      <c r="I23" s="28">
+      <c r="I23" s="25">
         <v>274275</v>
       </c>
-      <c r="J23" s="29">
+      <c r="J23" s="26">
         <v>283318</v>
       </c>
-      <c r="K23" s="29">
+      <c r="K23" s="26">
         <v>283423</v>
       </c>
-      <c r="L23" s="29">
+      <c r="L23" s="26">
         <v>272999</v>
       </c>
-      <c r="M23" s="29">
+      <c r="M23" s="26">
         <v>286373</v>
       </c>
-      <c r="N23" s="27">
+      <c r="N23" s="24">
         <v>299391</v>
       </c>
-      <c r="O23" s="29">
+      <c r="O23" s="26">
         <v>298264</v>
       </c>
-      <c r="P23" s="29">
+      <c r="P23" s="26">
         <v>303340</v>
       </c>
-      <c r="Q23" s="29">
+      <c r="Q23" s="26">
         <v>324194</v>
       </c>
-      <c r="R23" s="29">
+      <c r="R23" s="26">
         <v>333729</v>
       </c>
-      <c r="S23" s="29">
+      <c r="S23" s="26">
         <v>325044</v>
       </c>
-      <c r="T23" s="29">
+      <c r="T23" s="26">
         <v>327900</v>
       </c>
-      <c r="U23" s="29">
+      <c r="U23" s="26">
         <v>307020</v>
       </c>
-      <c r="V23" s="29">
+      <c r="V23" s="26">
         <v>326996</v>
       </c>
-      <c r="W23" s="29">
+      <c r="W23" s="26">
         <v>328019</v>
       </c>
-      <c r="X23" s="29">
+      <c r="X23" s="26">
         <v>324005</v>
       </c>
-      <c r="Y23" s="29">
+      <c r="Y23" s="26">
         <v>336664</v>
       </c>
-      <c r="Z23" s="47">
+      <c r="Z23" s="43">
         <v>344287</v>
       </c>
-      <c r="AA23" s="29">
+      <c r="AA23" s="26">
         <v>329142</v>
       </c>
-      <c r="AB23" s="29">
+      <c r="AB23" s="26">
         <v>346315</v>
       </c>
-      <c r="AC23" s="47">
+      <c r="AC23" s="43">
         <v>339882</v>
       </c>
-      <c r="AD23" s="44">
+      <c r="AD23" s="40">
         <v>352225</v>
       </c>
-      <c r="AE23" s="44">
+      <c r="AE23" s="40">
         <v>351996</v>
       </c>
-      <c r="AF23" s="29">
+      <c r="AF23" s="26">
         <v>355936</v>
       </c>
-      <c r="AG23" s="65">
+      <c r="AG23" s="61">
         <v>350734</v>
       </c>
-      <c r="AH23" s="44">
+      <c r="AH23" s="40">
         <v>344788</v>
       </c>
-      <c r="AI23" s="65">
+      <c r="AI23" s="61">
         <v>364564</v>
       </c>
-      <c r="AJ23" s="65">
+      <c r="AJ23" s="61">
         <v>358439</v>
       </c>
-      <c r="AK23" s="44">
+      <c r="AK23" s="40">
         <v>356502</v>
       </c>
-      <c r="AL23" s="65">
+      <c r="AL23" s="61">
         <v>361403</v>
       </c>
-      <c r="AM23" s="65">
+      <c r="AM23" s="61">
         <v>355806</v>
       </c>
-      <c r="AN23" s="44">
+      <c r="AN23" s="40">
         <v>358000</v>
       </c>
-      <c r="AO23" s="65">
+      <c r="AO23" s="61">
         <v>361356</v>
       </c>
-      <c r="AP23" s="44">
+      <c r="AP23" s="40">
         <v>351570</v>
       </c>
-      <c r="AQ23" s="44">
+      <c r="AQ23" s="40">
         <v>351929</v>
       </c>
-      <c r="AR23" s="170">
+      <c r="AR23" s="40">
         <v>366130</v>
       </c>
-      <c r="AS23" s="44">
+      <c r="AS23" s="40">
         <v>192183</v>
       </c>
-      <c r="AT23" s="44">
+      <c r="AT23" s="40">
         <v>200741</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C24" s="10" t="s">
+      <c r="AU23" s="40">
+        <v>212418</v>
+      </c>
+      <c r="AV23" s="40">
+        <v>222680</v>
+      </c>
+    </row>
+    <row r="24" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B24" s="174"/>
+      <c r="C24" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="D24" s="14">
+      <c r="D24" s="11">
         <v>4367</v>
       </c>
-      <c r="E24" s="14">
+      <c r="E24" s="11">
         <v>5507</v>
       </c>
-      <c r="F24" s="14">
+      <c r="F24" s="11">
         <v>6485</v>
       </c>
-      <c r="G24" s="15">
+      <c r="G24" s="12">
         <v>8279</v>
       </c>
-      <c r="H24" s="16">
+      <c r="H24" s="13">
         <v>2803</v>
       </c>
-      <c r="I24" s="16">
+      <c r="I24" s="13">
         <v>4191</v>
       </c>
-      <c r="J24" s="17">
+      <c r="J24" s="14">
         <v>7783</v>
       </c>
-      <c r="K24" s="17">
+      <c r="K24" s="14">
         <v>4266</v>
       </c>
-      <c r="L24" s="17">
+      <c r="L24" s="14">
         <v>7808</v>
       </c>
-      <c r="M24" s="17">
+      <c r="M24" s="14">
         <v>3998</v>
       </c>
-      <c r="N24" s="15">
+      <c r="N24" s="12">
         <v>4011</v>
       </c>
-      <c r="O24" s="15">
+      <c r="O24" s="12">
         <v>5361</v>
       </c>
-      <c r="P24" s="17">
+      <c r="P24" s="14">
         <v>5080</v>
       </c>
-      <c r="Q24" s="17">
+      <c r="Q24" s="14">
         <v>1957</v>
       </c>
-      <c r="R24" s="17">
+      <c r="R24" s="14">
         <v>7450</v>
       </c>
-      <c r="S24" s="17">
+      <c r="S24" s="14">
         <v>7215</v>
       </c>
-      <c r="T24" s="17">
+      <c r="T24" s="14">
         <v>7225</v>
       </c>
-      <c r="U24" s="17">
+      <c r="U24" s="14">
         <v>7606</v>
       </c>
-      <c r="V24" s="17">
+      <c r="V24" s="14">
         <v>4904</v>
       </c>
-      <c r="W24" s="17">
+      <c r="W24" s="14">
         <v>3963</v>
       </c>
-      <c r="X24" s="17">
+      <c r="X24" s="14">
         <v>5906</v>
       </c>
-      <c r="Y24" s="17">
+      <c r="Y24" s="14">
         <v>3304</v>
       </c>
-      <c r="Z24" s="48">
+      <c r="Z24" s="44">
         <v>3667</v>
       </c>
-      <c r="AA24" s="17">
+      <c r="AA24" s="14">
         <v>6128</v>
       </c>
-      <c r="AB24" s="17">
+      <c r="AB24" s="14">
         <v>9931</v>
       </c>
-      <c r="AC24" s="48">
+      <c r="AC24" s="44">
         <v>5831</v>
       </c>
-      <c r="AD24" s="19">
+      <c r="AD24" s="16">
         <v>6031</v>
       </c>
-      <c r="AE24" s="19">
+      <c r="AE24" s="16">
         <v>8204</v>
       </c>
-      <c r="AF24" s="17">
+      <c r="AF24" s="14">
         <v>5780</v>
       </c>
-      <c r="AG24" s="66">
+      <c r="AG24" s="62">
         <v>5616</v>
       </c>
-      <c r="AH24" s="19">
+      <c r="AH24" s="16">
         <v>5102</v>
       </c>
-      <c r="AI24" s="66">
+      <c r="AI24" s="62">
         <v>6024</v>
       </c>
-      <c r="AJ24" s="66">
+      <c r="AJ24" s="62">
         <v>7086</v>
       </c>
-      <c r="AK24" s="19">
+      <c r="AK24" s="16">
         <v>5438</v>
       </c>
-      <c r="AL24" s="66">
+      <c r="AL24" s="62">
         <v>5035</v>
       </c>
-      <c r="AM24" s="66">
+      <c r="AM24" s="62">
         <v>4936</v>
       </c>
-      <c r="AN24" s="19">
+      <c r="AN24" s="16">
         <v>5443</v>
       </c>
-      <c r="AO24" s="66">
+      <c r="AO24" s="62">
         <v>5214</v>
       </c>
-      <c r="AP24" s="19">
+      <c r="AP24" s="16">
         <v>6291</v>
       </c>
-      <c r="AQ24" s="19">
+      <c r="AQ24" s="16">
         <v>9155</v>
       </c>
-      <c r="AR24" s="19">
+      <c r="AR24" s="16">
         <v>6475</v>
       </c>
-      <c r="AS24" s="19">
+      <c r="AS24" s="16">
         <v>3652</v>
       </c>
-      <c r="AT24" s="19">
+      <c r="AT24" s="16">
         <v>3116</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C25" s="10" t="s">
+      <c r="AU24" s="16">
+        <v>2828</v>
+      </c>
+      <c r="AV24" s="16">
+        <v>4337</v>
+      </c>
+    </row>
+    <row r="25" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B25" s="174"/>
+      <c r="C25" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="D25" s="14">
+      <c r="D25" s="11">
         <v>188960</v>
       </c>
-      <c r="E25" s="14">
+      <c r="E25" s="11">
         <v>203682</v>
       </c>
-      <c r="F25" s="14">
+      <c r="F25" s="11">
         <v>203277</v>
       </c>
-      <c r="G25" s="15">
+      <c r="G25" s="12">
         <v>188442</v>
       </c>
-      <c r="H25" s="16">
+      <c r="H25" s="13">
         <v>193493</v>
       </c>
-      <c r="I25" s="16">
+      <c r="I25" s="13">
         <v>189878</v>
       </c>
-      <c r="J25" s="17">
+      <c r="J25" s="14">
         <v>183411</v>
       </c>
-      <c r="K25" s="17">
+      <c r="K25" s="14">
         <v>193466</v>
       </c>
-      <c r="L25" s="17">
+      <c r="L25" s="14">
         <v>182796</v>
       </c>
-      <c r="M25" s="17">
+      <c r="M25" s="14">
         <v>179439</v>
       </c>
-      <c r="N25" s="15">
+      <c r="N25" s="12">
         <v>194477</v>
       </c>
-      <c r="O25" s="17">
+      <c r="O25" s="14">
         <v>191743</v>
       </c>
-      <c r="P25" s="17">
+      <c r="P25" s="14">
         <v>190876</v>
       </c>
-      <c r="Q25" s="17">
+      <c r="Q25" s="14">
         <v>190889</v>
       </c>
-      <c r="R25" s="17">
+      <c r="R25" s="14">
         <v>203030</v>
       </c>
-      <c r="S25" s="17">
+      <c r="S25" s="14">
         <v>198298</v>
       </c>
-      <c r="T25" s="17">
+      <c r="T25" s="14">
         <v>198577</v>
       </c>
-      <c r="U25" s="17">
+      <c r="U25" s="14">
         <v>195355</v>
       </c>
-      <c r="V25" s="17">
+      <c r="V25" s="14">
         <v>179771</v>
       </c>
-      <c r="W25" s="17">
+      <c r="W25" s="14">
         <v>184209</v>
       </c>
-      <c r="X25" s="17">
+      <c r="X25" s="14">
         <v>191006</v>
       </c>
-      <c r="Y25" s="17">
+      <c r="Y25" s="14">
         <v>179528</v>
       </c>
-      <c r="Z25" s="48">
+      <c r="Z25" s="44">
         <v>178484</v>
       </c>
-      <c r="AA25" s="17">
+      <c r="AA25" s="14">
         <v>185806</v>
       </c>
-      <c r="AB25" s="17">
+      <c r="AB25" s="14">
         <v>184642</v>
       </c>
-      <c r="AC25" s="48">
+      <c r="AC25" s="44">
         <v>190160</v>
       </c>
-      <c r="AD25" s="19">
+      <c r="AD25" s="16">
         <v>182933</v>
       </c>
-      <c r="AE25" s="19">
+      <c r="AE25" s="16">
         <v>191586</v>
       </c>
-      <c r="AF25" s="17">
+      <c r="AF25" s="14">
         <v>187369</v>
       </c>
-      <c r="AG25" s="66">
+      <c r="AG25" s="62">
         <v>186715</v>
       </c>
-      <c r="AH25" s="19">
+      <c r="AH25" s="16">
         <v>174833</v>
       </c>
-      <c r="AI25" s="66">
+      <c r="AI25" s="62">
         <v>176092</v>
       </c>
-      <c r="AJ25" s="66">
+      <c r="AJ25" s="62">
         <v>183314</v>
       </c>
-      <c r="AK25" s="19">
+      <c r="AK25" s="16">
         <v>182970</v>
       </c>
-      <c r="AL25" s="66">
+      <c r="AL25" s="62">
         <v>173116</v>
       </c>
-      <c r="AM25" s="66">
+      <c r="AM25" s="62">
         <v>166922</v>
       </c>
-      <c r="AN25" s="19">
+      <c r="AN25" s="16">
         <v>183010</v>
       </c>
-      <c r="AO25" s="66">
+      <c r="AO25" s="62">
         <v>166605</v>
       </c>
-      <c r="AP25" s="19">
+      <c r="AP25" s="16">
         <v>167862</v>
       </c>
-      <c r="AQ25" s="19">
+      <c r="AQ25" s="16">
         <v>158336</v>
       </c>
-      <c r="AR25" s="19">
+      <c r="AR25" s="16">
         <v>171989</v>
       </c>
-      <c r="AS25" s="19">
+      <c r="AS25" s="16">
         <v>61789</v>
       </c>
-      <c r="AT25" s="19">
+      <c r="AT25" s="16">
         <v>65375</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C26" s="10" t="s">
+      <c r="AU25" s="16">
+        <v>64915</v>
+      </c>
+      <c r="AV25" s="16">
+        <v>61141</v>
+      </c>
+    </row>
+    <row r="26" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B26" s="174"/>
+      <c r="C26" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="D26" s="14">
+      <c r="D26" s="11">
         <v>150123</v>
       </c>
-      <c r="E26" s="14">
+      <c r="E26" s="11">
         <v>165990</v>
       </c>
-      <c r="F26" s="14">
+      <c r="F26" s="11">
         <v>163313</v>
       </c>
-      <c r="G26" s="15">
+      <c r="G26" s="12">
         <v>148518</v>
       </c>
-      <c r="H26" s="16">
+      <c r="H26" s="13">
         <v>155715</v>
       </c>
-      <c r="I26" s="16">
+      <c r="I26" s="13">
         <v>151122</v>
       </c>
-      <c r="J26" s="17">
+      <c r="J26" s="14">
         <v>140112</v>
       </c>
-      <c r="K26" s="17">
+      <c r="K26" s="14">
         <v>140335</v>
       </c>
-      <c r="L26" s="17">
+      <c r="L26" s="14">
         <v>136413</v>
       </c>
-      <c r="M26" s="17">
+      <c r="M26" s="14">
         <v>130402</v>
       </c>
-      <c r="N26" s="15">
+      <c r="N26" s="12">
         <v>143513</v>
       </c>
-      <c r="O26" s="15">
+      <c r="O26" s="12">
         <v>146791</v>
       </c>
-      <c r="P26" s="17">
+      <c r="P26" s="14">
         <v>136313</v>
       </c>
-      <c r="Q26" s="17">
+      <c r="Q26" s="14">
         <v>150433</v>
       </c>
-      <c r="R26" s="17">
+      <c r="R26" s="14">
         <v>160151</v>
       </c>
-      <c r="S26" s="17">
+      <c r="S26" s="14">
         <v>147000</v>
       </c>
-      <c r="T26" s="17">
+      <c r="T26" s="14">
         <v>147574</v>
       </c>
-      <c r="U26" s="17">
+      <c r="U26" s="14">
         <v>139655</v>
       </c>
-      <c r="V26" s="17">
+      <c r="V26" s="14">
         <v>130987</v>
       </c>
-      <c r="W26" s="17">
+      <c r="W26" s="14">
         <v>149873</v>
       </c>
-      <c r="X26" s="17">
+      <c r="X26" s="14">
         <v>136961</v>
       </c>
-      <c r="Y26" s="17">
+      <c r="Y26" s="14">
         <v>136949</v>
       </c>
-      <c r="Z26" s="48">
+      <c r="Z26" s="44">
         <v>153506</v>
       </c>
-      <c r="AA26" s="17">
+      <c r="AA26" s="14">
         <v>144786</v>
       </c>
-      <c r="AB26" s="17">
+      <c r="AB26" s="14">
         <v>136104</v>
       </c>
-      <c r="AC26" s="48">
+      <c r="AC26" s="44">
         <v>146642</v>
       </c>
-      <c r="AD26" s="19">
+      <c r="AD26" s="16">
         <v>142803</v>
       </c>
-      <c r="AE26" s="19">
+      <c r="AE26" s="16">
         <v>138172</v>
       </c>
-      <c r="AF26" s="17">
+      <c r="AF26" s="14">
         <v>147612</v>
       </c>
-      <c r="AG26" s="66">
+      <c r="AG26" s="62">
         <v>130998</v>
       </c>
-      <c r="AH26" s="19">
+      <c r="AH26" s="16">
         <v>140568</v>
       </c>
-      <c r="AI26" s="66">
+      <c r="AI26" s="62">
         <v>146367</v>
       </c>
-      <c r="AJ26" s="66">
+      <c r="AJ26" s="62">
         <v>130398</v>
       </c>
-      <c r="AK26" s="19">
+      <c r="AK26" s="16">
         <v>126690</v>
       </c>
-      <c r="AL26" s="66">
+      <c r="AL26" s="62">
         <v>139295</v>
       </c>
-      <c r="AM26" s="66">
+      <c r="AM26" s="62">
         <v>143893</v>
       </c>
-      <c r="AN26" s="19">
+      <c r="AN26" s="16">
         <v>127561</v>
       </c>
-      <c r="AO26" s="66">
+      <c r="AO26" s="62">
         <v>136405</v>
       </c>
-      <c r="AP26" s="19">
+      <c r="AP26" s="16">
         <v>142646</v>
       </c>
-      <c r="AQ26" s="19">
+      <c r="AQ26" s="16">
         <v>135843</v>
       </c>
-      <c r="AR26" s="19">
+      <c r="AR26" s="16">
         <v>136368</v>
       </c>
-      <c r="AS26" s="19">
+      <c r="AS26" s="16">
         <v>54773</v>
       </c>
-      <c r="AT26" s="19">
+      <c r="AT26" s="16">
         <v>50707</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C27" s="10" t="s">
+      <c r="AU26" s="16">
+        <v>50073</v>
+      </c>
+      <c r="AV26" s="16">
+        <v>51865</v>
+      </c>
+    </row>
+    <row r="27" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B27" s="174"/>
+      <c r="C27" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D27" s="14">
+      <c r="D27" s="11">
         <v>94588</v>
       </c>
-      <c r="E27" s="14">
+      <c r="E27" s="11">
         <v>106573</v>
       </c>
-      <c r="F27" s="14">
+      <c r="F27" s="11">
         <v>106175</v>
       </c>
-      <c r="G27" s="15">
+      <c r="G27" s="12">
         <v>95165</v>
       </c>
-      <c r="H27" s="16">
+      <c r="H27" s="13">
         <v>104912</v>
       </c>
-      <c r="I27" s="16">
+      <c r="I27" s="13">
         <v>102038</v>
       </c>
-      <c r="J27" s="17">
+      <c r="J27" s="14">
         <v>95818</v>
       </c>
-      <c r="K27" s="17">
+      <c r="K27" s="14">
         <v>102517</v>
       </c>
-      <c r="L27" s="17">
+      <c r="L27" s="14">
         <v>103861</v>
       </c>
-      <c r="M27" s="17">
+      <c r="M27" s="14">
         <v>105875</v>
       </c>
-      <c r="N27" s="15">
+      <c r="N27" s="12">
         <v>103026</v>
       </c>
-      <c r="O27" s="15">
+      <c r="O27" s="12">
         <v>108353</v>
       </c>
-      <c r="P27" s="17">
+      <c r="P27" s="14">
         <v>114657</v>
       </c>
-      <c r="Q27" s="17">
+      <c r="Q27" s="14">
         <v>117581</v>
       </c>
-      <c r="R27" s="17">
+      <c r="R27" s="14">
         <v>112397</v>
       </c>
-      <c r="S27" s="17">
+      <c r="S27" s="14">
         <v>115254</v>
       </c>
-      <c r="T27" s="17">
+      <c r="T27" s="14">
         <v>115406</v>
       </c>
-      <c r="U27" s="17">
+      <c r="U27" s="14">
         <v>116112</v>
       </c>
-      <c r="V27" s="17">
+      <c r="V27" s="14">
         <v>112396</v>
       </c>
-      <c r="W27" s="17">
+      <c r="W27" s="14">
         <v>116663</v>
       </c>
-      <c r="X27" s="17">
+      <c r="X27" s="14">
         <v>117489</v>
       </c>
-      <c r="Y27" s="17">
+      <c r="Y27" s="14">
         <v>119958</v>
       </c>
-      <c r="Z27" s="48">
+      <c r="Z27" s="44">
         <v>113824</v>
       </c>
-      <c r="AA27" s="17">
+      <c r="AA27" s="14">
         <v>124372</v>
       </c>
-      <c r="AB27" s="17">
+      <c r="AB27" s="14">
         <v>110166</v>
       </c>
-      <c r="AC27" s="48">
+      <c r="AC27" s="44">
         <v>114613</v>
       </c>
-      <c r="AD27" s="19">
+      <c r="AD27" s="16">
         <v>112139</v>
       </c>
-      <c r="AE27" s="19">
+      <c r="AE27" s="16">
         <v>110156</v>
       </c>
-      <c r="AF27" s="17">
+      <c r="AF27" s="14">
         <v>115457</v>
       </c>
-      <c r="AG27" s="66">
+      <c r="AG27" s="62">
         <v>114122</v>
       </c>
-      <c r="AH27" s="19">
+      <c r="AH27" s="16">
         <v>104837</v>
       </c>
-      <c r="AI27" s="66">
+      <c r="AI27" s="62">
         <v>118342</v>
       </c>
-      <c r="AJ27" s="66">
+      <c r="AJ27" s="62">
         <v>113407</v>
       </c>
-      <c r="AK27" s="19">
+      <c r="AK27" s="16">
         <v>93853</v>
       </c>
-      <c r="AL27" s="66">
+      <c r="AL27" s="62">
         <v>103879</v>
       </c>
-      <c r="AM27" s="66">
+      <c r="AM27" s="62">
         <v>108847</v>
       </c>
-      <c r="AN27" s="19">
+      <c r="AN27" s="16">
         <v>93580</v>
       </c>
-      <c r="AO27" s="66">
+      <c r="AO27" s="62">
         <v>112158</v>
       </c>
-      <c r="AP27" s="19">
+      <c r="AP27" s="16">
         <v>104233</v>
       </c>
-      <c r="AQ27" s="19">
+      <c r="AQ27" s="16">
         <v>109834</v>
       </c>
-      <c r="AR27" s="170">
+      <c r="AR27" s="16">
         <v>108441</v>
       </c>
-      <c r="AS27" s="19">
+      <c r="AS27" s="16">
         <v>44789</v>
       </c>
-      <c r="AT27" s="19">
+      <c r="AT27" s="16">
         <v>46746</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C28" s="10" t="s">
+      <c r="AU27" s="16">
+        <v>45356</v>
+      </c>
+      <c r="AV27" s="16">
+        <v>43143</v>
+      </c>
+    </row>
+    <row r="28" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B28" s="174"/>
+      <c r="C28" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="D28" s="14">
+      <c r="D28" s="11">
         <v>57285</v>
       </c>
-      <c r="E28" s="14">
+      <c r="E28" s="11">
         <v>57451</v>
       </c>
-      <c r="F28" s="14">
+      <c r="F28" s="11">
         <v>55106</v>
       </c>
-      <c r="G28" s="15">
+      <c r="G28" s="12">
         <v>53963</v>
       </c>
-      <c r="H28" s="16">
+      <c r="H28" s="13">
         <v>50670</v>
       </c>
-      <c r="I28" s="16">
+      <c r="I28" s="13">
         <v>50279</v>
       </c>
-      <c r="J28" s="17">
+      <c r="J28" s="14">
         <v>50942</v>
       </c>
-      <c r="K28" s="17">
+      <c r="K28" s="14">
         <v>51066</v>
       </c>
-      <c r="L28" s="17">
+      <c r="L28" s="14">
         <v>49893</v>
       </c>
-      <c r="M28" s="17">
+      <c r="M28" s="14">
         <v>51301</v>
       </c>
-      <c r="N28" s="15">
+      <c r="N28" s="12">
         <v>51437</v>
       </c>
-      <c r="O28" s="15">
+      <c r="O28" s="12">
         <v>51515</v>
       </c>
-      <c r="P28" s="17">
+      <c r="P28" s="14">
         <v>53415</v>
       </c>
-      <c r="Q28" s="17">
+      <c r="Q28" s="14">
         <v>54534</v>
       </c>
-      <c r="R28" s="17">
+      <c r="R28" s="14">
         <v>55592</v>
       </c>
-      <c r="S28" s="17">
+      <c r="S28" s="14">
         <v>53681</v>
       </c>
-      <c r="T28" s="17">
+      <c r="T28" s="14">
         <v>54606</v>
       </c>
-      <c r="U28" s="17">
+      <c r="U28" s="14">
         <v>55400</v>
       </c>
-      <c r="V28" s="17">
+      <c r="V28" s="14">
         <v>54116</v>
       </c>
-      <c r="W28" s="17">
+      <c r="W28" s="14">
         <v>53740</v>
       </c>
-      <c r="X28" s="17">
+      <c r="X28" s="14">
         <v>54377</v>
       </c>
-      <c r="Y28" s="17">
+      <c r="Y28" s="14">
         <v>53947</v>
       </c>
-      <c r="Z28" s="48">
+      <c r="Z28" s="44">
         <v>53949</v>
       </c>
-      <c r="AA28" s="17">
+      <c r="AA28" s="14">
         <v>54475</v>
       </c>
-      <c r="AB28" s="17">
+      <c r="AB28" s="14">
         <v>55634</v>
       </c>
-      <c r="AC28" s="48">
+      <c r="AC28" s="44">
         <v>54930</v>
       </c>
-      <c r="AD28" s="19">
+      <c r="AD28" s="16">
         <v>55231</v>
       </c>
-      <c r="AE28" s="19">
+      <c r="AE28" s="16">
         <v>55458</v>
       </c>
-      <c r="AF28" s="17">
+      <c r="AF28" s="14">
         <v>54746</v>
       </c>
-      <c r="AG28" s="66">
+      <c r="AG28" s="62">
         <v>54018</v>
       </c>
-      <c r="AH28" s="19">
+      <c r="AH28" s="16">
         <v>55248</v>
       </c>
-      <c r="AI28" s="66">
+      <c r="AI28" s="62">
         <v>55216</v>
       </c>
-      <c r="AJ28" s="66">
+      <c r="AJ28" s="62">
         <v>55094</v>
       </c>
-      <c r="AK28" s="19">
+      <c r="AK28" s="16">
         <v>54057</v>
       </c>
-      <c r="AL28" s="66">
+      <c r="AL28" s="62">
         <v>54014</v>
       </c>
-      <c r="AM28" s="66">
+      <c r="AM28" s="62">
         <v>53265</v>
       </c>
-      <c r="AN28" s="19">
+      <c r="AN28" s="16">
         <v>54424</v>
       </c>
-      <c r="AO28" s="66">
+      <c r="AO28" s="62">
         <v>51856</v>
       </c>
-      <c r="AP28" s="19">
+      <c r="AP28" s="16">
         <v>51352</v>
       </c>
-      <c r="AQ28" s="19">
+      <c r="AQ28" s="16">
         <v>52081</v>
       </c>
-      <c r="AR28" s="19">
+      <c r="AR28" s="16">
         <v>50585</v>
       </c>
-      <c r="AS28" s="19">
+      <c r="AS28" s="16">
         <v>30466</v>
       </c>
-      <c r="AT28" s="19">
+      <c r="AT28" s="16">
         <v>30504</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C29" s="11" t="s">
+      <c r="AU28" s="16">
+        <v>30493</v>
+      </c>
+      <c r="AV28" s="16">
+        <v>29857</v>
+      </c>
+    </row>
+    <row r="29" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B29" s="174"/>
+      <c r="C29" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="D29" s="14">
+      <c r="D29" s="11">
         <v>22915</v>
       </c>
-      <c r="E29" s="14">
+      <c r="E29" s="11">
         <v>23615</v>
       </c>
-      <c r="F29" s="14">
+      <c r="F29" s="11">
         <v>22001</v>
       </c>
-      <c r="G29" s="15">
+      <c r="G29" s="12">
         <v>21733</v>
       </c>
-      <c r="H29" s="16">
+      <c r="H29" s="13">
         <v>21489</v>
       </c>
-      <c r="I29" s="16">
+      <c r="I29" s="13">
         <v>20981</v>
       </c>
-      <c r="J29" s="17">
+      <c r="J29" s="14">
         <v>20377</v>
       </c>
-      <c r="K29" s="17">
+      <c r="K29" s="14">
         <v>21128</v>
       </c>
-      <c r="L29" s="17">
+      <c r="L29" s="14">
         <v>20096</v>
       </c>
-      <c r="M29" s="17">
+      <c r="M29" s="14">
         <v>20958</v>
       </c>
-      <c r="N29" s="15">
+      <c r="N29" s="12">
         <v>22197</v>
       </c>
-      <c r="O29" s="15">
+      <c r="O29" s="12">
         <v>22272</v>
       </c>
-      <c r="P29" s="17">
+      <c r="P29" s="14">
         <v>22039</v>
       </c>
-      <c r="Q29" s="17">
+      <c r="Q29" s="14">
         <v>22281</v>
       </c>
-      <c r="R29" s="17">
+      <c r="R29" s="14">
         <v>22833</v>
       </c>
-      <c r="S29" s="17">
+      <c r="S29" s="14">
         <v>21546</v>
       </c>
-      <c r="T29" s="17">
+      <c r="T29" s="14">
         <v>21911</v>
       </c>
-      <c r="U29" s="17">
+      <c r="U29" s="14">
         <v>21064</v>
       </c>
-      <c r="V29" s="17">
+      <c r="V29" s="14">
         <v>22164</v>
       </c>
-      <c r="W29" s="17">
+      <c r="W29" s="14">
         <v>21858</v>
       </c>
-      <c r="X29" s="17">
+      <c r="X29" s="14">
         <v>22091</v>
       </c>
-      <c r="Y29" s="17">
+      <c r="Y29" s="14">
         <v>22411</v>
       </c>
-      <c r="Z29" s="48">
+      <c r="Z29" s="44">
         <v>22141</v>
       </c>
-      <c r="AA29" s="17">
+      <c r="AA29" s="14">
         <v>21138</v>
       </c>
-      <c r="AB29" s="17">
+      <c r="AB29" s="14">
         <v>22365</v>
       </c>
-      <c r="AC29" s="48">
+      <c r="AC29" s="44">
         <v>23063</v>
       </c>
-      <c r="AD29" s="19">
+      <c r="AD29" s="16">
         <v>23216</v>
       </c>
-      <c r="AE29" s="19">
+      <c r="AE29" s="16">
         <v>22751</v>
       </c>
-      <c r="AF29" s="17">
+      <c r="AF29" s="14">
         <v>23239</v>
       </c>
-      <c r="AG29" s="66">
+      <c r="AG29" s="62">
         <v>22437</v>
       </c>
-      <c r="AH29" s="19">
+      <c r="AH29" s="16">
         <v>21597</v>
       </c>
-      <c r="AI29" s="66">
+      <c r="AI29" s="62">
         <v>22016</v>
       </c>
-      <c r="AJ29" s="66">
+      <c r="AJ29" s="62">
         <v>21747</v>
       </c>
-      <c r="AK29" s="19">
+      <c r="AK29" s="16">
         <v>22061</v>
       </c>
-      <c r="AL29" s="66">
+      <c r="AL29" s="62">
         <v>21695</v>
       </c>
-      <c r="AM29" s="66">
+      <c r="AM29" s="62">
         <v>21589</v>
       </c>
-      <c r="AN29" s="19">
+      <c r="AN29" s="16">
         <v>22284</v>
       </c>
-      <c r="AO29" s="66">
+      <c r="AO29" s="62">
         <v>20369</v>
       </c>
-      <c r="AP29" s="19">
+      <c r="AP29" s="16">
         <v>21347</v>
       </c>
-      <c r="AQ29" s="19">
+      <c r="AQ29" s="16">
         <v>21185</v>
       </c>
-      <c r="AR29" s="19">
+      <c r="AR29" s="16">
         <v>22385</v>
       </c>
-      <c r="AS29" s="19">
+      <c r="AS29" s="16">
         <v>12477</v>
       </c>
-      <c r="AT29" s="19">
+      <c r="AT29" s="16">
         <v>12341</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C30" s="10" t="s">
+      <c r="AU29" s="16">
+        <v>12557</v>
+      </c>
+      <c r="AV29" s="16">
+        <v>13029</v>
+      </c>
+    </row>
+    <row r="30" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B30" s="174"/>
+      <c r="C30" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="D30" s="14">
+      <c r="D30" s="11">
         <v>13984</v>
       </c>
-      <c r="E30" s="14">
+      <c r="E30" s="11">
         <v>13428</v>
       </c>
-      <c r="F30" s="14">
+      <c r="F30" s="11">
         <v>12574</v>
       </c>
-      <c r="G30" s="15">
+      <c r="G30" s="12">
         <v>12283</v>
       </c>
-      <c r="H30" s="16">
+      <c r="H30" s="13">
         <v>11823</v>
       </c>
-      <c r="I30" s="16">
+      <c r="I30" s="13">
         <v>11602</v>
       </c>
-      <c r="J30" s="17">
+      <c r="J30" s="14">
         <v>11181</v>
       </c>
-      <c r="K30" s="17">
+      <c r="K30" s="14">
         <v>11737</v>
       </c>
-      <c r="L30" s="17">
+      <c r="L30" s="14">
         <v>11959</v>
       </c>
-      <c r="M30" s="17">
+      <c r="M30" s="14">
         <v>12530</v>
       </c>
-      <c r="N30" s="15">
+      <c r="N30" s="12">
         <v>12480</v>
       </c>
-      <c r="O30" s="15">
+      <c r="O30" s="12">
         <v>12782</v>
       </c>
-      <c r="P30" s="17">
+      <c r="P30" s="14">
         <v>12967</v>
       </c>
-      <c r="Q30" s="17">
+      <c r="Q30" s="14">
         <v>13421</v>
       </c>
-      <c r="R30" s="17">
+      <c r="R30" s="14">
         <v>12632</v>
       </c>
-      <c r="S30" s="17">
+      <c r="S30" s="14">
         <v>12729</v>
       </c>
-      <c r="T30" s="17">
+      <c r="T30" s="14">
         <v>12836</v>
       </c>
-      <c r="U30" s="17">
+      <c r="U30" s="14">
         <v>12082</v>
       </c>
-      <c r="V30" s="17">
+      <c r="V30" s="14">
         <v>12195</v>
       </c>
-      <c r="W30" s="17">
+      <c r="W30" s="14">
         <v>12443</v>
       </c>
-      <c r="X30" s="17">
+      <c r="X30" s="14">
         <v>11854</v>
       </c>
-      <c r="Y30" s="17">
+      <c r="Y30" s="14">
         <v>12684</v>
       </c>
-      <c r="Z30" s="48">
+      <c r="Z30" s="44">
         <v>13184</v>
       </c>
-      <c r="AA30" s="17">
+      <c r="AA30" s="14">
         <v>12563</v>
       </c>
-      <c r="AB30" s="17">
+      <c r="AB30" s="14">
         <v>12278</v>
       </c>
-      <c r="AC30" s="48">
+      <c r="AC30" s="44">
         <v>12657</v>
       </c>
-      <c r="AD30" s="19">
+      <c r="AD30" s="16">
         <v>12301</v>
       </c>
-      <c r="AE30" s="19">
+      <c r="AE30" s="16">
         <v>12630</v>
       </c>
-      <c r="AF30" s="17">
+      <c r="AF30" s="14">
         <v>13752</v>
       </c>
-      <c r="AG30" s="66">
+      <c r="AG30" s="62">
         <v>13351</v>
       </c>
-      <c r="AH30" s="19">
+      <c r="AH30" s="16">
         <v>13161</v>
       </c>
-      <c r="AI30" s="66">
+      <c r="AI30" s="62">
         <v>12917</v>
       </c>
-      <c r="AJ30" s="66">
+      <c r="AJ30" s="62">
         <v>12630</v>
       </c>
-      <c r="AK30" s="19">
+      <c r="AK30" s="16">
         <v>12712</v>
       </c>
-      <c r="AL30" s="66">
+      <c r="AL30" s="62">
         <v>12362</v>
       </c>
-      <c r="AM30" s="66">
+      <c r="AM30" s="62">
         <v>11558</v>
       </c>
-      <c r="AN30" s="19">
+      <c r="AN30" s="16">
         <v>12745</v>
       </c>
-      <c r="AO30" s="66">
+      <c r="AO30" s="62">
         <v>12106</v>
       </c>
-      <c r="AP30" s="19">
+      <c r="AP30" s="16">
         <v>12529</v>
       </c>
-      <c r="AQ30" s="19">
+      <c r="AQ30" s="16">
         <v>13002</v>
       </c>
-      <c r="AR30" s="19">
+      <c r="AR30" s="16">
         <v>12981</v>
       </c>
-      <c r="AS30" s="19">
+      <c r="AS30" s="16">
         <v>7143</v>
       </c>
-      <c r="AT30" s="19">
+      <c r="AT30" s="16">
         <v>7233</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C31" s="10" t="s">
+      <c r="AU30" s="16">
+        <v>7701</v>
+      </c>
+      <c r="AV30" s="16">
+        <v>8538</v>
+      </c>
+    </row>
+    <row r="31" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B31" s="174"/>
+      <c r="C31" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="D31" s="14">
+      <c r="D31" s="11">
         <v>10218</v>
       </c>
-      <c r="E31" s="14">
+      <c r="E31" s="11">
         <v>9588</v>
       </c>
-      <c r="F31" s="14">
+      <c r="F31" s="11">
         <v>8751</v>
       </c>
-      <c r="G31" s="15">
+      <c r="G31" s="12">
         <v>8230</v>
       </c>
-      <c r="H31" s="16">
+      <c r="H31" s="13">
         <v>8232</v>
       </c>
-      <c r="I31" s="16">
+      <c r="I31" s="13">
         <v>7310</v>
       </c>
-      <c r="J31" s="17">
+      <c r="J31" s="14">
         <v>7565</v>
       </c>
-      <c r="K31" s="17">
+      <c r="K31" s="14">
         <v>7315</v>
       </c>
-      <c r="L31" s="15">
+      <c r="L31" s="12">
         <v>7074</v>
       </c>
-      <c r="M31" s="17">
+      <c r="M31" s="14">
         <v>8174</v>
       </c>
-      <c r="N31" s="15">
+      <c r="N31" s="12">
         <v>7971</v>
       </c>
-      <c r="O31" s="15">
+      <c r="O31" s="12">
         <v>8377</v>
       </c>
-      <c r="P31" s="17">
+      <c r="P31" s="14">
         <v>9467</v>
       </c>
-      <c r="Q31" s="17">
+      <c r="Q31" s="14">
         <v>8570</v>
       </c>
-      <c r="R31" s="17">
+      <c r="R31" s="14">
         <v>8791</v>
       </c>
-      <c r="S31" s="17">
+      <c r="S31" s="14">
         <v>8195</v>
       </c>
-      <c r="T31" s="17">
+      <c r="T31" s="14">
         <v>8312</v>
       </c>
-      <c r="U31" s="17">
+      <c r="U31" s="14">
         <v>8409</v>
       </c>
-      <c r="V31" s="17">
+      <c r="V31" s="14">
         <v>8565</v>
       </c>
-      <c r="W31" s="17">
+      <c r="W31" s="14">
         <v>8510</v>
       </c>
-      <c r="X31" s="17">
+      <c r="X31" s="14">
         <v>9124</v>
       </c>
-      <c r="Y31" s="17">
+      <c r="Y31" s="14">
         <v>9782</v>
       </c>
-      <c r="Z31" s="48">
+      <c r="Z31" s="44">
         <v>9631</v>
       </c>
-      <c r="AA31" s="17">
+      <c r="AA31" s="14">
         <v>9452</v>
       </c>
-      <c r="AB31" s="17">
+      <c r="AB31" s="14">
         <v>9433</v>
       </c>
-      <c r="AC31" s="48">
+      <c r="AC31" s="44">
         <v>9249</v>
       </c>
-      <c r="AD31" s="66">
+      <c r="AD31" s="62">
         <v>9456</v>
       </c>
-      <c r="AE31" s="19">
+      <c r="AE31" s="16">
         <v>9792</v>
       </c>
-      <c r="AF31" s="17">
+      <c r="AF31" s="14">
         <v>9105</v>
       </c>
-      <c r="AG31" s="66">
+      <c r="AG31" s="62">
         <v>9784</v>
       </c>
-      <c r="AH31" s="19">
+      <c r="AH31" s="16">
         <v>9701</v>
       </c>
-      <c r="AI31" s="66">
+      <c r="AI31" s="62">
         <v>9617</v>
       </c>
-      <c r="AJ31" s="66">
+      <c r="AJ31" s="62">
         <v>9317</v>
       </c>
-      <c r="AK31" s="19">
+      <c r="AK31" s="16">
         <v>9071</v>
       </c>
-      <c r="AL31" s="66">
+      <c r="AL31" s="62">
         <v>9516</v>
       </c>
-      <c r="AM31" s="66">
+      <c r="AM31" s="62">
         <v>10370</v>
       </c>
-      <c r="AN31" s="19">
+      <c r="AN31" s="16">
         <v>9130</v>
       </c>
-      <c r="AO31" s="66">
+      <c r="AO31" s="62">
         <v>9895</v>
       </c>
-      <c r="AP31" s="19">
+      <c r="AP31" s="16">
         <v>10458</v>
       </c>
-      <c r="AQ31" s="19">
+      <c r="AQ31" s="16">
         <v>10465</v>
       </c>
-      <c r="AR31" s="19">
+      <c r="AR31" s="16">
         <v>10323</v>
       </c>
-      <c r="AS31" s="19">
+      <c r="AS31" s="16">
         <v>6217</v>
       </c>
-      <c r="AT31" s="19">
+      <c r="AT31" s="16">
         <v>6487</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C32" s="10" t="s">
+      <c r="AU31" s="16">
+        <v>6745</v>
+      </c>
+      <c r="AV31" s="16">
+        <v>6712</v>
+      </c>
+    </row>
+    <row r="32" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B32" s="174"/>
+      <c r="C32" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D32" s="14">
+      <c r="D32" s="11">
         <v>2120</v>
       </c>
-      <c r="E32" s="14">
+      <c r="E32" s="11">
         <v>2271</v>
       </c>
-      <c r="F32" s="14">
+      <c r="F32" s="11">
         <v>1989</v>
       </c>
-      <c r="G32" s="15">
+      <c r="G32" s="12">
         <v>2021</v>
       </c>
-      <c r="H32" s="16">
+      <c r="H32" s="13">
         <v>1774</v>
       </c>
-      <c r="I32" s="20"/>
-[...6 lines deleted...]
-      <c r="P32" s="40">
+      <c r="I32" s="17"/>
+      <c r="J32" s="17"/>
+      <c r="K32" s="17"/>
+      <c r="L32" s="17"/>
+      <c r="M32" s="17"/>
+      <c r="N32" s="17"/>
+      <c r="O32" s="17"/>
+      <c r="P32" s="33">
         <v>1</v>
       </c>
-      <c r="Q32" s="40">
+      <c r="Q32" s="33">
         <v>29</v>
       </c>
-      <c r="R32" s="40">
+      <c r="R32" s="33">
         <v>45</v>
       </c>
-      <c r="S32" s="20"/>
-[...6 lines deleted...]
-      <c r="Z32" s="48">
+      <c r="S32" s="17"/>
+      <c r="T32" s="17"/>
+      <c r="U32" s="17"/>
+      <c r="V32" s="17"/>
+      <c r="W32" s="17"/>
+      <c r="X32" s="17"/>
+      <c r="Y32" s="17"/>
+      <c r="Z32" s="44">
         <v>72</v>
       </c>
-      <c r="AA32" s="20"/>
-[...22 lines deleted...]
-      <c r="C33" s="12" t="s">
+      <c r="AA32" s="17"/>
+      <c r="AB32" s="17"/>
+      <c r="AC32" s="17"/>
+      <c r="AD32" s="63"/>
+      <c r="AE32" s="18"/>
+      <c r="AF32" s="17"/>
+      <c r="AG32" s="63"/>
+      <c r="AH32" s="18"/>
+      <c r="AI32" s="63"/>
+      <c r="AJ32" s="63"/>
+      <c r="AK32" s="18"/>
+      <c r="AL32" s="63"/>
+      <c r="AM32" s="63"/>
+      <c r="AN32" s="18"/>
+      <c r="AO32" s="63"/>
+      <c r="AP32" s="18"/>
+      <c r="AQ32" s="18"/>
+      <c r="AR32" s="18"/>
+      <c r="AS32" s="18"/>
+      <c r="AT32" s="18"/>
+      <c r="AU32" s="18"/>
+      <c r="AV32" s="18"/>
+    </row>
+    <row r="33" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B33" s="174"/>
+      <c r="C33" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="D33" s="22"/>
-[...4 lines deleted...]
-      <c r="I33" s="16">
+      <c r="D33" s="19"/>
+      <c r="E33" s="19"/>
+      <c r="F33" s="19"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="20"/>
+      <c r="I33" s="13">
         <v>1738</v>
       </c>
-      <c r="J33" s="17">
+      <c r="J33" s="14">
         <v>1642</v>
       </c>
-      <c r="K33" s="17">
+      <c r="K33" s="14">
         <v>1622</v>
       </c>
-      <c r="L33" s="17">
+      <c r="L33" s="14">
         <v>1551</v>
       </c>
-      <c r="M33" s="17">
+      <c r="M33" s="14">
         <v>1547</v>
       </c>
-      <c r="N33" s="15">
+      <c r="N33" s="12">
         <v>1525</v>
       </c>
-      <c r="O33" s="15">
+      <c r="O33" s="12">
         <v>1524</v>
       </c>
-      <c r="P33" s="17">
+      <c r="P33" s="14">
         <v>1522</v>
       </c>
-      <c r="Q33" s="17">
+      <c r="Q33" s="14">
         <v>1510</v>
       </c>
-      <c r="R33" s="17">
+      <c r="R33" s="14">
         <v>1476</v>
       </c>
-      <c r="S33" s="17">
+      <c r="S33" s="14">
         <v>1442</v>
       </c>
-      <c r="T33" s="17">
+      <c r="T33" s="14">
         <v>1502</v>
       </c>
-      <c r="U33" s="17">
+      <c r="U33" s="14">
         <v>1525</v>
       </c>
-      <c r="V33" s="17">
+      <c r="V33" s="14">
         <v>1448</v>
       </c>
-      <c r="W33" s="17">
+      <c r="W33" s="14">
         <v>1461</v>
       </c>
-      <c r="X33" s="17">
+      <c r="X33" s="14">
         <v>1453</v>
       </c>
-      <c r="Y33" s="17">
+      <c r="Y33" s="14">
         <v>1368</v>
       </c>
-      <c r="Z33" s="48">
+      <c r="Z33" s="44">
         <v>1359</v>
       </c>
-      <c r="AA33" s="17">
+      <c r="AA33" s="14">
         <v>1338</v>
       </c>
-      <c r="AB33" s="17">
+      <c r="AB33" s="14">
         <v>1383</v>
       </c>
-      <c r="AC33" s="48">
+      <c r="AC33" s="44">
         <v>1317</v>
       </c>
-      <c r="AD33" s="66">
+      <c r="AD33" s="62">
         <v>1333</v>
       </c>
-      <c r="AE33" s="19">
+      <c r="AE33" s="16">
         <v>1291</v>
       </c>
-      <c r="AF33" s="17">
+      <c r="AF33" s="14">
         <v>1369</v>
       </c>
-      <c r="AG33" s="66">
+      <c r="AG33" s="62">
         <v>1410</v>
       </c>
-      <c r="AH33" s="19">
+      <c r="AH33" s="16">
         <v>1646</v>
       </c>
-      <c r="AI33" s="66"/>
-      <c r="AJ33" s="66">
+      <c r="AI33" s="62"/>
+      <c r="AJ33" s="62">
         <v>1380</v>
       </c>
-      <c r="AK33" s="19">
+      <c r="AK33" s="16">
         <v>1357</v>
       </c>
-      <c r="AL33" s="66">
+      <c r="AL33" s="62">
         <v>1340</v>
       </c>
-      <c r="AM33" s="66">
+      <c r="AM33" s="62">
         <v>1262</v>
       </c>
-      <c r="AN33" s="19">
+      <c r="AN33" s="16">
         <v>1402</v>
       </c>
-      <c r="AO33" s="66">
+      <c r="AO33" s="62">
         <v>1143</v>
       </c>
-      <c r="AP33" s="19">
+      <c r="AP33" s="16">
         <v>1203</v>
       </c>
-      <c r="AQ33" s="19">
+      <c r="AQ33" s="16">
         <v>1184</v>
       </c>
-      <c r="AR33" s="19">
+      <c r="AR33" s="16">
         <v>1223</v>
       </c>
-      <c r="AS33" s="19">
+      <c r="AS33" s="16">
         <v>743</v>
       </c>
-      <c r="AT33" s="19">
+      <c r="AT33" s="16">
         <v>750</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C34" s="12" t="s">
+      <c r="AU33" s="16">
+        <v>745</v>
+      </c>
+      <c r="AV33" s="16">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="34" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B34" s="174"/>
+      <c r="C34" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="D34" s="22"/>
-[...4 lines deleted...]
-      <c r="I34" s="16">
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+      <c r="G34" s="20"/>
+      <c r="H34" s="20"/>
+      <c r="I34" s="13">
         <v>770</v>
       </c>
-      <c r="J34" s="17">
+      <c r="J34" s="14">
         <v>601</v>
       </c>
-      <c r="K34" s="17">
+      <c r="K34" s="14">
         <v>522</v>
       </c>
-      <c r="L34" s="17">
+      <c r="L34" s="14">
         <v>1116</v>
       </c>
-      <c r="M34" s="17">
+      <c r="M34" s="14">
         <v>285</v>
       </c>
-      <c r="N34" s="15">
+      <c r="N34" s="12">
         <v>434</v>
       </c>
-      <c r="O34" s="15">
+      <c r="O34" s="12">
         <v>560</v>
       </c>
-      <c r="P34" s="17">
+      <c r="P34" s="14">
         <v>354</v>
       </c>
-      <c r="Q34" s="17">
+      <c r="Q34" s="14">
         <v>253</v>
       </c>
-      <c r="R34" s="17">
+      <c r="R34" s="14">
         <v>227</v>
       </c>
-      <c r="S34" s="17">
+      <c r="S34" s="14">
         <v>324</v>
       </c>
-      <c r="T34" s="17">
+      <c r="T34" s="14">
         <v>329</v>
       </c>
-      <c r="U34" s="17">
+      <c r="U34" s="14">
         <v>237</v>
       </c>
-      <c r="V34" s="17">
+      <c r="V34" s="14">
         <v>268</v>
       </c>
-      <c r="W34" s="17">
+      <c r="W34" s="14">
         <v>267</v>
       </c>
-      <c r="X34" s="17">
+      <c r="X34" s="14">
         <v>219</v>
       </c>
-      <c r="Y34" s="17">
+      <c r="Y34" s="14">
         <v>216</v>
       </c>
-      <c r="Z34" s="48">
+      <c r="Z34" s="44">
         <v>249</v>
       </c>
-      <c r="AA34" s="64">
+      <c r="AA34" s="60">
         <v>302</v>
       </c>
-      <c r="AB34" s="64">
+      <c r="AB34" s="60">
         <v>211</v>
       </c>
-      <c r="AC34" s="48">
+      <c r="AC34" s="44">
         <v>637</v>
       </c>
-      <c r="AD34" s="66">
+      <c r="AD34" s="62">
         <v>208</v>
       </c>
-      <c r="AE34" s="71">
+      <c r="AE34" s="67">
         <v>289</v>
       </c>
-      <c r="AF34" s="64">
+      <c r="AF34" s="60">
         <v>248</v>
       </c>
-      <c r="AG34" s="78">
+      <c r="AG34" s="74">
         <v>155</v>
       </c>
-      <c r="AH34" s="71">
+      <c r="AH34" s="67">
         <v>249</v>
       </c>
-      <c r="AI34" s="78"/>
-      <c r="AJ34" s="78">
+      <c r="AI34" s="74"/>
+      <c r="AJ34" s="74">
         <v>222</v>
       </c>
-      <c r="AK34" s="71">
+      <c r="AK34" s="67">
         <v>292</v>
       </c>
-      <c r="AL34" s="78">
+      <c r="AL34" s="74">
         <v>324</v>
       </c>
-      <c r="AM34" s="78">
+      <c r="AM34" s="74">
         <v>255</v>
       </c>
-      <c r="AN34" s="71">
+      <c r="AN34" s="67">
         <v>296</v>
       </c>
-      <c r="AO34" s="78">
+      <c r="AO34" s="74">
         <v>226</v>
       </c>
-      <c r="AP34" s="19">
+      <c r="AP34" s="16">
         <v>225</v>
       </c>
-      <c r="AQ34" s="71">
+      <c r="AQ34" s="67">
         <v>308</v>
       </c>
-      <c r="AR34" s="71">
+      <c r="AR34" s="67">
         <v>334</v>
       </c>
-      <c r="AS34" s="19">
+      <c r="AS34" s="67">
         <v>194</v>
       </c>
-      <c r="AT34" s="19">
+      <c r="AT34" s="67">
         <v>429</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C35" s="12" t="s">
+      <c r="AU34" s="67">
+        <v>146</v>
+      </c>
+      <c r="AV34" s="67">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="35" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B35" s="174"/>
+      <c r="C35" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="D35" s="22"/>
-[...4 lines deleted...]
-      <c r="I35" s="16">
+      <c r="D35" s="19"/>
+      <c r="E35" s="19"/>
+      <c r="F35" s="19"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="20"/>
+      <c r="I35" s="13">
         <v>566</v>
       </c>
-      <c r="J35" s="17">
+      <c r="J35" s="14">
         <v>1061</v>
       </c>
-      <c r="K35" s="17">
+      <c r="K35" s="14">
         <v>1397</v>
       </c>
-      <c r="L35" s="17">
+      <c r="L35" s="14">
         <v>1676</v>
       </c>
-      <c r="M35" s="17">
+      <c r="M35" s="14">
         <v>1736</v>
       </c>
-      <c r="N35" s="15">
+      <c r="N35" s="12">
         <v>1774</v>
       </c>
-      <c r="O35" s="15">
+      <c r="O35" s="12">
         <v>1920</v>
       </c>
-      <c r="P35" s="17">
+      <c r="P35" s="14">
         <v>1804</v>
       </c>
-      <c r="Q35" s="17">
+      <c r="Q35" s="14">
         <v>1881</v>
       </c>
-      <c r="R35" s="17">
+      <c r="R35" s="14">
         <v>1946</v>
       </c>
-      <c r="S35" s="17">
+      <c r="S35" s="14">
         <v>2293</v>
       </c>
-      <c r="T35" s="17">
+      <c r="T35" s="14">
         <v>2307</v>
       </c>
-      <c r="U35" s="17">
+      <c r="U35" s="14">
         <v>1846</v>
       </c>
-      <c r="V35" s="17">
+      <c r="V35" s="14">
         <v>1682</v>
       </c>
-      <c r="W35" s="17">
+      <c r="W35" s="14">
         <v>1870</v>
       </c>
-      <c r="X35" s="17">
+      <c r="X35" s="14">
         <v>1910</v>
       </c>
-      <c r="Y35" s="17">
+      <c r="Y35" s="14">
         <v>1939</v>
       </c>
-      <c r="Z35" s="48">
+      <c r="Z35" s="44">
         <v>2020</v>
       </c>
-      <c r="AA35" s="17">
+      <c r="AA35" s="14">
         <v>2038</v>
       </c>
-      <c r="AB35" s="17">
+      <c r="AB35" s="14">
         <v>1855</v>
       </c>
-      <c r="AC35" s="48">
+      <c r="AC35" s="44">
         <v>2046</v>
       </c>
-      <c r="AD35" s="66">
+      <c r="AD35" s="62">
         <v>2114</v>
       </c>
-      <c r="AE35" s="19">
+      <c r="AE35" s="16">
         <v>2305</v>
       </c>
-      <c r="AF35" s="17">
+      <c r="AF35" s="14">
         <v>2530</v>
       </c>
-      <c r="AG35" s="66">
+      <c r="AG35" s="62">
         <v>2368</v>
       </c>
-      <c r="AH35" s="19">
+      <c r="AH35" s="16">
         <v>2470</v>
       </c>
-      <c r="AI35" s="66"/>
-      <c r="AJ35" s="66">
+      <c r="AI35" s="62"/>
+      <c r="AJ35" s="62">
         <v>2588</v>
       </c>
-      <c r="AK35" s="19">
+      <c r="AK35" s="16">
         <v>2400</v>
       </c>
-      <c r="AL35" s="66">
+      <c r="AL35" s="62">
         <v>2552</v>
       </c>
-      <c r="AM35" s="66">
+      <c r="AM35" s="62">
         <v>2020</v>
       </c>
-      <c r="AN35" s="19">
+      <c r="AN35" s="16">
         <v>2418</v>
       </c>
-      <c r="AO35" s="66">
+      <c r="AO35" s="62">
         <v>2226</v>
       </c>
-      <c r="AP35" s="19">
+      <c r="AP35" s="16">
         <v>1991</v>
       </c>
-      <c r="AQ35" s="19">
+      <c r="AQ35" s="16">
         <v>1870</v>
       </c>
-      <c r="AR35" s="19">
+      <c r="AR35" s="16">
         <v>1941</v>
       </c>
-      <c r="AS35" s="19">
+      <c r="AS35" s="16">
         <v>764</v>
       </c>
-      <c r="AT35" s="19">
+      <c r="AT35" s="16">
         <v>916</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C36" s="12" t="s">
+      <c r="AU35" s="16">
+        <v>955</v>
+      </c>
+      <c r="AV35" s="16">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="36" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B36" s="174"/>
+      <c r="C36" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="D36" s="22"/>
-[...21 lines deleted...]
-      <c r="Z36" s="48">
+      <c r="D36" s="19"/>
+      <c r="E36" s="19"/>
+      <c r="F36" s="19"/>
+      <c r="G36" s="20"/>
+      <c r="H36" s="20"/>
+      <c r="I36" s="20"/>
+      <c r="J36" s="20"/>
+      <c r="K36" s="20"/>
+      <c r="L36" s="20"/>
+      <c r="M36" s="20"/>
+      <c r="N36" s="20"/>
+      <c r="O36" s="20"/>
+      <c r="P36" s="20"/>
+      <c r="Q36" s="20"/>
+      <c r="R36" s="20"/>
+      <c r="S36" s="20"/>
+      <c r="T36" s="20"/>
+      <c r="U36" s="20"/>
+      <c r="V36" s="20"/>
+      <c r="W36" s="20"/>
+      <c r="X36" s="20"/>
+      <c r="Y36" s="20"/>
+      <c r="Z36" s="44">
         <v>396</v>
       </c>
-      <c r="AA36" s="23"/>
-[...22 lines deleted...]
-      <c r="C37" s="49" t="s">
+      <c r="AA36" s="20"/>
+      <c r="AB36" s="20"/>
+      <c r="AC36" s="20"/>
+      <c r="AD36" s="64"/>
+      <c r="AE36" s="56"/>
+      <c r="AF36" s="20"/>
+      <c r="AG36" s="64"/>
+      <c r="AH36" s="56"/>
+      <c r="AI36" s="64"/>
+      <c r="AJ36" s="64"/>
+      <c r="AK36" s="56"/>
+      <c r="AL36" s="64"/>
+      <c r="AM36" s="64"/>
+      <c r="AN36" s="56"/>
+      <c r="AO36" s="64"/>
+      <c r="AP36" s="55"/>
+      <c r="AQ36" s="56"/>
+      <c r="AR36" s="56"/>
+      <c r="AS36" s="56"/>
+      <c r="AT36" s="56"/>
+      <c r="AU36" s="56"/>
+      <c r="AV36" s="56"/>
+    </row>
+    <row r="37" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B37" s="174"/>
+      <c r="C37" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="D37" s="22"/>
-[...21 lines deleted...]
-      <c r="Z37" s="48">
+      <c r="D37" s="19"/>
+      <c r="E37" s="19"/>
+      <c r="F37" s="19"/>
+      <c r="G37" s="20"/>
+      <c r="H37" s="20"/>
+      <c r="I37" s="20"/>
+      <c r="J37" s="20"/>
+      <c r="K37" s="20"/>
+      <c r="L37" s="20"/>
+      <c r="M37" s="20"/>
+      <c r="N37" s="20"/>
+      <c r="O37" s="20"/>
+      <c r="P37" s="20"/>
+      <c r="Q37" s="20"/>
+      <c r="R37" s="20"/>
+      <c r="S37" s="20"/>
+      <c r="T37" s="20"/>
+      <c r="U37" s="20"/>
+      <c r="V37" s="20"/>
+      <c r="W37" s="20"/>
+      <c r="X37" s="20"/>
+      <c r="Y37" s="20"/>
+      <c r="Z37" s="44">
         <v>54</v>
       </c>
-      <c r="AA37" s="23"/>
-[...22 lines deleted...]
-      <c r="C38" s="50" t="s">
+      <c r="AA37" s="20"/>
+      <c r="AB37" s="20"/>
+      <c r="AC37" s="20"/>
+      <c r="AD37" s="64"/>
+      <c r="AE37" s="56"/>
+      <c r="AF37" s="20"/>
+      <c r="AG37" s="64"/>
+      <c r="AH37" s="56"/>
+      <c r="AI37" s="64"/>
+      <c r="AJ37" s="64"/>
+      <c r="AK37" s="56"/>
+      <c r="AL37" s="64"/>
+      <c r="AM37" s="64"/>
+      <c r="AN37" s="56"/>
+      <c r="AO37" s="64"/>
+      <c r="AP37" s="56"/>
+      <c r="AQ37" s="56"/>
+      <c r="AR37" s="56"/>
+      <c r="AS37" s="56"/>
+      <c r="AT37" s="56"/>
+      <c r="AU37" s="56"/>
+      <c r="AV37" s="56"/>
+    </row>
+    <row r="38" spans="1:48" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B38" s="175"/>
+      <c r="C38" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="D38" s="24"/>
-[...21 lines deleted...]
-      <c r="Z38" s="51">
+      <c r="D38" s="21"/>
+      <c r="E38" s="21"/>
+      <c r="F38" s="21"/>
+      <c r="G38" s="22"/>
+      <c r="H38" s="22"/>
+      <c r="I38" s="22"/>
+      <c r="J38" s="22"/>
+      <c r="K38" s="22"/>
+      <c r="L38" s="22"/>
+      <c r="M38" s="22"/>
+      <c r="N38" s="22"/>
+      <c r="O38" s="22"/>
+      <c r="P38" s="22"/>
+      <c r="Q38" s="22"/>
+      <c r="R38" s="22"/>
+      <c r="S38" s="22"/>
+      <c r="T38" s="22"/>
+      <c r="U38" s="22"/>
+      <c r="V38" s="22"/>
+      <c r="W38" s="22"/>
+      <c r="X38" s="22"/>
+      <c r="Y38" s="22"/>
+      <c r="Z38" s="47">
         <v>1147</v>
       </c>
-      <c r="AA38" s="25"/>
-[...21 lines deleted...]
-      <c r="B39" s="211" t="s">
+      <c r="AA38" s="22"/>
+      <c r="AB38" s="22"/>
+      <c r="AC38" s="22"/>
+      <c r="AD38" s="65"/>
+      <c r="AE38" s="57"/>
+      <c r="AF38" s="22"/>
+      <c r="AG38" s="65"/>
+      <c r="AH38" s="57"/>
+      <c r="AI38" s="65"/>
+      <c r="AJ38" s="65"/>
+      <c r="AK38" s="57"/>
+      <c r="AL38" s="65"/>
+      <c r="AM38" s="65"/>
+      <c r="AN38" s="57"/>
+      <c r="AO38" s="65"/>
+      <c r="AP38" s="57"/>
+      <c r="AQ38" s="57"/>
+      <c r="AR38" s="57"/>
+      <c r="AS38" s="57"/>
+      <c r="AT38" s="57"/>
+      <c r="AU38" s="57"/>
+      <c r="AV38" s="57"/>
+    </row>
+    <row r="39" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="A39" s="172"/>
+      <c r="B39" s="173" t="s">
         <v>20</v>
       </c>
-      <c r="C39" s="13" t="s">
+      <c r="C39" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="D39" s="26">
+      <c r="D39" s="23">
         <v>69692</v>
       </c>
-      <c r="E39" s="26">
+      <c r="E39" s="23">
         <v>71372</v>
       </c>
-      <c r="F39" s="26">
+      <c r="F39" s="23">
         <v>62337</v>
       </c>
-      <c r="G39" s="27">
+      <c r="G39" s="24">
         <v>65555</v>
       </c>
-      <c r="H39" s="28">
+      <c r="H39" s="25">
         <v>68192</v>
       </c>
-      <c r="I39" s="28">
+      <c r="I39" s="25">
         <v>62657</v>
       </c>
-      <c r="J39" s="29">
+      <c r="J39" s="26">
         <v>62484</v>
       </c>
-      <c r="K39" s="29">
+      <c r="K39" s="26">
         <v>73237</v>
       </c>
-      <c r="L39" s="29">
+      <c r="L39" s="26">
         <v>67052</v>
       </c>
-      <c r="M39" s="29">
+      <c r="M39" s="26">
         <v>75345</v>
       </c>
-      <c r="N39" s="27">
+      <c r="N39" s="24">
         <v>73201</v>
       </c>
-      <c r="O39" s="30">
+      <c r="O39" s="27">
         <v>72503</v>
       </c>
-      <c r="P39" s="29">
+      <c r="P39" s="26">
         <v>77294</v>
       </c>
-      <c r="Q39" s="29">
+      <c r="Q39" s="26">
         <v>80811</v>
       </c>
-      <c r="R39" s="44">
+      <c r="R39" s="40">
         <v>80663</v>
       </c>
-      <c r="S39" s="44">
+      <c r="S39" s="40">
         <v>82056</v>
       </c>
-      <c r="T39" s="29">
+      <c r="T39" s="26">
         <v>82196</v>
       </c>
-      <c r="U39" s="29">
+      <c r="U39" s="26">
         <v>76692</v>
       </c>
-      <c r="V39" s="29">
+      <c r="V39" s="26">
         <v>79429</v>
       </c>
-      <c r="W39" s="29">
+      <c r="W39" s="26">
         <v>81521</v>
       </c>
-      <c r="X39" s="29">
+      <c r="X39" s="26">
         <v>79266</v>
       </c>
-      <c r="Y39" s="44">
+      <c r="Y39" s="40">
         <v>84491</v>
       </c>
-      <c r="Z39" s="47">
+      <c r="Z39" s="43">
         <v>87076</v>
       </c>
-      <c r="AA39" s="44">
+      <c r="AA39" s="40">
         <v>82369</v>
       </c>
-      <c r="AB39" s="44">
+      <c r="AB39" s="40">
         <v>88485</v>
       </c>
-      <c r="AC39" s="47">
+      <c r="AC39" s="43">
         <v>87159</v>
       </c>
-      <c r="AD39" s="65">
+      <c r="AD39" s="61">
         <v>86321</v>
       </c>
-      <c r="AE39" s="44">
+      <c r="AE39" s="40">
         <v>87478</v>
       </c>
-      <c r="AF39" s="29">
+      <c r="AF39" s="26">
         <v>91488</v>
       </c>
-      <c r="AG39" s="65">
+      <c r="AG39" s="61">
         <v>84606</v>
       </c>
-      <c r="AH39" s="44">
+      <c r="AH39" s="40">
         <v>82969</v>
       </c>
-      <c r="AI39" s="65">
+      <c r="AI39" s="61">
         <v>90449</v>
       </c>
-      <c r="AJ39" s="65">
+      <c r="AJ39" s="61">
         <v>86949</v>
       </c>
-      <c r="AK39" s="44">
+      <c r="AK39" s="40">
         <v>88190</v>
       </c>
-      <c r="AL39" s="65">
+      <c r="AL39" s="61">
         <v>90460</v>
       </c>
-      <c r="AM39" s="65">
+      <c r="AM39" s="61">
         <v>84057</v>
       </c>
-      <c r="AN39" s="44">
+      <c r="AN39" s="40">
         <v>88190</v>
       </c>
-      <c r="AO39" s="65">
+      <c r="AO39" s="61">
         <v>94983</v>
       </c>
-      <c r="AP39" s="19">
+      <c r="AP39" s="16">
         <v>86064</v>
       </c>
-      <c r="AQ39" s="44">
+      <c r="AQ39" s="40">
         <v>88099</v>
       </c>
-      <c r="AR39" s="44">
+      <c r="AR39" s="40">
         <v>91623</v>
       </c>
-      <c r="AS39" s="44">
+      <c r="AS39" s="40">
         <v>13229</v>
       </c>
-      <c r="AT39" s="44">
+      <c r="AT39" s="40">
         <v>15578</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C40" s="10" t="s">
+      <c r="AU39" s="40">
+        <v>16429</v>
+      </c>
+      <c r="AV39" s="40">
+        <v>15715</v>
+      </c>
+    </row>
+    <row r="40" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B40" s="174"/>
+      <c r="C40" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="D40" s="14">
+      <c r="D40" s="11">
         <v>505</v>
       </c>
-      <c r="E40" s="14">
+      <c r="E40" s="11">
         <v>593</v>
       </c>
-      <c r="F40" s="14">
+      <c r="F40" s="11">
         <v>1344</v>
       </c>
-      <c r="G40" s="15">
+      <c r="G40" s="12">
         <v>707</v>
       </c>
-      <c r="H40" s="16">
+      <c r="H40" s="13">
         <v>962</v>
       </c>
-      <c r="I40" s="16">
+      <c r="I40" s="13">
         <v>699</v>
       </c>
-      <c r="J40" s="17">
+      <c r="J40" s="14">
         <v>579</v>
       </c>
-      <c r="K40" s="17">
+      <c r="K40" s="14">
         <v>213</v>
       </c>
-      <c r="L40" s="17">
+      <c r="L40" s="14">
         <v>275</v>
       </c>
-      <c r="M40" s="17">
+      <c r="M40" s="14">
         <v>409</v>
       </c>
-      <c r="N40" s="15">
+      <c r="N40" s="12">
         <v>349</v>
       </c>
-      <c r="O40" s="18">
+      <c r="O40" s="15">
         <v>415</v>
       </c>
-      <c r="P40" s="17">
+      <c r="P40" s="14">
         <v>857</v>
       </c>
-      <c r="Q40" s="17">
+      <c r="Q40" s="14">
         <v>198</v>
       </c>
-      <c r="R40" s="19">
+      <c r="R40" s="16">
         <v>1659</v>
       </c>
-      <c r="S40" s="19">
+      <c r="S40" s="16">
         <v>1079</v>
       </c>
-      <c r="T40" s="17">
+      <c r="T40" s="14">
         <v>1082</v>
       </c>
-      <c r="U40" s="17">
+      <c r="U40" s="14">
         <v>2774</v>
       </c>
-      <c r="V40" s="17">
+      <c r="V40" s="14">
         <v>868</v>
       </c>
-      <c r="W40" s="17">
+      <c r="W40" s="14">
         <v>403</v>
       </c>
-      <c r="X40" s="17">
+      <c r="X40" s="14">
         <v>1796</v>
       </c>
-      <c r="Y40" s="19">
+      <c r="Y40" s="16">
         <v>1079</v>
       </c>
-      <c r="Z40" s="48">
+      <c r="Z40" s="44">
         <v>731</v>
       </c>
-      <c r="AA40" s="19">
+      <c r="AA40" s="16">
         <v>796</v>
       </c>
-      <c r="AB40" s="19">
+      <c r="AB40" s="16">
         <v>2355</v>
       </c>
-      <c r="AC40" s="48">
+      <c r="AC40" s="44">
         <v>936</v>
       </c>
-      <c r="AD40" s="66">
+      <c r="AD40" s="62">
         <v>1780</v>
       </c>
-      <c r="AE40" s="19">
+      <c r="AE40" s="16">
         <v>1858</v>
       </c>
-      <c r="AF40" s="17">
+      <c r="AF40" s="14">
         <v>491</v>
       </c>
-      <c r="AG40" s="66">
+      <c r="AG40" s="62">
         <v>1133</v>
       </c>
-      <c r="AH40" s="19">
+      <c r="AH40" s="16">
         <v>1364</v>
       </c>
-      <c r="AI40" s="66">
+      <c r="AI40" s="62">
         <v>443</v>
       </c>
-      <c r="AJ40" s="66">
+      <c r="AJ40" s="62">
         <v>475</v>
       </c>
-      <c r="AK40" s="19">
+      <c r="AK40" s="16">
         <v>1296</v>
       </c>
-      <c r="AL40" s="66">
+      <c r="AL40" s="62">
         <v>2053</v>
       </c>
-      <c r="AM40" s="66">
+      <c r="AM40" s="62">
         <v>3161</v>
       </c>
-      <c r="AN40" s="19">
+      <c r="AN40" s="16">
         <v>1296</v>
       </c>
-      <c r="AO40" s="66">
+      <c r="AO40" s="62">
         <v>1510</v>
       </c>
-      <c r="AP40" s="19">
+      <c r="AP40" s="16">
         <v>2462</v>
       </c>
-      <c r="AQ40" s="19">
+      <c r="AQ40" s="16">
         <v>1070</v>
       </c>
-      <c r="AR40" s="19">
+      <c r="AR40" s="16">
         <v>266</v>
       </c>
-      <c r="AS40" s="19">
+      <c r="AS40" s="16">
         <v>10</v>
       </c>
-      <c r="AT40" s="19">
+      <c r="AT40" s="16">
         <v>3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C41" s="10" t="s">
+      <c r="AU40" s="16">
+        <v>2</v>
+      </c>
+      <c r="AV40" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B41" s="174"/>
+      <c r="C41" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="D41" s="14">
+      <c r="D41" s="11">
         <v>49497</v>
       </c>
-      <c r="E41" s="14">
+      <c r="E41" s="11">
         <v>48155</v>
       </c>
-      <c r="F41" s="14">
+      <c r="F41" s="11">
         <v>47322</v>
       </c>
-      <c r="G41" s="15">
+      <c r="G41" s="12">
         <v>47077</v>
       </c>
-      <c r="H41" s="16">
+      <c r="H41" s="13">
         <v>52067</v>
       </c>
-      <c r="I41" s="16">
+      <c r="I41" s="13">
         <v>40414</v>
       </c>
-      <c r="J41" s="17">
+      <c r="J41" s="14">
         <v>46822</v>
       </c>
-      <c r="K41" s="17">
+      <c r="K41" s="14">
         <v>43302</v>
       </c>
-      <c r="L41" s="17">
+      <c r="L41" s="14">
         <v>49046</v>
       </c>
-      <c r="M41" s="17">
+      <c r="M41" s="14">
         <v>51793</v>
       </c>
-      <c r="N41" s="15">
+      <c r="N41" s="12">
         <v>49046</v>
       </c>
-      <c r="O41" s="18">
+      <c r="O41" s="15">
         <v>42698</v>
       </c>
-      <c r="P41" s="17">
+      <c r="P41" s="14">
         <v>48589</v>
       </c>
-      <c r="Q41" s="17">
+      <c r="Q41" s="14">
         <v>51052</v>
       </c>
-      <c r="R41" s="19">
+      <c r="R41" s="16">
         <v>54153</v>
       </c>
-      <c r="S41" s="19">
+      <c r="S41" s="16">
         <v>55426</v>
       </c>
-      <c r="T41" s="17">
+      <c r="T41" s="14">
         <v>55466</v>
       </c>
-      <c r="U41" s="17">
+      <c r="U41" s="14">
         <v>49365</v>
       </c>
-      <c r="V41" s="17">
+      <c r="V41" s="14">
         <v>45774</v>
       </c>
-      <c r="W41" s="17">
+      <c r="W41" s="14">
         <v>45649</v>
       </c>
-      <c r="X41" s="17">
+      <c r="X41" s="14">
         <v>53118</v>
       </c>
-      <c r="Y41" s="19">
+      <c r="Y41" s="16">
         <v>45818</v>
       </c>
-      <c r="Z41" s="48">
+      <c r="Z41" s="44">
         <v>49337</v>
       </c>
-      <c r="AA41" s="19">
+      <c r="AA41" s="16">
         <v>49207</v>
       </c>
-      <c r="AB41" s="19">
+      <c r="AB41" s="16">
         <v>47070</v>
       </c>
-      <c r="AC41" s="48">
+      <c r="AC41" s="44">
         <v>53720</v>
       </c>
-      <c r="AD41" s="66">
+      <c r="AD41" s="62">
         <v>50270</v>
       </c>
-      <c r="AE41" s="19">
+      <c r="AE41" s="16">
         <v>49714</v>
       </c>
-      <c r="AF41" s="17">
+      <c r="AF41" s="14">
         <v>48230</v>
       </c>
-      <c r="AG41" s="66">
+      <c r="AG41" s="62">
         <v>45142</v>
       </c>
-      <c r="AH41" s="19">
+      <c r="AH41" s="16">
         <v>45323</v>
       </c>
-      <c r="AI41" s="66">
+      <c r="AI41" s="62">
         <v>51891</v>
       </c>
-      <c r="AJ41" s="66">
+      <c r="AJ41" s="62">
         <v>43990</v>
       </c>
-      <c r="AK41" s="19">
+      <c r="AK41" s="16">
         <v>50135</v>
       </c>
-      <c r="AL41" s="66">
+      <c r="AL41" s="62">
         <v>49571</v>
       </c>
-      <c r="AM41" s="66">
+      <c r="AM41" s="62">
         <v>54857</v>
       </c>
-      <c r="AN41" s="19">
+      <c r="AN41" s="16">
         <v>50135</v>
       </c>
-      <c r="AO41" s="66">
+      <c r="AO41" s="62">
         <v>46422</v>
       </c>
-      <c r="AP41" s="19">
+      <c r="AP41" s="16">
         <v>46491</v>
       </c>
-      <c r="AQ41" s="19">
+      <c r="AQ41" s="16">
         <v>38346</v>
       </c>
-      <c r="AR41" s="19">
+      <c r="AR41" s="16">
         <v>43999</v>
       </c>
-      <c r="AS41" s="19">
+      <c r="AS41" s="16">
         <v>4247</v>
       </c>
-      <c r="AT41" s="19">
+      <c r="AT41" s="16">
         <v>7675</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C42" s="10" t="s">
+      <c r="AU41" s="16">
+        <v>6754</v>
+      </c>
+      <c r="AV41" s="16">
+        <v>7412</v>
+      </c>
+    </row>
+    <row r="42" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B42" s="174"/>
+      <c r="C42" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="D42" s="14">
+      <c r="D42" s="11">
         <v>37365</v>
       </c>
-      <c r="E42" s="14">
+      <c r="E42" s="11">
         <v>39703</v>
       </c>
-      <c r="F42" s="14">
+      <c r="F42" s="11">
         <v>36482</v>
       </c>
-      <c r="G42" s="15">
+      <c r="G42" s="12">
         <v>40506</v>
       </c>
-      <c r="H42" s="16">
+      <c r="H42" s="13">
         <v>39347</v>
       </c>
-      <c r="I42" s="16">
+      <c r="I42" s="13">
         <v>34473</v>
       </c>
-      <c r="J42" s="17">
+      <c r="J42" s="14">
         <v>30788</v>
       </c>
-      <c r="K42" s="17">
+      <c r="K42" s="14">
         <v>35111</v>
       </c>
-      <c r="L42" s="17">
+      <c r="L42" s="14">
         <v>32807</v>
       </c>
-      <c r="M42" s="17">
+      <c r="M42" s="14">
         <v>34904</v>
       </c>
-      <c r="N42" s="15">
+      <c r="N42" s="12">
         <v>36531</v>
       </c>
-      <c r="O42" s="18">
+      <c r="O42" s="15">
         <v>39069</v>
       </c>
-      <c r="P42" s="17">
+      <c r="P42" s="14">
         <v>39694</v>
       </c>
-      <c r="Q42" s="17">
+      <c r="Q42" s="14">
         <v>41675</v>
       </c>
-      <c r="R42" s="19">
+      <c r="R42" s="16">
         <v>40859</v>
       </c>
-      <c r="S42" s="19">
+      <c r="S42" s="16">
         <v>35161</v>
       </c>
-      <c r="T42" s="17">
+      <c r="T42" s="14">
         <v>35171</v>
       </c>
-      <c r="U42" s="17">
+      <c r="U42" s="14">
         <v>32539</v>
       </c>
-      <c r="V42" s="17">
+      <c r="V42" s="14">
         <v>35812</v>
       </c>
-      <c r="W42" s="17">
+      <c r="W42" s="14">
         <v>43294</v>
       </c>
-      <c r="X42" s="17">
+      <c r="X42" s="14">
         <v>39292</v>
       </c>
-      <c r="Y42" s="19">
+      <c r="Y42" s="16">
         <v>35232</v>
       </c>
-      <c r="Z42" s="48">
+      <c r="Z42" s="44">
         <v>41228</v>
       </c>
-      <c r="AA42" s="19">
+      <c r="AA42" s="16">
         <v>37735</v>
       </c>
-      <c r="AB42" s="19">
+      <c r="AB42" s="16">
         <v>41128</v>
       </c>
-      <c r="AC42" s="48">
+      <c r="AC42" s="44">
         <v>41784</v>
       </c>
-      <c r="AD42" s="66">
+      <c r="AD42" s="62">
         <v>39480</v>
       </c>
-      <c r="AE42" s="19">
+      <c r="AE42" s="16">
         <v>39319</v>
       </c>
-      <c r="AF42" s="17">
+      <c r="AF42" s="14">
         <v>45070</v>
       </c>
-      <c r="AG42" s="66">
+      <c r="AG42" s="62">
         <v>39441</v>
       </c>
-      <c r="AH42" s="19">
+      <c r="AH42" s="16">
         <v>44625</v>
       </c>
-      <c r="AI42" s="66">
+      <c r="AI42" s="62">
         <v>48163</v>
       </c>
-      <c r="AJ42" s="66">
+      <c r="AJ42" s="62">
         <v>40890</v>
       </c>
-      <c r="AK42" s="19">
+      <c r="AK42" s="16">
         <v>45958</v>
       </c>
-      <c r="AL42" s="66">
+      <c r="AL42" s="62">
         <v>45295</v>
       </c>
-      <c r="AM42" s="66">
+      <c r="AM42" s="62">
         <v>44299</v>
       </c>
-      <c r="AN42" s="19">
+      <c r="AN42" s="16">
         <v>45958</v>
       </c>
-      <c r="AO42" s="66">
+      <c r="AO42" s="62">
         <v>51778</v>
       </c>
-      <c r="AP42" s="19">
+      <c r="AP42" s="16">
         <v>50574</v>
       </c>
-      <c r="AQ42" s="19">
+      <c r="AQ42" s="16">
         <v>43887</v>
       </c>
-      <c r="AR42" s="19">
+      <c r="AR42" s="16">
         <v>45098</v>
       </c>
-      <c r="AS42" s="19">
+      <c r="AS42" s="16">
         <v>4700</v>
       </c>
-      <c r="AT42" s="19">
+      <c r="AT42" s="16">
         <v>5122</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C43" s="10" t="s">
+      <c r="AU42" s="16">
+        <v>3638</v>
+      </c>
+      <c r="AV42" s="16">
+        <v>4725</v>
+      </c>
+    </row>
+    <row r="43" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B43" s="174"/>
+      <c r="C43" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D43" s="14">
+      <c r="D43" s="11">
         <v>23785</v>
       </c>
-      <c r="E43" s="14">
+      <c r="E43" s="11">
         <v>32144</v>
       </c>
-      <c r="F43" s="14">
+      <c r="F43" s="11">
         <v>25466</v>
       </c>
-      <c r="G43" s="15">
+      <c r="G43" s="12">
         <v>24380</v>
       </c>
-      <c r="H43" s="16">
+      <c r="H43" s="13">
         <v>27378</v>
       </c>
-      <c r="I43" s="16">
+      <c r="I43" s="13">
         <v>25599</v>
       </c>
-      <c r="J43" s="17">
+      <c r="J43" s="14">
         <v>27282</v>
       </c>
-      <c r="K43" s="17">
+      <c r="K43" s="14">
         <v>26052</v>
       </c>
-      <c r="L43" s="17">
+      <c r="L43" s="14">
         <v>28185</v>
       </c>
-      <c r="M43" s="17">
+      <c r="M43" s="14">
         <v>26211</v>
       </c>
-      <c r="N43" s="15">
+      <c r="N43" s="12">
         <v>28310</v>
       </c>
-      <c r="O43" s="18">
+      <c r="O43" s="15">
         <v>33313</v>
       </c>
-      <c r="P43" s="17">
+      <c r="P43" s="14">
         <v>27414</v>
       </c>
-      <c r="Q43" s="17">
+      <c r="Q43" s="14">
         <v>30957</v>
       </c>
-      <c r="R43" s="19">
+      <c r="R43" s="16">
         <v>26587</v>
       </c>
-      <c r="S43" s="19">
+      <c r="S43" s="16">
         <v>29026</v>
       </c>
-      <c r="T43" s="17">
+      <c r="T43" s="14">
         <v>29042</v>
       </c>
-      <c r="U43" s="17">
+      <c r="U43" s="14">
         <v>30760</v>
       </c>
-      <c r="V43" s="17">
+      <c r="V43" s="14">
         <v>29757</v>
       </c>
-      <c r="W43" s="17">
+      <c r="W43" s="14">
         <v>30310</v>
       </c>
-      <c r="X43" s="17">
+      <c r="X43" s="14">
         <v>26954</v>
       </c>
-      <c r="Y43" s="19">
+      <c r="Y43" s="16">
         <v>28552</v>
       </c>
-      <c r="Z43" s="48">
+      <c r="Z43" s="44">
         <v>26124</v>
       </c>
-      <c r="AA43" s="19">
+      <c r="AA43" s="16">
         <v>29953</v>
       </c>
-      <c r="AB43" s="19">
+      <c r="AB43" s="16">
         <v>30055</v>
       </c>
-      <c r="AC43" s="48">
+      <c r="AC43" s="44">
         <v>31273</v>
       </c>
-      <c r="AD43" s="66">
+      <c r="AD43" s="62">
         <v>31475</v>
       </c>
-      <c r="AE43" s="19">
+      <c r="AE43" s="16">
         <v>32070</v>
       </c>
-      <c r="AF43" s="17">
+      <c r="AF43" s="14">
         <v>36807</v>
       </c>
-      <c r="AG43" s="66">
+      <c r="AG43" s="62">
         <v>39095</v>
       </c>
-      <c r="AH43" s="19">
+      <c r="AH43" s="16">
         <v>32452</v>
       </c>
-      <c r="AI43" s="66">
+      <c r="AI43" s="62">
         <v>31672</v>
       </c>
-      <c r="AJ43" s="66">
+      <c r="AJ43" s="62">
         <v>43261</v>
       </c>
-      <c r="AK43" s="19">
+      <c r="AK43" s="16">
         <v>30661</v>
       </c>
-      <c r="AL43" s="66">
+      <c r="AL43" s="62">
         <v>30351</v>
       </c>
-      <c r="AM43" s="66">
+      <c r="AM43" s="62">
         <v>33868</v>
       </c>
-      <c r="AN43" s="19">
+      <c r="AN43" s="16">
         <v>30661</v>
       </c>
-      <c r="AO43" s="66">
+      <c r="AO43" s="62">
         <v>34407</v>
       </c>
-      <c r="AP43" s="19">
+      <c r="AP43" s="16">
         <v>31430</v>
       </c>
-      <c r="AQ43" s="19">
+      <c r="AQ43" s="16">
         <v>35121</v>
       </c>
-      <c r="AR43" s="19">
+      <c r="AR43" s="16">
         <v>36204</v>
       </c>
-      <c r="AS43" s="19">
+      <c r="AS43" s="16">
         <v>4427</v>
       </c>
-      <c r="AT43" s="19">
+      <c r="AT43" s="16">
         <v>2861</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C44" s="10" t="s">
+      <c r="AU43" s="16">
+        <v>5259</v>
+      </c>
+      <c r="AV43" s="16">
+        <v>4370</v>
+      </c>
+    </row>
+    <row r="44" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B44" s="174"/>
+      <c r="C44" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="D44" s="14">
+      <c r="D44" s="11">
         <v>11009</v>
       </c>
-      <c r="E44" s="14">
+      <c r="E44" s="11">
         <v>10816</v>
       </c>
-      <c r="F44" s="14">
+      <c r="F44" s="11">
         <v>9577</v>
       </c>
-      <c r="G44" s="15">
+      <c r="G44" s="12">
         <v>9826</v>
       </c>
-      <c r="H44" s="16">
+      <c r="H44" s="13">
         <v>10197</v>
       </c>
-      <c r="I44" s="16">
+      <c r="I44" s="13">
         <v>9313</v>
       </c>
-      <c r="J44" s="17">
+      <c r="J44" s="14">
         <v>9481</v>
       </c>
-      <c r="K44" s="17">
+      <c r="K44" s="14">
         <v>10006</v>
       </c>
-      <c r="L44" s="17">
+      <c r="L44" s="14">
         <v>10272</v>
       </c>
-      <c r="M44" s="17">
+      <c r="M44" s="14">
         <v>10752</v>
       </c>
-      <c r="N44" s="15">
+      <c r="N44" s="12">
         <v>10488</v>
       </c>
-      <c r="O44" s="18">
+      <c r="O44" s="15">
         <v>11037</v>
       </c>
-      <c r="P44" s="17">
+      <c r="P44" s="14">
         <v>11358</v>
       </c>
-      <c r="Q44" s="17">
+      <c r="Q44" s="14">
         <v>10909</v>
       </c>
-      <c r="R44" s="19">
+      <c r="R44" s="16">
         <v>11857</v>
       </c>
-      <c r="S44" s="19">
+      <c r="S44" s="16">
         <v>11869</v>
       </c>
-      <c r="T44" s="17">
+      <c r="T44" s="14">
         <v>11905</v>
       </c>
-      <c r="U44" s="17">
+      <c r="U44" s="14">
         <v>11596</v>
       </c>
-      <c r="V44" s="17">
+      <c r="V44" s="14">
         <v>11444</v>
       </c>
-      <c r="W44" s="17">
+      <c r="W44" s="14">
         <v>10554</v>
       </c>
-      <c r="X44" s="17">
+      <c r="X44" s="14">
         <v>11067</v>
       </c>
-      <c r="Y44" s="19">
+      <c r="Y44" s="16">
         <v>10797</v>
       </c>
-      <c r="Z44" s="48">
+      <c r="Z44" s="44">
         <v>11609</v>
       </c>
-      <c r="AA44" s="19">
+      <c r="AA44" s="16">
         <v>11597</v>
       </c>
-      <c r="AB44" s="19">
+      <c r="AB44" s="16">
         <v>11639</v>
       </c>
-      <c r="AC44" s="48">
+      <c r="AC44" s="44">
         <v>11485</v>
       </c>
-      <c r="AD44" s="66">
+      <c r="AD44" s="62">
         <v>10972</v>
       </c>
-      <c r="AE44" s="19">
+      <c r="AE44" s="16">
         <v>11481</v>
       </c>
-      <c r="AF44" s="17">
+      <c r="AF44" s="14">
         <v>11301</v>
       </c>
-      <c r="AG44" s="66">
+      <c r="AG44" s="62">
         <v>11361</v>
       </c>
-      <c r="AH44" s="19">
+      <c r="AH44" s="16">
         <v>10770</v>
       </c>
-      <c r="AI44" s="66">
+      <c r="AI44" s="62">
         <v>11058</v>
       </c>
-      <c r="AJ44" s="66">
+      <c r="AJ44" s="62">
         <v>11118</v>
       </c>
-      <c r="AK44" s="19">
+      <c r="AK44" s="16">
         <v>11196</v>
       </c>
-      <c r="AL44" s="66">
+      <c r="AL44" s="62">
         <v>10989</v>
       </c>
-      <c r="AM44" s="66">
+      <c r="AM44" s="62">
         <v>10735</v>
       </c>
-      <c r="AN44" s="19">
+      <c r="AN44" s="16">
         <v>11196</v>
       </c>
-      <c r="AO44" s="66">
+      <c r="AO44" s="62">
         <v>10703</v>
       </c>
-      <c r="AP44" s="19">
+      <c r="AP44" s="16">
         <v>10205</v>
       </c>
-      <c r="AQ44" s="19">
+      <c r="AQ44" s="16">
         <v>10377</v>
       </c>
-      <c r="AR44" s="19">
+      <c r="AR44" s="16">
         <v>10437</v>
       </c>
-      <c r="AS44" s="19">
+      <c r="AS44" s="16">
         <v>1863</v>
       </c>
-      <c r="AT44" s="19">
+      <c r="AT44" s="16">
         <v>1884</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C45" s="11" t="s">
+      <c r="AU44" s="16">
+        <v>1890</v>
+      </c>
+      <c r="AV44" s="16">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="45" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B45" s="174"/>
+      <c r="C45" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="D45" s="14">
+      <c r="D45" s="11">
         <v>4047</v>
       </c>
-      <c r="E45" s="14">
+      <c r="E45" s="11">
         <v>4155</v>
       </c>
-      <c r="F45" s="14">
+      <c r="F45" s="11">
         <v>3530</v>
       </c>
-      <c r="G45" s="15">
+      <c r="G45" s="12">
         <v>3756</v>
       </c>
-      <c r="H45" s="16">
+      <c r="H45" s="13">
         <v>3470</v>
       </c>
-      <c r="I45" s="16">
+      <c r="I45" s="13">
         <v>3288</v>
       </c>
-      <c r="J45" s="17">
+      <c r="J45" s="14">
         <v>3627</v>
       </c>
-      <c r="K45" s="17">
+      <c r="K45" s="14">
         <v>3989</v>
       </c>
-      <c r="L45" s="17">
+      <c r="L45" s="14">
         <v>3842</v>
       </c>
-      <c r="M45" s="17">
+      <c r="M45" s="14">
         <v>3899</v>
       </c>
-      <c r="N45" s="15">
+      <c r="N45" s="12">
         <v>3883</v>
       </c>
-      <c r="O45" s="18">
+      <c r="O45" s="15">
         <v>4086</v>
       </c>
-      <c r="P45" s="17">
+      <c r="P45" s="14">
         <v>4202</v>
       </c>
-      <c r="Q45" s="17">
+      <c r="Q45" s="14">
         <v>4353</v>
       </c>
-      <c r="R45" s="19">
+      <c r="R45" s="16">
         <v>4087</v>
       </c>
-      <c r="S45" s="19">
+      <c r="S45" s="16">
         <v>4246</v>
       </c>
-      <c r="T45" s="17">
+      <c r="T45" s="14">
         <v>4256</v>
       </c>
-      <c r="U45" s="17">
+      <c r="U45" s="14">
         <v>3873</v>
       </c>
-      <c r="V45" s="17">
+      <c r="V45" s="14">
         <v>3795</v>
       </c>
-      <c r="W45" s="17">
+      <c r="W45" s="14">
         <v>3704</v>
       </c>
-      <c r="X45" s="17">
+      <c r="X45" s="14">
         <v>3867</v>
       </c>
-      <c r="Y45" s="19">
+      <c r="Y45" s="16">
         <v>3787</v>
       </c>
-      <c r="Z45" s="48">
+      <c r="Z45" s="44">
         <v>3893</v>
       </c>
-      <c r="AA45" s="19">
+      <c r="AA45" s="16">
         <v>3629</v>
       </c>
-      <c r="AB45" s="19">
+      <c r="AB45" s="16">
         <v>3857</v>
       </c>
-      <c r="AC45" s="63">
+      <c r="AC45" s="59">
         <v>3787</v>
       </c>
-      <c r="AD45" s="66">
+      <c r="AD45" s="62">
         <v>3881</v>
       </c>
-      <c r="AE45" s="19">
+      <c r="AE45" s="16">
         <v>3556</v>
       </c>
-      <c r="AF45" s="17">
+      <c r="AF45" s="14">
         <v>3780</v>
       </c>
-      <c r="AG45" s="66">
+      <c r="AG45" s="62">
         <v>3342</v>
       </c>
-      <c r="AH45" s="19">
+      <c r="AH45" s="16">
         <v>3552</v>
       </c>
-      <c r="AI45" s="66">
+      <c r="AI45" s="62">
         <v>3653</v>
       </c>
-      <c r="AJ45" s="66">
+      <c r="AJ45" s="62">
         <v>3573</v>
       </c>
-      <c r="AK45" s="19">
+      <c r="AK45" s="16">
         <v>3649</v>
       </c>
-      <c r="AL45" s="66">
+      <c r="AL45" s="62">
         <v>3769</v>
       </c>
-      <c r="AM45" s="66">
+      <c r="AM45" s="62">
         <v>3616</v>
       </c>
-      <c r="AN45" s="19">
+      <c r="AN45" s="16">
         <v>3649</v>
       </c>
-      <c r="AO45" s="66">
+      <c r="AO45" s="62">
         <v>3552</v>
       </c>
-      <c r="AP45" s="19">
+      <c r="AP45" s="16">
         <v>3548</v>
       </c>
-      <c r="AQ45" s="19">
+      <c r="AQ45" s="16">
         <v>3745</v>
       </c>
-      <c r="AR45" s="19">
+      <c r="AR45" s="16">
         <v>3875</v>
       </c>
-      <c r="AS45" s="19">
+      <c r="AS45" s="16">
         <v>737</v>
       </c>
-      <c r="AT45" s="19">
+      <c r="AT45" s="16">
         <v>763</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C46" s="10" t="s">
+      <c r="AU45" s="16">
+        <v>686</v>
+      </c>
+      <c r="AV45" s="16">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="46" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B46" s="174"/>
+      <c r="C46" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="D46" s="14">
+      <c r="D46" s="11">
         <v>2652</v>
       </c>
-      <c r="E46" s="14">
+      <c r="E46" s="11">
         <v>2530</v>
       </c>
-      <c r="F46" s="14">
+      <c r="F46" s="11">
         <v>2344</v>
       </c>
-      <c r="G46" s="15">
+      <c r="G46" s="12">
         <v>2717</v>
       </c>
-      <c r="H46" s="16">
+      <c r="H46" s="13">
         <v>2615</v>
       </c>
-      <c r="I46" s="16">
+      <c r="I46" s="13">
         <v>2090</v>
       </c>
-      <c r="J46" s="17">
+      <c r="J46" s="14">
         <v>2681</v>
       </c>
-      <c r="K46" s="17">
+      <c r="K46" s="14">
         <v>3174</v>
       </c>
-      <c r="L46" s="17">
+      <c r="L46" s="14">
         <v>2940</v>
       </c>
-      <c r="M46" s="17">
+      <c r="M46" s="14">
         <v>2863</v>
       </c>
-      <c r="N46" s="15">
+      <c r="N46" s="12">
         <v>2666</v>
       </c>
-      <c r="O46" s="18">
+      <c r="O46" s="15">
         <v>2694</v>
       </c>
-      <c r="P46" s="17">
+      <c r="P46" s="14">
         <v>2684</v>
       </c>
-      <c r="Q46" s="17">
+      <c r="Q46" s="14">
         <v>3017</v>
       </c>
-      <c r="R46" s="19">
+      <c r="R46" s="16">
         <v>2777</v>
       </c>
-      <c r="S46" s="19">
+      <c r="S46" s="16">
         <v>2426</v>
       </c>
-      <c r="T46" s="17">
+      <c r="T46" s="14">
         <v>2426</v>
       </c>
-      <c r="U46" s="17">
+      <c r="U46" s="14">
         <v>2730</v>
       </c>
-      <c r="V46" s="17">
+      <c r="V46" s="14">
         <v>2817</v>
       </c>
-      <c r="W46" s="17">
+      <c r="W46" s="14">
         <v>3168</v>
       </c>
-      <c r="X46" s="17">
+      <c r="X46" s="14">
         <v>2827</v>
       </c>
-      <c r="Y46" s="19">
+      <c r="Y46" s="16">
         <v>3048</v>
       </c>
-      <c r="Z46" s="48">
+      <c r="Z46" s="44">
         <v>3064</v>
       </c>
-      <c r="AA46" s="19">
+      <c r="AA46" s="16">
         <v>2778</v>
       </c>
-      <c r="AB46" s="19">
+      <c r="AB46" s="16">
         <v>2859</v>
       </c>
-      <c r="AC46" s="48">
+      <c r="AC46" s="44">
         <v>3159</v>
       </c>
-      <c r="AD46" s="66">
+      <c r="AD46" s="62">
         <v>3064</v>
       </c>
-      <c r="AE46" s="19">
+      <c r="AE46" s="16">
         <v>3064</v>
       </c>
-      <c r="AF46" s="17">
+      <c r="AF46" s="14">
         <v>2851</v>
       </c>
-      <c r="AG46" s="66">
+      <c r="AG46" s="62">
         <v>2951</v>
       </c>
-      <c r="AH46" s="19">
+      <c r="AH46" s="16">
         <v>3008</v>
       </c>
-      <c r="AI46" s="66">
+      <c r="AI46" s="62">
         <v>3060</v>
       </c>
-      <c r="AJ46" s="66">
+      <c r="AJ46" s="62">
         <v>2983</v>
       </c>
-      <c r="AK46" s="19">
+      <c r="AK46" s="16">
         <v>3040</v>
       </c>
-      <c r="AL46" s="66">
+      <c r="AL46" s="62">
         <v>2995</v>
       </c>
-      <c r="AM46" s="66">
+      <c r="AM46" s="62">
         <v>2769</v>
       </c>
-      <c r="AN46" s="19">
+      <c r="AN46" s="16">
         <v>3040</v>
       </c>
-      <c r="AO46" s="66">
+      <c r="AO46" s="62">
         <v>2955</v>
       </c>
-      <c r="AP46" s="19">
+      <c r="AP46" s="16">
         <v>3170</v>
       </c>
-      <c r="AQ46" s="19">
+      <c r="AQ46" s="16">
         <v>3006</v>
       </c>
-      <c r="AR46" s="19">
+      <c r="AR46" s="16">
         <v>2917</v>
       </c>
-      <c r="AS46" s="19">
+      <c r="AS46" s="16">
         <v>497</v>
       </c>
-      <c r="AT46" s="19">
+      <c r="AT46" s="16">
         <v>425</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C47" s="10" t="s">
+      <c r="AU46" s="16">
+        <v>511</v>
+      </c>
+      <c r="AV46" s="16">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="47" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B47" s="174"/>
+      <c r="C47" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="D47" s="14">
+      <c r="D47" s="11">
         <v>1994</v>
       </c>
-      <c r="E47" s="14">
+      <c r="E47" s="11">
         <v>1869</v>
       </c>
-      <c r="F47" s="14">
+      <c r="F47" s="11">
         <v>1859</v>
       </c>
-      <c r="G47" s="15">
+      <c r="G47" s="12">
         <v>1778</v>
       </c>
-      <c r="H47" s="16">
+      <c r="H47" s="13">
         <v>1839</v>
       </c>
-      <c r="I47" s="16">
+      <c r="I47" s="13">
         <v>1652</v>
       </c>
-      <c r="J47" s="17">
+      <c r="J47" s="14">
         <v>2447</v>
       </c>
-      <c r="K47" s="17">
+      <c r="K47" s="14">
         <v>1964</v>
       </c>
-      <c r="L47" s="17">
+      <c r="L47" s="14">
         <v>1635</v>
       </c>
-      <c r="M47" s="17">
+      <c r="M47" s="14">
         <v>1816</v>
       </c>
-      <c r="N47" s="15">
+      <c r="N47" s="12">
         <v>1700</v>
       </c>
-      <c r="O47" s="18">
+      <c r="O47" s="15">
         <v>1702</v>
       </c>
-      <c r="P47" s="17">
+      <c r="P47" s="14">
         <v>2105</v>
       </c>
-      <c r="Q47" s="17">
+      <c r="Q47" s="14">
         <v>1893</v>
       </c>
-      <c r="R47" s="19">
+      <c r="R47" s="16">
         <v>1762</v>
       </c>
-      <c r="S47" s="19">
+      <c r="S47" s="16">
         <v>1885</v>
       </c>
-      <c r="T47" s="17">
+      <c r="T47" s="14">
         <v>1887</v>
       </c>
-      <c r="U47" s="17">
+      <c r="U47" s="14">
         <v>2431</v>
       </c>
-      <c r="V47" s="17">
+      <c r="V47" s="14">
         <v>2341</v>
       </c>
-      <c r="W47" s="17">
+      <c r="W47" s="14">
         <v>2363</v>
       </c>
-      <c r="X47" s="17">
+      <c r="X47" s="14">
         <v>2322</v>
       </c>
-      <c r="Y47" s="19">
+      <c r="Y47" s="16">
         <v>2321</v>
       </c>
-      <c r="Z47" s="48">
+      <c r="Z47" s="44">
         <v>2404</v>
       </c>
-      <c r="AA47" s="19">
+      <c r="AA47" s="16">
         <v>2591</v>
       </c>
-      <c r="AB47" s="19">
+      <c r="AB47" s="16">
         <v>2613</v>
       </c>
-      <c r="AC47" s="48">
+      <c r="AC47" s="44">
         <v>2439</v>
       </c>
-      <c r="AD47" s="66">
+      <c r="AD47" s="62">
         <v>2391</v>
       </c>
-      <c r="AE47" s="19">
+      <c r="AE47" s="16">
         <v>2418</v>
       </c>
-      <c r="AF47" s="17">
+      <c r="AF47" s="14">
         <v>2530</v>
       </c>
-      <c r="AG47" s="66">
+      <c r="AG47" s="62">
         <v>2765</v>
       </c>
-      <c r="AH47" s="19">
+      <c r="AH47" s="16">
         <v>2588</v>
       </c>
-      <c r="AI47" s="66">
+      <c r="AI47" s="62">
         <v>2295</v>
       </c>
-      <c r="AJ47" s="66">
+      <c r="AJ47" s="62">
         <v>2497</v>
       </c>
-      <c r="AK47" s="19">
+      <c r="AK47" s="16">
         <v>2253</v>
       </c>
-      <c r="AL47" s="66">
+      <c r="AL47" s="62">
         <v>2171</v>
       </c>
-      <c r="AM47" s="66">
+      <c r="AM47" s="62">
         <v>2187</v>
       </c>
-      <c r="AN47" s="19">
+      <c r="AN47" s="16">
         <v>2253</v>
       </c>
-      <c r="AO47" s="66">
+      <c r="AO47" s="62">
         <v>2426</v>
       </c>
-      <c r="AP47" s="19">
+      <c r="AP47" s="16">
         <v>2525</v>
       </c>
-      <c r="AQ47" s="19">
+      <c r="AQ47" s="16">
         <v>2151</v>
       </c>
-      <c r="AR47" s="19">
+      <c r="AR47" s="16">
         <v>2068</v>
       </c>
-      <c r="AS47" s="19">
+      <c r="AS47" s="16">
         <v>356</v>
       </c>
-      <c r="AT47" s="19">
+      <c r="AT47" s="16">
         <v>381</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C48" s="10" t="s">
+      <c r="AU47" s="16">
+        <v>399</v>
+      </c>
+      <c r="AV47" s="16">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="48" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B48" s="174"/>
+      <c r="C48" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D48" s="14">
+      <c r="D48" s="11">
         <v>258</v>
       </c>
-      <c r="E48" s="14">
+      <c r="E48" s="11">
         <v>264</v>
       </c>
-      <c r="F48" s="14">
+      <c r="F48" s="11">
         <v>242</v>
       </c>
-      <c r="G48" s="15">
+      <c r="G48" s="12">
         <v>245</v>
       </c>
-      <c r="H48" s="16">
+      <c r="H48" s="13">
         <v>233</v>
       </c>
-      <c r="I48" s="20"/>
-[...7 lines deleted...]
-      <c r="Q48" s="40">
+      <c r="I48" s="17"/>
+      <c r="J48" s="17"/>
+      <c r="K48" s="17"/>
+      <c r="L48" s="17"/>
+      <c r="M48" s="17"/>
+      <c r="N48" s="17"/>
+      <c r="O48" s="18"/>
+      <c r="P48" s="17"/>
+      <c r="Q48" s="33">
         <v>1</v>
       </c>
-      <c r="R48" s="21"/>
-[...7 lines deleted...]
-      <c r="Z48" s="48">
+      <c r="R48" s="18"/>
+      <c r="S48" s="18"/>
+      <c r="T48" s="17"/>
+      <c r="U48" s="17"/>
+      <c r="V48" s="17"/>
+      <c r="W48" s="17"/>
+      <c r="X48" s="17"/>
+      <c r="Y48" s="18"/>
+      <c r="Z48" s="44">
         <v>4</v>
       </c>
-      <c r="AA48" s="21"/>
-[...22 lines deleted...]
-      <c r="C49" s="12" t="s">
+      <c r="AA48" s="18"/>
+      <c r="AB48" s="18"/>
+      <c r="AC48" s="17"/>
+      <c r="AD48" s="63"/>
+      <c r="AE48" s="18"/>
+      <c r="AF48" s="17"/>
+      <c r="AG48" s="63"/>
+      <c r="AH48" s="18"/>
+      <c r="AI48" s="63"/>
+      <c r="AJ48" s="63"/>
+      <c r="AK48" s="18"/>
+      <c r="AL48" s="63"/>
+      <c r="AM48" s="63"/>
+      <c r="AN48" s="18"/>
+      <c r="AO48" s="63"/>
+      <c r="AP48" s="18"/>
+      <c r="AQ48" s="18"/>
+      <c r="AR48" s="18"/>
+      <c r="AS48" s="18"/>
+      <c r="AT48" s="18"/>
+      <c r="AU48" s="18"/>
+      <c r="AV48" s="18"/>
+    </row>
+    <row r="49" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B49" s="174"/>
+      <c r="C49" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="D49" s="22"/>
-[...4 lines deleted...]
-      <c r="I49" s="16">
+      <c r="D49" s="19"/>
+      <c r="E49" s="19"/>
+      <c r="F49" s="19"/>
+      <c r="G49" s="20"/>
+      <c r="H49" s="20"/>
+      <c r="I49" s="13">
         <v>178</v>
       </c>
-      <c r="J49" s="17">
+      <c r="J49" s="14">
         <v>175</v>
       </c>
-      <c r="K49" s="17">
+      <c r="K49" s="14">
         <v>190</v>
       </c>
-      <c r="L49" s="17">
+      <c r="L49" s="14">
         <v>188</v>
       </c>
-      <c r="M49" s="17">
+      <c r="M49" s="14">
         <v>205</v>
       </c>
-      <c r="N49" s="15">
+      <c r="N49" s="12">
         <v>282</v>
       </c>
-      <c r="O49" s="18">
+      <c r="O49" s="15">
         <v>194</v>
       </c>
-      <c r="P49" s="17">
+      <c r="P49" s="14">
         <v>198</v>
       </c>
-      <c r="Q49" s="17">
+      <c r="Q49" s="14">
         <v>206</v>
       </c>
-      <c r="R49" s="19">
+      <c r="R49" s="16">
         <v>207</v>
       </c>
-      <c r="S49" s="19">
+      <c r="S49" s="16">
         <v>196</v>
       </c>
-      <c r="T49" s="17">
+      <c r="T49" s="14">
         <v>200</v>
       </c>
-      <c r="U49" s="17">
+      <c r="U49" s="14">
         <v>202</v>
       </c>
-      <c r="V49" s="17">
+      <c r="V49" s="14">
         <v>194</v>
       </c>
-      <c r="W49" s="17">
+      <c r="W49" s="14">
         <v>172</v>
       </c>
-      <c r="X49" s="17">
+      <c r="X49" s="14">
         <v>186</v>
       </c>
-      <c r="Y49" s="19">
+      <c r="Y49" s="16">
         <v>176</v>
       </c>
-      <c r="Z49" s="48">
+      <c r="Z49" s="44">
         <v>175</v>
       </c>
-      <c r="AA49" s="19">
+      <c r="AA49" s="16">
         <v>188</v>
       </c>
-      <c r="AB49" s="19">
+      <c r="AB49" s="16">
         <v>176</v>
       </c>
-      <c r="AC49" s="48">
+      <c r="AC49" s="44">
         <v>157</v>
       </c>
-      <c r="AD49" s="66">
+      <c r="AD49" s="62">
         <v>158</v>
       </c>
-      <c r="AE49" s="19">
+      <c r="AE49" s="16">
         <v>151</v>
       </c>
-      <c r="AF49" s="17">
+      <c r="AF49" s="14">
         <v>125</v>
       </c>
-      <c r="AG49" s="66">
+      <c r="AG49" s="62">
         <v>139</v>
       </c>
-      <c r="AH49" s="19">
+      <c r="AH49" s="16">
         <v>130</v>
       </c>
-      <c r="AI49" s="66">
+      <c r="AI49" s="62">
         <v>141</v>
       </c>
-      <c r="AJ49" s="66">
+      <c r="AJ49" s="62">
         <v>146</v>
       </c>
-      <c r="AK49" s="19">
+      <c r="AK49" s="16">
         <v>152</v>
       </c>
-      <c r="AL49" s="66">
+      <c r="AL49" s="62">
         <v>138</v>
       </c>
-      <c r="AM49" s="66">
+      <c r="AM49" s="62">
         <v>126</v>
       </c>
-      <c r="AN49" s="19">
+      <c r="AN49" s="16">
         <v>152</v>
       </c>
-      <c r="AO49" s="66">
+      <c r="AO49" s="62">
         <v>133</v>
       </c>
-      <c r="AP49" s="19">
+      <c r="AP49" s="16">
         <v>133</v>
       </c>
-      <c r="AQ49" s="19">
+      <c r="AQ49" s="16">
         <v>133</v>
       </c>
-      <c r="AR49" s="19">
+      <c r="AR49" s="16">
         <v>141</v>
       </c>
-      <c r="AS49" s="19">
+      <c r="AS49" s="16">
         <v>35</v>
       </c>
-      <c r="AT49" s="19">
+      <c r="AT49" s="16">
         <v>36</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C50" s="12" t="s">
+      <c r="AU49" s="16">
+        <v>37</v>
+      </c>
+      <c r="AV49" s="16">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="50" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B50" s="174"/>
+      <c r="C50" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="D50" s="22"/>
-[...4 lines deleted...]
-      <c r="I50" s="16">
+      <c r="D50" s="19"/>
+      <c r="E50" s="19"/>
+      <c r="F50" s="19"/>
+      <c r="G50" s="20"/>
+      <c r="H50" s="20"/>
+      <c r="I50" s="13">
         <v>40</v>
       </c>
-      <c r="J50" s="17">
+      <c r="J50" s="14">
         <v>126</v>
       </c>
-      <c r="K50" s="17">
+      <c r="K50" s="14">
         <v>46</v>
       </c>
-      <c r="L50" s="17">
+      <c r="L50" s="14">
         <v>96</v>
       </c>
-      <c r="M50" s="17">
+      <c r="M50" s="14">
         <v>2</v>
       </c>
-      <c r="N50" s="15">
+      <c r="N50" s="12">
         <v>29</v>
       </c>
-      <c r="O50" s="18">
+      <c r="O50" s="15">
         <v>50</v>
       </c>
-      <c r="P50" s="17">
+      <c r="P50" s="14">
         <v>4</v>
       </c>
-      <c r="Q50" s="17">
+      <c r="Q50" s="14">
         <v>13</v>
       </c>
-      <c r="R50" s="19">
+      <c r="R50" s="16">
         <v>4</v>
       </c>
-      <c r="S50" s="19">
+      <c r="S50" s="16">
         <v>170</v>
       </c>
-      <c r="T50" s="17">
+      <c r="T50" s="14">
         <v>170</v>
       </c>
-      <c r="U50" s="17">
+      <c r="U50" s="14">
         <v>11</v>
       </c>
-      <c r="V50" s="17">
+      <c r="V50" s="14">
         <v>3</v>
       </c>
-      <c r="W50" s="17">
+      <c r="W50" s="14">
         <v>43</v>
       </c>
-      <c r="X50" s="17">
+      <c r="X50" s="14">
         <v>43</v>
       </c>
-      <c r="Y50" s="19">
+      <c r="Y50" s="16">
         <v>28</v>
       </c>
-      <c r="Z50" s="48">
+      <c r="Z50" s="44">
         <v>19</v>
       </c>
-      <c r="AA50" s="19">
+      <c r="AA50" s="16">
         <v>10</v>
       </c>
-      <c r="AB50" s="19">
+      <c r="AB50" s="16">
         <v>4</v>
       </c>
-      <c r="AC50" s="48">
+      <c r="AC50" s="44">
         <v>78</v>
       </c>
-      <c r="AD50" s="66">
+      <c r="AD50" s="62">
         <v>251</v>
       </c>
-      <c r="AE50" s="19">
+      <c r="AE50" s="16">
         <v>12</v>
       </c>
-      <c r="AF50" s="17">
+      <c r="AF50" s="14">
         <v>37</v>
       </c>
-      <c r="AG50" s="66">
+      <c r="AG50" s="62">
         <v>2</v>
       </c>
-      <c r="AH50" s="19">
+      <c r="AH50" s="16">
         <v>12</v>
       </c>
-      <c r="AI50" s="66">
+      <c r="AI50" s="62">
         <v>68</v>
       </c>
-      <c r="AJ50" s="66">
+      <c r="AJ50" s="62">
         <v>5</v>
       </c>
-      <c r="AK50" s="19">
+      <c r="AK50" s="16">
         <v>10</v>
       </c>
-      <c r="AL50" s="66">
+      <c r="AL50" s="62">
         <v>76</v>
       </c>
-      <c r="AM50" s="66">
+      <c r="AM50" s="62">
         <v>93</v>
       </c>
-      <c r="AN50" s="19">
+      <c r="AN50" s="16">
         <v>11</v>
       </c>
-      <c r="AO50" s="66">
+      <c r="AO50" s="62">
         <v>15</v>
       </c>
-      <c r="AP50" s="19">
+      <c r="AP50" s="16">
         <v>9</v>
       </c>
-      <c r="AQ50" s="19">
+      <c r="AQ50" s="16">
         <v>11</v>
       </c>
-      <c r="AR50" s="19">
+      <c r="AR50" s="16">
         <v>62</v>
       </c>
-      <c r="AS50" s="72"/>
-      <c r="AT50" s="19">
+      <c r="AS50" s="16"/>
+      <c r="AT50" s="16">
         <v>1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C51" s="12" t="s">
+      <c r="AU50" s="16">
+        <v>1</v>
+      </c>
+      <c r="AV50" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B51" s="174"/>
+      <c r="C51" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="D51" s="22"/>
-[...4 lines deleted...]
-      <c r="I51" s="16">
+      <c r="D51" s="19"/>
+      <c r="E51" s="19"/>
+      <c r="F51" s="19"/>
+      <c r="G51" s="20"/>
+      <c r="H51" s="20"/>
+      <c r="I51" s="13">
         <v>42</v>
       </c>
-      <c r="J51" s="17">
+      <c r="J51" s="14">
         <v>217</v>
       </c>
-      <c r="K51" s="17">
+      <c r="K51" s="14">
         <v>218</v>
       </c>
-      <c r="L51" s="17">
+      <c r="L51" s="14">
         <v>253</v>
       </c>
-      <c r="M51" s="17">
+      <c r="M51" s="14">
         <v>265</v>
       </c>
-      <c r="N51" s="15">
+      <c r="N51" s="12">
         <v>303</v>
       </c>
-      <c r="O51" s="18">
+      <c r="O51" s="15">
         <v>235</v>
       </c>
-      <c r="P51" s="17">
+      <c r="P51" s="14">
         <v>244</v>
       </c>
-      <c r="Q51" s="17">
+      <c r="Q51" s="14">
         <v>325</v>
       </c>
-      <c r="R51" s="19">
+      <c r="R51" s="16">
         <v>306</v>
       </c>
-      <c r="S51" s="19">
+      <c r="S51" s="16">
         <v>360</v>
       </c>
-      <c r="T51" s="17">
+      <c r="T51" s="14">
         <v>365</v>
       </c>
-      <c r="U51" s="17">
+      <c r="U51" s="14">
         <v>390</v>
       </c>
-      <c r="V51" s="17">
+      <c r="V51" s="14">
         <v>334</v>
       </c>
-      <c r="W51" s="17">
+      <c r="W51" s="14">
         <v>353</v>
       </c>
-      <c r="X51" s="17">
+      <c r="X51" s="14">
         <v>330</v>
       </c>
-      <c r="Y51" s="19">
+      <c r="Y51" s="16">
         <v>346</v>
       </c>
-      <c r="Z51" s="48">
+      <c r="Z51" s="44">
         <v>295</v>
       </c>
-      <c r="AA51" s="19">
+      <c r="AA51" s="16">
         <v>289</v>
       </c>
-      <c r="AB51" s="19">
+      <c r="AB51" s="16">
         <v>323</v>
       </c>
-      <c r="AC51" s="48">
+      <c r="AC51" s="44">
         <v>371</v>
       </c>
-      <c r="AD51" s="66">
+      <c r="AD51" s="62">
         <v>402</v>
       </c>
-      <c r="AE51" s="19">
+      <c r="AE51" s="16">
         <v>366</v>
       </c>
-      <c r="AF51" s="17">
+      <c r="AF51" s="14">
         <v>386</v>
       </c>
-      <c r="AG51" s="66">
+      <c r="AG51" s="62">
         <v>308</v>
       </c>
-      <c r="AH51" s="19">
+      <c r="AH51" s="16">
         <v>336</v>
       </c>
-      <c r="AI51" s="66">
+      <c r="AI51" s="62">
         <v>376</v>
       </c>
-      <c r="AJ51" s="66">
+      <c r="AJ51" s="62">
         <v>354</v>
       </c>
-      <c r="AK51" s="19">
+      <c r="AK51" s="16">
         <v>349</v>
       </c>
-      <c r="AL51" s="66">
+      <c r="AL51" s="62">
         <v>469</v>
       </c>
-      <c r="AM51" s="66">
+      <c r="AM51" s="62">
         <v>367</v>
       </c>
-      <c r="AN51" s="19">
+      <c r="AN51" s="16">
         <v>349</v>
       </c>
-      <c r="AO51" s="66">
+      <c r="AO51" s="62">
         <v>478</v>
       </c>
-      <c r="AP51" s="19">
+      <c r="AP51" s="16">
         <v>402</v>
       </c>
-      <c r="AQ51" s="19">
+      <c r="AQ51" s="16">
         <v>537</v>
       </c>
-      <c r="AR51" s="19">
+      <c r="AR51" s="16">
         <v>462</v>
       </c>
-      <c r="AS51" s="19">
+      <c r="AS51" s="16">
         <v>120</v>
       </c>
-      <c r="AT51" s="19">
+      <c r="AT51" s="16">
         <v>208</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C52" s="52" t="s">
+      <c r="AU51" s="16">
+        <v>149</v>
+      </c>
+      <c r="AV51" s="16">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="52" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B52" s="174"/>
+      <c r="C52" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="D52" s="53"/>
-[...45 lines deleted...]
-      <c r="C53" s="49" t="s">
+      <c r="D52" s="49"/>
+      <c r="E52" s="49"/>
+      <c r="F52" s="49"/>
+      <c r="G52" s="50"/>
+      <c r="H52" s="50"/>
+      <c r="I52" s="50"/>
+      <c r="J52" s="50"/>
+      <c r="K52" s="50"/>
+      <c r="L52" s="50"/>
+      <c r="M52" s="50"/>
+      <c r="N52" s="50"/>
+      <c r="O52" s="50"/>
+      <c r="P52" s="50"/>
+      <c r="Q52" s="50"/>
+      <c r="R52" s="50"/>
+      <c r="S52" s="50"/>
+      <c r="T52" s="50"/>
+      <c r="U52" s="50"/>
+      <c r="V52" s="50"/>
+      <c r="W52" s="50"/>
+      <c r="X52" s="50"/>
+      <c r="Y52" s="55"/>
+      <c r="Z52" s="54"/>
+      <c r="AA52" s="55"/>
+      <c r="AB52" s="55"/>
+      <c r="AC52" s="54"/>
+      <c r="AD52" s="66"/>
+      <c r="AE52" s="55"/>
+      <c r="AF52" s="50"/>
+      <c r="AG52" s="66"/>
+      <c r="AH52" s="55"/>
+      <c r="AI52" s="66"/>
+      <c r="AJ52" s="66"/>
+      <c r="AK52" s="55"/>
+      <c r="AL52" s="66"/>
+      <c r="AM52" s="66"/>
+      <c r="AN52" s="55"/>
+      <c r="AO52" s="66"/>
+      <c r="AP52" s="18"/>
+      <c r="AQ52" s="55"/>
+      <c r="AR52" s="55"/>
+      <c r="AS52" s="55"/>
+      <c r="AT52" s="55"/>
+      <c r="AU52" s="55"/>
+      <c r="AV52" s="55"/>
+    </row>
+    <row r="53" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B53" s="174"/>
+      <c r="C53" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="D53" s="22"/>
-[...21 lines deleted...]
-      <c r="Z53" s="48">
+      <c r="D53" s="19"/>
+      <c r="E53" s="19"/>
+      <c r="F53" s="19"/>
+      <c r="G53" s="20"/>
+      <c r="H53" s="20"/>
+      <c r="I53" s="20"/>
+      <c r="J53" s="20"/>
+      <c r="K53" s="20"/>
+      <c r="L53" s="20"/>
+      <c r="M53" s="20"/>
+      <c r="N53" s="20"/>
+      <c r="O53" s="20"/>
+      <c r="P53" s="20"/>
+      <c r="Q53" s="20"/>
+      <c r="R53" s="20"/>
+      <c r="S53" s="20"/>
+      <c r="T53" s="20"/>
+      <c r="U53" s="20"/>
+      <c r="V53" s="20"/>
+      <c r="W53" s="20"/>
+      <c r="X53" s="20"/>
+      <c r="Y53" s="56"/>
+      <c r="Z53" s="44">
         <v>1</v>
       </c>
-      <c r="AA53" s="60"/>
-[...22 lines deleted...]
-      <c r="C54" s="50" t="s">
+      <c r="AA53" s="56"/>
+      <c r="AB53" s="56"/>
+      <c r="AC53" s="20"/>
+      <c r="AD53" s="64"/>
+      <c r="AE53" s="56"/>
+      <c r="AF53" s="20"/>
+      <c r="AG53" s="64"/>
+      <c r="AH53" s="56"/>
+      <c r="AI53" s="64"/>
+      <c r="AJ53" s="64"/>
+      <c r="AK53" s="56"/>
+      <c r="AL53" s="64"/>
+      <c r="AM53" s="64"/>
+      <c r="AN53" s="56"/>
+      <c r="AO53" s="64"/>
+      <c r="AP53" s="18"/>
+      <c r="AQ53" s="56"/>
+      <c r="AR53" s="56"/>
+      <c r="AS53" s="56"/>
+      <c r="AT53" s="56"/>
+      <c r="AU53" s="56"/>
+      <c r="AV53" s="56"/>
+    </row>
+    <row r="54" spans="1:48" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B54" s="175"/>
+      <c r="C54" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="D54" s="24"/>
-[...44 lines deleted...]
-      <c r="B55" s="211" t="s">
+      <c r="D54" s="21"/>
+      <c r="E54" s="21"/>
+      <c r="F54" s="21"/>
+      <c r="G54" s="22"/>
+      <c r="H54" s="22"/>
+      <c r="I54" s="22"/>
+      <c r="J54" s="22"/>
+      <c r="K54" s="22"/>
+      <c r="L54" s="22"/>
+      <c r="M54" s="22"/>
+      <c r="N54" s="22"/>
+      <c r="O54" s="22"/>
+      <c r="P54" s="22"/>
+      <c r="Q54" s="22"/>
+      <c r="R54" s="22"/>
+      <c r="S54" s="22"/>
+      <c r="T54" s="22"/>
+      <c r="U54" s="22"/>
+      <c r="V54" s="22"/>
+      <c r="W54" s="22"/>
+      <c r="X54" s="22"/>
+      <c r="Y54" s="57"/>
+      <c r="Z54" s="53"/>
+      <c r="AA54" s="57"/>
+      <c r="AB54" s="57"/>
+      <c r="AC54" s="53"/>
+      <c r="AD54" s="65"/>
+      <c r="AE54" s="145"/>
+      <c r="AF54" s="146"/>
+      <c r="AG54" s="147"/>
+      <c r="AH54" s="145"/>
+      <c r="AI54" s="147"/>
+      <c r="AJ54" s="147"/>
+      <c r="AK54" s="145"/>
+      <c r="AL54" s="147"/>
+      <c r="AM54" s="147"/>
+      <c r="AN54" s="145"/>
+      <c r="AO54" s="147"/>
+      <c r="AP54" s="152"/>
+      <c r="AQ54" s="145"/>
+      <c r="AR54" s="145"/>
+      <c r="AS54" s="145"/>
+      <c r="AT54" s="145"/>
+      <c r="AU54" s="145"/>
+      <c r="AV54" s="145"/>
+    </row>
+    <row r="55" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="A55" s="172"/>
+      <c r="B55" s="173" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D55" s="145"/>
+      <c r="E55" s="145"/>
+      <c r="F55" s="145"/>
+      <c r="G55" s="145"/>
+      <c r="H55" s="145"/>
+      <c r="I55" s="145"/>
+      <c r="J55" s="145"/>
+      <c r="K55" s="145"/>
+      <c r="L55" s="145"/>
+      <c r="M55" s="145"/>
+      <c r="N55" s="145"/>
+      <c r="O55" s="145"/>
+      <c r="P55" s="145"/>
+      <c r="Q55" s="145"/>
+      <c r="R55" s="145"/>
+      <c r="S55" s="145"/>
+      <c r="T55" s="145"/>
+      <c r="U55" s="145"/>
+      <c r="V55" s="145"/>
+      <c r="W55" s="145"/>
+      <c r="X55" s="145"/>
+      <c r="Y55" s="145"/>
+      <c r="Z55" s="145"/>
+      <c r="AA55" s="145"/>
+      <c r="AB55" s="145"/>
+      <c r="AC55" s="145"/>
+      <c r="AD55" s="155"/>
+      <c r="AE55" s="155"/>
+      <c r="AF55" s="155"/>
+      <c r="AG55" s="155"/>
+      <c r="AH55" s="155"/>
+      <c r="AI55" s="155"/>
+      <c r="AJ55" s="155"/>
+      <c r="AK55" s="155"/>
+      <c r="AL55" s="155"/>
+      <c r="AM55" s="155"/>
+      <c r="AN55" s="155"/>
+      <c r="AO55" s="155"/>
+      <c r="AP55" s="155"/>
+      <c r="AQ55" s="155"/>
+      <c r="AR55" s="155"/>
+      <c r="AS55" s="167">
+        <v>73851</v>
+      </c>
+      <c r="AT55" s="167">
+        <v>77060</v>
+      </c>
+      <c r="AU55" s="167">
+        <v>79273</v>
+      </c>
+      <c r="AV55" s="167">
+        <v>72845</v>
+      </c>
+    </row>
+    <row r="56" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B56" s="174"/>
+      <c r="C56" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D56" s="145"/>
+      <c r="E56" s="145"/>
+      <c r="F56" s="145"/>
+      <c r="G56" s="145"/>
+      <c r="H56" s="145"/>
+      <c r="I56" s="145"/>
+      <c r="J56" s="145"/>
+      <c r="K56" s="145"/>
+      <c r="L56" s="145"/>
+      <c r="M56" s="145"/>
+      <c r="N56" s="145"/>
+      <c r="O56" s="145"/>
+      <c r="P56" s="145"/>
+      <c r="Q56" s="145"/>
+      <c r="R56" s="145"/>
+      <c r="S56" s="145"/>
+      <c r="T56" s="145"/>
+      <c r="U56" s="145"/>
+      <c r="V56" s="145"/>
+      <c r="W56" s="145"/>
+      <c r="X56" s="145"/>
+      <c r="Y56" s="145"/>
+      <c r="Z56" s="145"/>
+      <c r="AA56" s="145"/>
+      <c r="AB56" s="145"/>
+      <c r="AC56" s="145"/>
+      <c r="AD56" s="145"/>
+      <c r="AE56" s="145"/>
+      <c r="AF56" s="145"/>
+      <c r="AG56" s="145"/>
+      <c r="AH56" s="145"/>
+      <c r="AI56" s="145"/>
+      <c r="AJ56" s="145"/>
+      <c r="AK56" s="145"/>
+      <c r="AL56" s="145"/>
+      <c r="AM56" s="145"/>
+      <c r="AN56" s="145"/>
+      <c r="AO56" s="145"/>
+      <c r="AP56" s="145"/>
+      <c r="AQ56" s="145"/>
+      <c r="AR56" s="145"/>
+      <c r="AS56" s="168">
+        <v>2335</v>
+      </c>
+      <c r="AT56" s="168">
+        <v>1424</v>
+      </c>
+      <c r="AU56" s="168">
+        <v>191</v>
+      </c>
+      <c r="AV56" s="168">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="57" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B57" s="174"/>
+      <c r="C57" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="145"/>
+      <c r="E57" s="145"/>
+      <c r="F57" s="145"/>
+      <c r="G57" s="145"/>
+      <c r="H57" s="145"/>
+      <c r="I57" s="145"/>
+      <c r="J57" s="145"/>
+      <c r="K57" s="145"/>
+      <c r="L57" s="145"/>
+      <c r="M57" s="145"/>
+      <c r="N57" s="145"/>
+      <c r="O57" s="145"/>
+      <c r="P57" s="145"/>
+      <c r="Q57" s="145"/>
+      <c r="R57" s="145"/>
+      <c r="S57" s="145"/>
+      <c r="T57" s="145"/>
+      <c r="U57" s="145"/>
+      <c r="V57" s="145"/>
+      <c r="W57" s="145"/>
+      <c r="X57" s="145"/>
+      <c r="Y57" s="145"/>
+      <c r="Z57" s="145"/>
+      <c r="AA57" s="145"/>
+      <c r="AB57" s="145"/>
+      <c r="AC57" s="145"/>
+      <c r="AD57" s="145"/>
+      <c r="AE57" s="145"/>
+      <c r="AF57" s="145"/>
+      <c r="AG57" s="145"/>
+      <c r="AH57" s="145"/>
+      <c r="AI57" s="145"/>
+      <c r="AJ57" s="145"/>
+      <c r="AK57" s="145"/>
+      <c r="AL57" s="145"/>
+      <c r="AM57" s="145"/>
+      <c r="AN57" s="145"/>
+      <c r="AO57" s="145"/>
+      <c r="AP57" s="145"/>
+      <c r="AQ57" s="145"/>
+      <c r="AR57" s="145"/>
+      <c r="AS57" s="168">
+        <v>39152</v>
+      </c>
+      <c r="AT57" s="168">
+        <v>37780</v>
+      </c>
+      <c r="AU57" s="168">
+        <v>42347</v>
+      </c>
+      <c r="AV57" s="168">
+        <v>38616</v>
+      </c>
+    </row>
+    <row r="58" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B58" s="174"/>
+      <c r="C58" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D58" s="145"/>
+      <c r="E58" s="145"/>
+      <c r="F58" s="145"/>
+      <c r="G58" s="145"/>
+      <c r="H58" s="145"/>
+      <c r="I58" s="145"/>
+      <c r="J58" s="145"/>
+      <c r="K58" s="145"/>
+      <c r="L58" s="145"/>
+      <c r="M58" s="145"/>
+      <c r="N58" s="145"/>
+      <c r="O58" s="145"/>
+      <c r="P58" s="145"/>
+      <c r="Q58" s="145"/>
+      <c r="R58" s="145"/>
+      <c r="S58" s="145"/>
+      <c r="T58" s="145"/>
+      <c r="U58" s="145"/>
+      <c r="V58" s="145"/>
+      <c r="W58" s="145"/>
+      <c r="X58" s="145"/>
+      <c r="Y58" s="145"/>
+      <c r="Z58" s="145"/>
+      <c r="AA58" s="145"/>
+      <c r="AB58" s="145"/>
+      <c r="AC58" s="145"/>
+      <c r="AD58" s="145"/>
+      <c r="AE58" s="145"/>
+      <c r="AF58" s="145"/>
+      <c r="AG58" s="145"/>
+      <c r="AH58" s="145"/>
+      <c r="AI58" s="145"/>
+      <c r="AJ58" s="145"/>
+      <c r="AK58" s="145"/>
+      <c r="AL58" s="145"/>
+      <c r="AM58" s="145"/>
+      <c r="AN58" s="145"/>
+      <c r="AO58" s="145"/>
+      <c r="AP58" s="145"/>
+      <c r="AQ58" s="145"/>
+      <c r="AR58" s="145"/>
+      <c r="AS58" s="168">
+        <v>39324</v>
+      </c>
+      <c r="AT58" s="168">
+        <v>39168</v>
+      </c>
+      <c r="AU58" s="168">
+        <v>38267</v>
+      </c>
+      <c r="AV58" s="168">
+        <v>41759</v>
+      </c>
+    </row>
+    <row r="59" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B59" s="174"/>
+      <c r="C59" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D59" s="145"/>
+      <c r="E59" s="145"/>
+      <c r="F59" s="145"/>
+      <c r="G59" s="145"/>
+      <c r="H59" s="145"/>
+      <c r="I59" s="145"/>
+      <c r="J59" s="145"/>
+      <c r="K59" s="145"/>
+      <c r="L59" s="145"/>
+      <c r="M59" s="145"/>
+      <c r="N59" s="145"/>
+      <c r="O59" s="145"/>
+      <c r="P59" s="145"/>
+      <c r="Q59" s="145"/>
+      <c r="R59" s="145"/>
+      <c r="S59" s="145"/>
+      <c r="T59" s="145"/>
+      <c r="U59" s="145"/>
+      <c r="V59" s="145"/>
+      <c r="W59" s="145"/>
+      <c r="X59" s="145"/>
+      <c r="Y59" s="145"/>
+      <c r="Z59" s="145"/>
+      <c r="AA59" s="145"/>
+      <c r="AB59" s="145"/>
+      <c r="AC59" s="145"/>
+      <c r="AD59" s="145"/>
+      <c r="AE59" s="145"/>
+      <c r="AF59" s="145"/>
+      <c r="AG59" s="145"/>
+      <c r="AH59" s="145"/>
+      <c r="AI59" s="145"/>
+      <c r="AJ59" s="145"/>
+      <c r="AK59" s="145"/>
+      <c r="AL59" s="145"/>
+      <c r="AM59" s="145"/>
+      <c r="AN59" s="145"/>
+      <c r="AO59" s="145"/>
+      <c r="AP59" s="145"/>
+      <c r="AQ59" s="145"/>
+      <c r="AR59" s="145"/>
+      <c r="AS59" s="168">
+        <v>32626</v>
+      </c>
+      <c r="AT59" s="168">
+        <v>30959</v>
+      </c>
+      <c r="AU59" s="168">
+        <v>33240</v>
+      </c>
+      <c r="AV59" s="168">
+        <v>35497</v>
+      </c>
+    </row>
+    <row r="60" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B60" s="174"/>
+      <c r="C60" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D60" s="145"/>
+      <c r="E60" s="145"/>
+      <c r="F60" s="145"/>
+      <c r="G60" s="145"/>
+      <c r="H60" s="145"/>
+      <c r="I60" s="145"/>
+      <c r="J60" s="145"/>
+      <c r="K60" s="145"/>
+      <c r="L60" s="145"/>
+      <c r="M60" s="145"/>
+      <c r="N60" s="145"/>
+      <c r="O60" s="145"/>
+      <c r="P60" s="145"/>
+      <c r="Q60" s="145"/>
+      <c r="R60" s="145"/>
+      <c r="S60" s="145"/>
+      <c r="T60" s="145"/>
+      <c r="U60" s="145"/>
+      <c r="V60" s="145"/>
+      <c r="W60" s="145"/>
+      <c r="X60" s="145"/>
+      <c r="Y60" s="145"/>
+      <c r="Z60" s="145"/>
+      <c r="AA60" s="145"/>
+      <c r="AB60" s="145"/>
+      <c r="AC60" s="145"/>
+      <c r="AD60" s="145"/>
+      <c r="AE60" s="145"/>
+      <c r="AF60" s="145"/>
+      <c r="AG60" s="145"/>
+      <c r="AH60" s="145"/>
+      <c r="AI60" s="145"/>
+      <c r="AJ60" s="145"/>
+      <c r="AK60" s="145"/>
+      <c r="AL60" s="145"/>
+      <c r="AM60" s="145"/>
+      <c r="AN60" s="145"/>
+      <c r="AO60" s="145"/>
+      <c r="AP60" s="145"/>
+      <c r="AQ60" s="145"/>
+      <c r="AR60" s="145"/>
+      <c r="AS60" s="168">
+        <v>8052</v>
+      </c>
+      <c r="AT60" s="168">
+        <v>8074</v>
+      </c>
+      <c r="AU60" s="168">
+        <v>8191</v>
+      </c>
+      <c r="AV60" s="168">
+        <v>8480</v>
+      </c>
+    </row>
+    <row r="61" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B61" s="174"/>
+      <c r="C61" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D61" s="145"/>
+      <c r="E61" s="145"/>
+      <c r="F61" s="145"/>
+      <c r="G61" s="145"/>
+      <c r="H61" s="145"/>
+      <c r="I61" s="145"/>
+      <c r="J61" s="145"/>
+      <c r="K61" s="145"/>
+      <c r="L61" s="145"/>
+      <c r="M61" s="145"/>
+      <c r="N61" s="145"/>
+      <c r="O61" s="145"/>
+      <c r="P61" s="145"/>
+      <c r="Q61" s="145"/>
+      <c r="R61" s="145"/>
+      <c r="S61" s="145"/>
+      <c r="T61" s="145"/>
+      <c r="U61" s="145"/>
+      <c r="V61" s="145"/>
+      <c r="W61" s="145"/>
+      <c r="X61" s="145"/>
+      <c r="Y61" s="145"/>
+      <c r="Z61" s="145"/>
+      <c r="AA61" s="145"/>
+      <c r="AB61" s="145"/>
+      <c r="AC61" s="145"/>
+      <c r="AD61" s="145"/>
+      <c r="AE61" s="145"/>
+      <c r="AF61" s="145"/>
+      <c r="AG61" s="145"/>
+      <c r="AH61" s="145"/>
+      <c r="AI61" s="145"/>
+      <c r="AJ61" s="145"/>
+      <c r="AK61" s="145"/>
+      <c r="AL61" s="145"/>
+      <c r="AM61" s="145"/>
+      <c r="AN61" s="145"/>
+      <c r="AO61" s="145"/>
+      <c r="AP61" s="145"/>
+      <c r="AQ61" s="145"/>
+      <c r="AR61" s="145"/>
+      <c r="AS61" s="168">
+        <v>3082</v>
+      </c>
+      <c r="AT61" s="168">
+        <v>3138</v>
+      </c>
+      <c r="AU61" s="168">
+        <v>3355</v>
+      </c>
+      <c r="AV61" s="168">
+        <v>3231</v>
+      </c>
+    </row>
+    <row r="62" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B62" s="174"/>
+      <c r="C62" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D62" s="145"/>
+      <c r="E62" s="145"/>
+      <c r="F62" s="145"/>
+      <c r="G62" s="145"/>
+      <c r="H62" s="145"/>
+      <c r="I62" s="145"/>
+      <c r="J62" s="145"/>
+      <c r="K62" s="145"/>
+      <c r="L62" s="145"/>
+      <c r="M62" s="145"/>
+      <c r="N62" s="145"/>
+      <c r="O62" s="145"/>
+      <c r="P62" s="145"/>
+      <c r="Q62" s="145"/>
+      <c r="R62" s="145"/>
+      <c r="S62" s="145"/>
+      <c r="T62" s="145"/>
+      <c r="U62" s="145"/>
+      <c r="V62" s="145"/>
+      <c r="W62" s="145"/>
+      <c r="X62" s="145"/>
+      <c r="Y62" s="145"/>
+      <c r="Z62" s="145"/>
+      <c r="AA62" s="145"/>
+      <c r="AB62" s="145"/>
+      <c r="AC62" s="145"/>
+      <c r="AD62" s="145"/>
+      <c r="AE62" s="145"/>
+      <c r="AF62" s="145"/>
+      <c r="AG62" s="145"/>
+      <c r="AH62" s="145"/>
+      <c r="AI62" s="145"/>
+      <c r="AJ62" s="145"/>
+      <c r="AK62" s="145"/>
+      <c r="AL62" s="145"/>
+      <c r="AM62" s="145"/>
+      <c r="AN62" s="145"/>
+      <c r="AO62" s="145"/>
+      <c r="AP62" s="145"/>
+      <c r="AQ62" s="145"/>
+      <c r="AR62" s="145"/>
+      <c r="AS62" s="168">
+        <v>2827</v>
+      </c>
+      <c r="AT62" s="168">
+        <v>2801</v>
+      </c>
+      <c r="AU62" s="168">
+        <v>2605</v>
+      </c>
+      <c r="AV62" s="168">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="63" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B63" s="174"/>
+      <c r="C63" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="D63" s="145"/>
+      <c r="E63" s="145"/>
+      <c r="F63" s="145"/>
+      <c r="G63" s="145"/>
+      <c r="H63" s="145"/>
+      <c r="I63" s="145"/>
+      <c r="J63" s="145"/>
+      <c r="K63" s="145"/>
+      <c r="L63" s="145"/>
+      <c r="M63" s="145"/>
+      <c r="N63" s="145"/>
+      <c r="O63" s="145"/>
+      <c r="P63" s="145"/>
+      <c r="Q63" s="145"/>
+      <c r="R63" s="145"/>
+      <c r="S63" s="145"/>
+      <c r="T63" s="145"/>
+      <c r="U63" s="145"/>
+      <c r="V63" s="145"/>
+      <c r="W63" s="145"/>
+      <c r="X63" s="145"/>
+      <c r="Y63" s="145"/>
+      <c r="Z63" s="145"/>
+      <c r="AA63" s="145"/>
+      <c r="AB63" s="145"/>
+      <c r="AC63" s="145"/>
+      <c r="AD63" s="145"/>
+      <c r="AE63" s="145"/>
+      <c r="AF63" s="145"/>
+      <c r="AG63" s="145"/>
+      <c r="AH63" s="145"/>
+      <c r="AI63" s="145"/>
+      <c r="AJ63" s="145"/>
+      <c r="AK63" s="145"/>
+      <c r="AL63" s="145"/>
+      <c r="AM63" s="145"/>
+      <c r="AN63" s="145"/>
+      <c r="AO63" s="145"/>
+      <c r="AP63" s="145"/>
+      <c r="AQ63" s="145"/>
+      <c r="AR63" s="145"/>
+      <c r="AS63" s="168">
+        <v>2022</v>
+      </c>
+      <c r="AT63" s="168">
+        <v>2072</v>
+      </c>
+      <c r="AU63" s="168">
+        <v>2175</v>
+      </c>
+      <c r="AV63" s="168">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="64" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B64" s="174"/>
+      <c r="C64" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D64" s="145"/>
+      <c r="E64" s="145"/>
+      <c r="F64" s="145"/>
+      <c r="G64" s="145"/>
+      <c r="H64" s="145"/>
+      <c r="I64" s="145"/>
+      <c r="J64" s="145"/>
+      <c r="K64" s="145"/>
+      <c r="L64" s="145"/>
+      <c r="M64" s="145"/>
+      <c r="N64" s="145"/>
+      <c r="O64" s="145"/>
+      <c r="P64" s="145"/>
+      <c r="Q64" s="145"/>
+      <c r="R64" s="145"/>
+      <c r="S64" s="145"/>
+      <c r="T64" s="145"/>
+      <c r="U64" s="145"/>
+      <c r="V64" s="145"/>
+      <c r="W64" s="145"/>
+      <c r="X64" s="145"/>
+      <c r="Y64" s="145"/>
+      <c r="Z64" s="145"/>
+      <c r="AA64" s="145"/>
+      <c r="AB64" s="145"/>
+      <c r="AC64" s="145"/>
+      <c r="AD64" s="145"/>
+      <c r="AE64" s="145"/>
+      <c r="AF64" s="145"/>
+      <c r="AG64" s="145"/>
+      <c r="AH64" s="145"/>
+      <c r="AI64" s="145"/>
+      <c r="AJ64" s="145"/>
+      <c r="AK64" s="145"/>
+      <c r="AL64" s="145"/>
+      <c r="AM64" s="145"/>
+      <c r="AN64" s="145"/>
+      <c r="AO64" s="145"/>
+      <c r="AP64" s="145"/>
+      <c r="AQ64" s="145"/>
+      <c r="AR64" s="145"/>
+      <c r="AS64" s="145"/>
+      <c r="AT64" s="145"/>
+      <c r="AU64" s="145"/>
+      <c r="AV64" s="145"/>
+    </row>
+    <row r="65" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B65" s="174"/>
+      <c r="C65" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D65" s="145"/>
+      <c r="E65" s="145"/>
+      <c r="F65" s="145"/>
+      <c r="G65" s="145"/>
+      <c r="H65" s="145"/>
+      <c r="I65" s="145"/>
+      <c r="J65" s="145"/>
+      <c r="K65" s="145"/>
+      <c r="L65" s="145"/>
+      <c r="M65" s="145"/>
+      <c r="N65" s="145"/>
+      <c r="O65" s="145"/>
+      <c r="P65" s="145"/>
+      <c r="Q65" s="145"/>
+      <c r="R65" s="145"/>
+      <c r="S65" s="145"/>
+      <c r="T65" s="145"/>
+      <c r="U65" s="145"/>
+      <c r="V65" s="145"/>
+      <c r="W65" s="145"/>
+      <c r="X65" s="145"/>
+      <c r="Y65" s="145"/>
+      <c r="Z65" s="145"/>
+      <c r="AA65" s="145"/>
+      <c r="AB65" s="145"/>
+      <c r="AC65" s="145"/>
+      <c r="AD65" s="145"/>
+      <c r="AE65" s="145"/>
+      <c r="AF65" s="145"/>
+      <c r="AG65" s="145"/>
+      <c r="AH65" s="145"/>
+      <c r="AI65" s="145"/>
+      <c r="AJ65" s="145"/>
+      <c r="AK65" s="145"/>
+      <c r="AL65" s="145"/>
+      <c r="AM65" s="145"/>
+      <c r="AN65" s="145"/>
+      <c r="AO65" s="145"/>
+      <c r="AP65" s="145"/>
+      <c r="AQ65" s="145"/>
+      <c r="AR65" s="145"/>
+      <c r="AS65" s="168">
+        <v>105</v>
+      </c>
+      <c r="AT65" s="168">
+        <v>104</v>
+      </c>
+      <c r="AU65" s="168">
+        <v>107</v>
+      </c>
+      <c r="AV65" s="168">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="66" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B66" s="174"/>
+      <c r="C66" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D66" s="145"/>
+      <c r="E66" s="145"/>
+      <c r="F66" s="145"/>
+      <c r="G66" s="145"/>
+      <c r="H66" s="145"/>
+      <c r="I66" s="145"/>
+      <c r="J66" s="145"/>
+      <c r="K66" s="145"/>
+      <c r="L66" s="145"/>
+      <c r="M66" s="145"/>
+      <c r="N66" s="145"/>
+      <c r="O66" s="145"/>
+      <c r="P66" s="145"/>
+      <c r="Q66" s="145"/>
+      <c r="R66" s="145"/>
+      <c r="S66" s="145"/>
+      <c r="T66" s="145"/>
+      <c r="U66" s="145"/>
+      <c r="V66" s="145"/>
+      <c r="W66" s="145"/>
+      <c r="X66" s="145"/>
+      <c r="Y66" s="145"/>
+      <c r="Z66" s="145"/>
+      <c r="AA66" s="145"/>
+      <c r="AB66" s="145"/>
+      <c r="AC66" s="145"/>
+      <c r="AD66" s="145"/>
+      <c r="AE66" s="145"/>
+      <c r="AF66" s="145"/>
+      <c r="AG66" s="145"/>
+      <c r="AH66" s="145"/>
+      <c r="AI66" s="145"/>
+      <c r="AJ66" s="145"/>
+      <c r="AK66" s="145"/>
+      <c r="AL66" s="145"/>
+      <c r="AM66" s="145"/>
+      <c r="AN66" s="145"/>
+      <c r="AO66" s="145"/>
+      <c r="AP66" s="145"/>
+      <c r="AQ66" s="145"/>
+      <c r="AR66" s="145"/>
+      <c r="AS66" s="168">
+        <v>14</v>
+      </c>
+      <c r="AT66" s="168">
+        <v>4</v>
+      </c>
+      <c r="AU66" s="168">
+        <v>127</v>
+      </c>
+      <c r="AV66" s="168">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B67" s="174"/>
+      <c r="C67" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67" s="145"/>
+      <c r="E67" s="145"/>
+      <c r="F67" s="145"/>
+      <c r="G67" s="145"/>
+      <c r="H67" s="145"/>
+      <c r="I67" s="145"/>
+      <c r="J67" s="145"/>
+      <c r="K67" s="145"/>
+      <c r="L67" s="145"/>
+      <c r="M67" s="145"/>
+      <c r="N67" s="145"/>
+      <c r="O67" s="145"/>
+      <c r="P67" s="145"/>
+      <c r="Q67" s="145"/>
+      <c r="R67" s="145"/>
+      <c r="S67" s="145"/>
+      <c r="T67" s="145"/>
+      <c r="U67" s="145"/>
+      <c r="V67" s="145"/>
+      <c r="W67" s="145"/>
+      <c r="X67" s="145"/>
+      <c r="Y67" s="145"/>
+      <c r="Z67" s="145"/>
+      <c r="AA67" s="145"/>
+      <c r="AB67" s="145"/>
+      <c r="AC67" s="145"/>
+      <c r="AD67" s="145"/>
+      <c r="AE67" s="145"/>
+      <c r="AF67" s="145"/>
+      <c r="AG67" s="145"/>
+      <c r="AH67" s="145"/>
+      <c r="AI67" s="145"/>
+      <c r="AJ67" s="145"/>
+      <c r="AK67" s="145"/>
+      <c r="AL67" s="145"/>
+      <c r="AM67" s="145"/>
+      <c r="AN67" s="145"/>
+      <c r="AO67" s="145"/>
+      <c r="AP67" s="145"/>
+      <c r="AQ67" s="145"/>
+      <c r="AR67" s="145"/>
+      <c r="AS67" s="168">
+        <v>522</v>
+      </c>
+      <c r="AT67" s="168">
+        <v>347</v>
+      </c>
+      <c r="AU67" s="168">
+        <v>835</v>
+      </c>
+      <c r="AV67" s="168">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="68" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B68" s="174"/>
+      <c r="C68" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D68" s="145"/>
+      <c r="E68" s="145"/>
+      <c r="F68" s="145"/>
+      <c r="G68" s="145"/>
+      <c r="H68" s="145"/>
+      <c r="I68" s="145"/>
+      <c r="J68" s="145"/>
+      <c r="K68" s="145"/>
+      <c r="L68" s="145"/>
+      <c r="M68" s="145"/>
+      <c r="N68" s="145"/>
+      <c r="O68" s="145"/>
+      <c r="P68" s="145"/>
+      <c r="Q68" s="145"/>
+      <c r="R68" s="145"/>
+      <c r="S68" s="145"/>
+      <c r="T68" s="145"/>
+      <c r="U68" s="145"/>
+      <c r="V68" s="145"/>
+      <c r="W68" s="145"/>
+      <c r="X68" s="145"/>
+      <c r="Y68" s="145"/>
+      <c r="Z68" s="145"/>
+      <c r="AA68" s="145"/>
+      <c r="AB68" s="145"/>
+      <c r="AC68" s="145"/>
+      <c r="AD68" s="145"/>
+      <c r="AE68" s="145"/>
+      <c r="AF68" s="145"/>
+      <c r="AG68" s="145"/>
+      <c r="AH68" s="145"/>
+      <c r="AI68" s="145"/>
+      <c r="AJ68" s="145"/>
+      <c r="AK68" s="145"/>
+      <c r="AL68" s="145"/>
+      <c r="AM68" s="145"/>
+      <c r="AN68" s="145"/>
+      <c r="AO68" s="145"/>
+      <c r="AP68" s="145"/>
+      <c r="AQ68" s="145"/>
+      <c r="AR68" s="145"/>
+      <c r="AS68" s="145"/>
+      <c r="AT68" s="145"/>
+      <c r="AU68" s="145"/>
+      <c r="AV68" s="145"/>
+    </row>
+    <row r="69" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B69" s="174"/>
+      <c r="C69" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="D69" s="145"/>
+      <c r="E69" s="145"/>
+      <c r="F69" s="145"/>
+      <c r="G69" s="145"/>
+      <c r="H69" s="145"/>
+      <c r="I69" s="145"/>
+      <c r="J69" s="145"/>
+      <c r="K69" s="145"/>
+      <c r="L69" s="145"/>
+      <c r="M69" s="145"/>
+      <c r="N69" s="145"/>
+      <c r="O69" s="145"/>
+      <c r="P69" s="145"/>
+      <c r="Q69" s="145"/>
+      <c r="R69" s="145"/>
+      <c r="S69" s="145"/>
+      <c r="T69" s="145"/>
+      <c r="U69" s="145"/>
+      <c r="V69" s="145"/>
+      <c r="W69" s="145"/>
+      <c r="X69" s="145"/>
+      <c r="Y69" s="145"/>
+      <c r="Z69" s="145"/>
+      <c r="AA69" s="145"/>
+      <c r="AB69" s="145"/>
+      <c r="AC69" s="145"/>
+      <c r="AD69" s="145"/>
+      <c r="AE69" s="145"/>
+      <c r="AF69" s="145"/>
+      <c r="AG69" s="145"/>
+      <c r="AH69" s="145"/>
+      <c r="AI69" s="145"/>
+      <c r="AJ69" s="145"/>
+      <c r="AK69" s="145"/>
+      <c r="AL69" s="145"/>
+      <c r="AM69" s="145"/>
+      <c r="AN69" s="145"/>
+      <c r="AO69" s="145"/>
+      <c r="AP69" s="145"/>
+      <c r="AQ69" s="145"/>
+      <c r="AR69" s="145"/>
+      <c r="AS69" s="145"/>
+      <c r="AT69" s="145"/>
+      <c r="AU69" s="145"/>
+      <c r="AV69" s="145"/>
+    </row>
+    <row r="70" spans="1:48" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B70" s="175"/>
+      <c r="C70" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="D70" s="145"/>
+      <c r="E70" s="145"/>
+      <c r="F70" s="145"/>
+      <c r="G70" s="145"/>
+      <c r="H70" s="145"/>
+      <c r="I70" s="145"/>
+      <c r="J70" s="145"/>
+      <c r="K70" s="145"/>
+      <c r="L70" s="145"/>
+      <c r="M70" s="145"/>
+      <c r="N70" s="145"/>
+      <c r="O70" s="145"/>
+      <c r="P70" s="145"/>
+      <c r="Q70" s="145"/>
+      <c r="R70" s="145"/>
+      <c r="S70" s="145"/>
+      <c r="T70" s="145"/>
+      <c r="U70" s="145"/>
+      <c r="V70" s="145"/>
+      <c r="W70" s="145"/>
+      <c r="X70" s="145"/>
+      <c r="Y70" s="145"/>
+      <c r="Z70" s="145"/>
+      <c r="AA70" s="145"/>
+      <c r="AB70" s="145"/>
+      <c r="AC70" s="145"/>
+      <c r="AD70" s="57"/>
+      <c r="AE70" s="57"/>
+      <c r="AF70" s="57"/>
+      <c r="AG70" s="57"/>
+      <c r="AH70" s="57"/>
+      <c r="AI70" s="57"/>
+      <c r="AJ70" s="57"/>
+      <c r="AK70" s="57"/>
+      <c r="AL70" s="57"/>
+      <c r="AM70" s="57"/>
+      <c r="AN70" s="57"/>
+      <c r="AO70" s="57"/>
+      <c r="AP70" s="57"/>
+      <c r="AQ70" s="57"/>
+      <c r="AR70" s="57"/>
+      <c r="AS70" s="57"/>
+      <c r="AT70" s="57"/>
+      <c r="AU70" s="57"/>
+      <c r="AV70" s="57"/>
+    </row>
+    <row r="71" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="A71" s="172"/>
+      <c r="B71" s="173" t="s">
+        <v>17</v>
+      </c>
+      <c r="C71" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D71" s="23">
+        <v>275712</v>
+      </c>
+      <c r="E71" s="23">
+        <v>283653</v>
+      </c>
+      <c r="F71" s="23">
+        <v>295945</v>
+      </c>
+      <c r="G71" s="24">
+        <v>299945</v>
+      </c>
+      <c r="H71" s="25">
+        <v>298414</v>
+      </c>
+      <c r="I71" s="25">
+        <v>264855</v>
+      </c>
+      <c r="J71" s="26">
+        <v>270393</v>
+      </c>
+      <c r="K71" s="26">
+        <v>279411</v>
+      </c>
+      <c r="L71" s="26">
+        <v>270087</v>
+      </c>
+      <c r="M71" s="26">
+        <v>290528</v>
+      </c>
+      <c r="N71" s="24">
+        <v>306817</v>
+      </c>
+      <c r="O71" s="27">
+        <v>296110</v>
+      </c>
+      <c r="P71" s="26">
+        <v>299365</v>
+      </c>
+      <c r="Q71" s="26">
+        <v>317112</v>
+      </c>
+      <c r="R71" s="40">
+        <v>307976</v>
+      </c>
+      <c r="S71" s="40">
+        <v>315959</v>
+      </c>
+      <c r="T71" s="26">
+        <v>317091</v>
+      </c>
+      <c r="U71" s="26">
+        <v>285525</v>
+      </c>
+      <c r="V71" s="26">
+        <v>299879</v>
+      </c>
+      <c r="W71" s="26">
+        <v>308594</v>
+      </c>
+      <c r="X71" s="26">
+        <v>300474</v>
+      </c>
+      <c r="Y71" s="40">
+        <v>304155</v>
+      </c>
+      <c r="Z71" s="43">
+        <v>312387</v>
+      </c>
+      <c r="AA71" s="16">
+        <v>302734</v>
+      </c>
+      <c r="AB71" s="16">
+        <v>336733</v>
+      </c>
+      <c r="AC71" s="43">
+        <v>336615</v>
+      </c>
+      <c r="AD71" s="162">
+        <v>334995</v>
+      </c>
+      <c r="AE71" s="163">
+        <v>351470</v>
+      </c>
+      <c r="AF71" s="164">
+        <v>351983</v>
+      </c>
+      <c r="AG71" s="162">
+        <v>348499</v>
+      </c>
+      <c r="AH71" s="163">
+        <v>342469</v>
+      </c>
+      <c r="AI71" s="162">
+        <v>372847</v>
+      </c>
+      <c r="AJ71" s="162">
+        <v>336991</v>
+      </c>
+      <c r="AK71" s="163">
+        <v>352594</v>
+      </c>
+      <c r="AL71" s="162">
+        <v>356974</v>
+      </c>
+      <c r="AM71" s="162">
+        <v>330384</v>
+      </c>
+      <c r="AN71" s="163">
+        <v>343590</v>
+      </c>
+      <c r="AO71" s="162">
+        <v>378984</v>
+      </c>
+      <c r="AP71" s="163">
+        <v>358453</v>
+      </c>
+      <c r="AQ71" s="163">
+        <v>344483</v>
+      </c>
+      <c r="AR71" s="163">
+        <v>340221</v>
+      </c>
+      <c r="AS71" s="163">
+        <v>157854</v>
+      </c>
+      <c r="AT71" s="163">
+        <v>171949</v>
+      </c>
+      <c r="AU71" s="163">
+        <v>172553</v>
+      </c>
+      <c r="AV71" s="163">
+        <v>166289</v>
+      </c>
+    </row>
+    <row r="72" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B72" s="174"/>
+      <c r="C72" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D72" s="11">
+        <v>11576</v>
+      </c>
+      <c r="E72" s="11">
+        <v>9018</v>
+      </c>
+      <c r="F72" s="11">
+        <v>39889</v>
+      </c>
+      <c r="G72" s="12">
+        <v>16810</v>
+      </c>
+      <c r="H72" s="13">
+        <v>8349</v>
+      </c>
+      <c r="I72" s="13">
+        <v>38234</v>
+      </c>
+      <c r="J72" s="14">
+        <v>10802</v>
+      </c>
+      <c r="K72" s="14">
+        <v>4340</v>
+      </c>
+      <c r="L72" s="14">
+        <v>30847</v>
+      </c>
+      <c r="M72" s="14">
+        <v>10420</v>
+      </c>
+      <c r="N72" s="12">
+        <v>12146</v>
+      </c>
+      <c r="O72" s="15">
+        <v>36956</v>
+      </c>
+      <c r="P72" s="14">
+        <v>14362</v>
+      </c>
+      <c r="Q72" s="14">
+        <v>11492</v>
+      </c>
+      <c r="R72" s="16">
+        <v>40624</v>
+      </c>
+      <c r="S72" s="16">
+        <v>18699</v>
+      </c>
+      <c r="T72" s="14">
+        <v>19840</v>
+      </c>
+      <c r="U72" s="14">
+        <v>46829</v>
+      </c>
+      <c r="V72" s="14">
+        <v>13478</v>
+      </c>
+      <c r="W72" s="14">
+        <v>10510</v>
+      </c>
+      <c r="X72" s="14">
+        <v>38864</v>
+      </c>
+      <c r="Y72" s="16">
+        <v>14169</v>
+      </c>
+      <c r="Z72" s="44">
+        <v>8420</v>
+      </c>
+      <c r="AA72">
+        <v>47297</v>
+      </c>
+      <c r="AB72">
+        <v>13859</v>
+      </c>
+      <c r="AC72" s="44">
+        <v>6177</v>
+      </c>
+      <c r="AD72" s="62">
+        <v>49236</v>
+      </c>
+      <c r="AE72" s="16">
+        <v>17733</v>
+      </c>
+      <c r="AF72" s="14">
+        <v>6576</v>
+      </c>
+      <c r="AG72" s="62">
+        <v>52309</v>
+      </c>
+      <c r="AH72" s="16">
+        <v>11096</v>
+      </c>
+      <c r="AI72" s="62">
+        <v>10403</v>
+      </c>
+      <c r="AJ72" s="62">
+        <v>42241</v>
+      </c>
+      <c r="AK72" s="16">
+        <v>6047</v>
+      </c>
+      <c r="AL72" s="62">
+        <v>8686</v>
+      </c>
+      <c r="AM72" s="62">
+        <v>34778</v>
+      </c>
+      <c r="AN72" s="16">
+        <v>6050</v>
+      </c>
+      <c r="AO72" s="62">
+        <v>4280</v>
+      </c>
+      <c r="AP72" s="16">
+        <v>27971</v>
+      </c>
+      <c r="AQ72" s="16">
+        <v>8268</v>
+      </c>
+      <c r="AR72" s="16">
+        <v>7591</v>
+      </c>
+      <c r="AS72" s="16">
+        <v>29039</v>
+      </c>
+      <c r="AT72" s="16">
+        <v>6475</v>
+      </c>
+      <c r="AU72" s="16">
+        <v>8138</v>
+      </c>
+      <c r="AV72" s="16">
+        <v>25426</v>
+      </c>
+    </row>
+    <row r="73" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B73" s="174"/>
+      <c r="C73" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D73" s="11">
+        <v>198489</v>
+      </c>
+      <c r="E73" s="11">
+        <v>189608</v>
+      </c>
+      <c r="F73" s="11">
+        <v>206383</v>
+      </c>
+      <c r="G73" s="12">
+        <v>203108</v>
+      </c>
+      <c r="H73" s="13">
+        <v>196320</v>
+      </c>
+      <c r="I73" s="13">
+        <v>183309</v>
+      </c>
+      <c r="J73" s="14">
+        <v>181969</v>
+      </c>
+      <c r="K73" s="14">
+        <v>189749</v>
+      </c>
+      <c r="L73" s="14">
+        <v>199732</v>
+      </c>
+      <c r="M73" s="14">
+        <v>201602</v>
+      </c>
+      <c r="N73" s="12">
+        <v>210180</v>
+      </c>
+      <c r="O73" s="15">
+        <v>214525</v>
+      </c>
+      <c r="P73" s="14">
+        <v>213136</v>
+      </c>
+      <c r="Q73" s="14">
+        <v>208851</v>
+      </c>
+      <c r="R73" s="16">
+        <v>219947</v>
+      </c>
+      <c r="S73" s="16">
+        <v>223455</v>
+      </c>
+      <c r="T73" s="14">
+        <v>225369</v>
+      </c>
+      <c r="U73" s="14">
+        <v>218006</v>
+      </c>
+      <c r="V73" s="14">
+        <v>211998</v>
+      </c>
+      <c r="W73" s="14">
+        <v>203615</v>
+      </c>
+      <c r="X73" s="14">
+        <v>212773</v>
+      </c>
+      <c r="Y73" s="16">
+        <v>199786</v>
+      </c>
+      <c r="Z73" s="44">
+        <v>198292</v>
+      </c>
+      <c r="AA73" s="16">
+        <v>198995</v>
+      </c>
+      <c r="AB73" s="16">
+        <v>207255</v>
+      </c>
+      <c r="AC73" s="44">
+        <v>201273</v>
+      </c>
+      <c r="AD73" s="62">
+        <v>221291</v>
+      </c>
+      <c r="AE73" s="16">
+        <v>218883</v>
+      </c>
+      <c r="AF73" s="14">
+        <v>196892</v>
+      </c>
+      <c r="AG73" s="62">
+        <v>205036</v>
+      </c>
+      <c r="AH73" s="16">
+        <v>204847</v>
+      </c>
+      <c r="AI73" s="62">
+        <v>188291</v>
+      </c>
+      <c r="AJ73" s="62">
+        <v>197660</v>
+      </c>
+      <c r="AK73" s="16">
+        <v>203819</v>
+      </c>
+      <c r="AL73" s="62">
+        <v>201204</v>
+      </c>
+      <c r="AM73" s="62">
+        <v>188859</v>
+      </c>
+      <c r="AN73" s="16">
+        <v>205469</v>
+      </c>
+      <c r="AO73" s="62">
+        <v>185894</v>
+      </c>
+      <c r="AP73" s="16">
+        <v>188056</v>
+      </c>
+      <c r="AQ73" s="16">
+        <v>169885</v>
+      </c>
+      <c r="AR73" s="16">
+        <v>186634</v>
+      </c>
+      <c r="AS73" s="16">
+        <v>85144</v>
+      </c>
+      <c r="AT73" s="16">
+        <v>88375</v>
+      </c>
+      <c r="AU73" s="16">
+        <v>91942</v>
+      </c>
+      <c r="AV73" s="16">
+        <v>89682</v>
+      </c>
+    </row>
+    <row r="74" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B74" s="174"/>
+      <c r="C74" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D74" s="11">
+        <v>145009</v>
+      </c>
+      <c r="E74" s="11">
+        <v>172297</v>
+      </c>
+      <c r="F74" s="11">
+        <v>160311</v>
+      </c>
+      <c r="G74" s="12">
+        <v>159875</v>
+      </c>
+      <c r="H74" s="13">
+        <v>182149</v>
+      </c>
+      <c r="I74" s="13">
+        <v>146067</v>
+      </c>
+      <c r="J74" s="14">
+        <v>148934</v>
+      </c>
+      <c r="K74" s="14">
+        <v>169930</v>
+      </c>
+      <c r="L74" s="12">
+        <v>151165</v>
+      </c>
+      <c r="M74" s="14">
+        <v>155652</v>
+      </c>
+      <c r="N74" s="12">
+        <v>167234</v>
+      </c>
+      <c r="O74" s="15">
+        <v>158094</v>
+      </c>
+      <c r="P74" s="14">
+        <v>173701</v>
+      </c>
+      <c r="Q74" s="14">
+        <v>178200</v>
+      </c>
+      <c r="R74" s="16">
+        <v>166720</v>
+      </c>
+      <c r="S74" s="16">
+        <v>187411</v>
+      </c>
+      <c r="T74" s="14">
+        <v>189430</v>
+      </c>
+      <c r="U74" s="14">
+        <v>174174</v>
+      </c>
+      <c r="V74" s="14">
+        <v>157009</v>
+      </c>
+      <c r="W74" s="14">
+        <v>184327</v>
+      </c>
+      <c r="X74" s="14">
+        <v>167577</v>
+      </c>
+      <c r="Y74" s="16">
+        <v>172015</v>
+      </c>
+      <c r="Z74" s="44">
+        <v>189163</v>
+      </c>
+      <c r="AA74" s="16">
+        <v>172594</v>
+      </c>
+      <c r="AB74" s="16">
+        <v>172941</v>
+      </c>
+      <c r="AC74" s="44">
+        <v>192672</v>
+      </c>
+      <c r="AD74" s="62">
+        <v>172771</v>
+      </c>
+      <c r="AE74" s="16">
+        <v>169755</v>
+      </c>
+      <c r="AF74" s="14">
+        <v>202823</v>
+      </c>
+      <c r="AG74" s="62">
+        <v>166218</v>
+      </c>
+      <c r="AH74" s="16">
+        <v>179566</v>
+      </c>
+      <c r="AI74" s="62">
+        <v>186514</v>
+      </c>
+      <c r="AJ74" s="62">
+        <v>179442</v>
+      </c>
+      <c r="AK74" s="16">
+        <v>170451</v>
+      </c>
+      <c r="AL74" s="62">
+        <v>171191</v>
+      </c>
+      <c r="AM74" s="62">
+        <v>172804</v>
+      </c>
+      <c r="AN74" s="16">
+        <v>171084</v>
+      </c>
+      <c r="AO74" s="62">
+        <v>171977</v>
+      </c>
+      <c r="AP74" s="16">
+        <v>174000</v>
+      </c>
+      <c r="AQ74" s="16">
+        <v>172048</v>
+      </c>
+      <c r="AR74" s="16">
+        <v>165619</v>
+      </c>
+      <c r="AS74" s="16">
+        <v>87642</v>
+      </c>
+      <c r="AT74" s="16">
+        <v>86249</v>
+      </c>
+      <c r="AU74" s="16">
+        <v>92635</v>
+      </c>
+      <c r="AV74" s="16">
+        <v>95856</v>
+      </c>
+    </row>
+    <row r="75" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B75" s="174"/>
+      <c r="C75" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D75" s="11">
+        <v>96427</v>
+      </c>
+      <c r="E75" s="11">
+        <v>117717</v>
+      </c>
+      <c r="F75" s="11">
+        <v>131550</v>
+      </c>
+      <c r="G75" s="12">
+        <v>113136</v>
+      </c>
+      <c r="H75" s="13">
+        <v>123284</v>
+      </c>
+      <c r="I75" s="13">
+        <v>117015</v>
+      </c>
+      <c r="J75" s="14">
+        <v>94485</v>
+      </c>
+      <c r="K75" s="14">
+        <v>121861</v>
+      </c>
+      <c r="L75" s="14">
+        <v>118812</v>
+      </c>
+      <c r="M75" s="14">
+        <v>100050</v>
+      </c>
+      <c r="N75" s="12">
+        <v>130352</v>
+      </c>
+      <c r="O75" s="15">
+        <v>123333</v>
+      </c>
+      <c r="P75" s="14">
+        <v>124607</v>
+      </c>
+      <c r="Q75" s="14">
+        <v>146985</v>
+      </c>
+      <c r="R75" s="16">
+        <v>144033</v>
+      </c>
+      <c r="S75" s="16">
+        <v>122431</v>
+      </c>
+      <c r="T75" s="14">
+        <v>123168</v>
+      </c>
+      <c r="U75" s="14">
+        <v>144684</v>
+      </c>
+      <c r="V75" s="14">
+        <v>115866</v>
+      </c>
+      <c r="W75" s="14">
+        <v>150046</v>
+      </c>
+      <c r="X75" s="14">
+        <v>146354</v>
+      </c>
+      <c r="Y75" s="16">
+        <v>116436</v>
+      </c>
+      <c r="Z75" s="44">
+        <v>147628</v>
+      </c>
+      <c r="AA75" s="16">
+        <v>159693</v>
+      </c>
+      <c r="AB75" s="16">
+        <v>119630</v>
+      </c>
+      <c r="AC75" s="44">
+        <v>159626</v>
+      </c>
+      <c r="AD75" s="62">
+        <v>145891</v>
+      </c>
+      <c r="AE75" s="16">
+        <v>129372</v>
+      </c>
+      <c r="AF75" s="14">
+        <v>154200</v>
+      </c>
+      <c r="AG75" s="62">
+        <v>161893</v>
+      </c>
+      <c r="AH75" s="16">
+        <v>127106</v>
+      </c>
+      <c r="AI75" s="62">
+        <v>162684</v>
+      </c>
+      <c r="AJ75" s="62">
+        <v>134842</v>
+      </c>
+      <c r="AK75" s="16">
+        <v>116999</v>
+      </c>
+      <c r="AL75" s="62">
+        <v>142529</v>
+      </c>
+      <c r="AM75" s="62">
+        <v>149619</v>
+      </c>
+      <c r="AN75" s="16">
+        <v>118001</v>
+      </c>
+      <c r="AO75" s="62">
+        <v>141871</v>
+      </c>
+      <c r="AP75" s="16">
+        <v>128190</v>
+      </c>
+      <c r="AQ75" s="16">
+        <v>122015</v>
+      </c>
+      <c r="AR75" s="16">
+        <v>141241</v>
+      </c>
+      <c r="AS75" s="16">
+        <v>76932</v>
+      </c>
+      <c r="AT75" s="16">
+        <v>67325</v>
+      </c>
+      <c r="AU75" s="16">
+        <v>71096</v>
+      </c>
+      <c r="AV75" s="16">
+        <v>75100</v>
+      </c>
+    </row>
+    <row r="76" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B76" s="174"/>
+      <c r="C76" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D76" s="11">
+        <v>48297</v>
+      </c>
+      <c r="E76" s="11">
+        <v>50535</v>
+      </c>
+      <c r="F76" s="11">
+        <v>52884</v>
+      </c>
+      <c r="G76" s="12">
+        <v>49184</v>
+      </c>
+      <c r="H76" s="13">
+        <v>46534</v>
+      </c>
+      <c r="I76" s="13">
+        <v>44767</v>
+      </c>
+      <c r="J76" s="14">
+        <v>46074</v>
+      </c>
+      <c r="K76" s="14">
+        <v>44896</v>
+      </c>
+      <c r="L76" s="14">
+        <v>46969</v>
+      </c>
+      <c r="M76" s="14">
+        <v>48498</v>
+      </c>
+      <c r="N76" s="12">
+        <v>49438</v>
+      </c>
+      <c r="O76" s="15">
+        <v>49725</v>
+      </c>
+      <c r="P76" s="14">
+        <v>50355</v>
+      </c>
+      <c r="Q76" s="14">
+        <v>50083</v>
+      </c>
+      <c r="R76" s="16">
+        <v>49700</v>
+      </c>
+      <c r="S76" s="16">
+        <v>49565</v>
+      </c>
+      <c r="T76" s="14">
+        <v>50049</v>
+      </c>
+      <c r="U76" s="14">
+        <v>48230</v>
+      </c>
+      <c r="V76" s="14">
+        <v>47439</v>
+      </c>
+      <c r="W76" s="14">
+        <v>48011</v>
+      </c>
+      <c r="X76" s="14">
+        <v>48082</v>
+      </c>
+      <c r="Y76" s="16">
+        <v>46261</v>
+      </c>
+      <c r="Z76" s="44">
+        <v>47118</v>
+      </c>
+      <c r="AA76" s="16">
+        <v>47355</v>
+      </c>
+      <c r="AB76" s="16">
+        <v>50049</v>
+      </c>
+      <c r="AC76" s="44">
+        <v>49444</v>
+      </c>
+      <c r="AD76" s="62">
+        <v>49721</v>
+      </c>
+      <c r="AE76" s="16">
+        <v>47996</v>
+      </c>
+      <c r="AF76" s="14">
+        <v>47860</v>
+      </c>
+      <c r="AG76" s="62">
+        <v>47166</v>
+      </c>
+      <c r="AH76" s="16">
+        <v>47538</v>
+      </c>
+      <c r="AI76" s="62">
+        <v>47416</v>
+      </c>
+      <c r="AJ76" s="62">
+        <v>46780</v>
+      </c>
+      <c r="AK76" s="16">
+        <v>48038</v>
+      </c>
+      <c r="AL76" s="62">
+        <v>48182</v>
+      </c>
+      <c r="AM76" s="62">
+        <v>46644</v>
+      </c>
+      <c r="AN76" s="16">
+        <v>48263</v>
+      </c>
+      <c r="AO76" s="62">
+        <v>44168</v>
+      </c>
+      <c r="AP76" s="16">
+        <v>43218</v>
+      </c>
+      <c r="AQ76" s="16">
+        <v>43810</v>
+      </c>
+      <c r="AR76" s="16">
+        <v>43807</v>
+      </c>
+      <c r="AS76" s="16">
+        <v>23738</v>
+      </c>
+      <c r="AT76" s="16">
+        <v>24430</v>
+      </c>
+      <c r="AU76" s="16">
+        <v>23651</v>
+      </c>
+      <c r="AV76" s="16">
+        <v>23893</v>
+      </c>
+    </row>
+    <row r="77" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B77" s="174"/>
+      <c r="C77" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D77" s="11">
+        <v>18336</v>
+      </c>
+      <c r="E77" s="11">
+        <v>19847</v>
+      </c>
+      <c r="F77" s="11">
+        <v>19944</v>
+      </c>
+      <c r="G77" s="12">
+        <v>19577</v>
+      </c>
+      <c r="H77" s="13">
+        <v>19953</v>
+      </c>
+      <c r="I77" s="13">
+        <v>17719</v>
+      </c>
+      <c r="J77" s="14">
+        <v>17099</v>
+      </c>
+      <c r="K77" s="14">
+        <v>17422</v>
+      </c>
+      <c r="L77" s="14">
+        <v>17548</v>
+      </c>
+      <c r="M77" s="14">
+        <v>17364</v>
+      </c>
+      <c r="N77" s="12">
+        <v>18231</v>
+      </c>
+      <c r="O77" s="15">
+        <v>18173</v>
+      </c>
+      <c r="P77" s="14">
+        <v>17985</v>
+      </c>
+      <c r="Q77" s="14">
+        <v>18859</v>
+      </c>
+      <c r="R77" s="16">
+        <v>18621</v>
+      </c>
+      <c r="S77" s="16">
+        <v>18657</v>
+      </c>
+      <c r="T77" s="14">
+        <v>18750</v>
+      </c>
+      <c r="U77" s="14">
+        <v>17972</v>
+      </c>
+      <c r="V77" s="14">
+        <v>18039</v>
+      </c>
+      <c r="W77" s="14">
+        <v>18555</v>
+      </c>
+      <c r="X77" s="14">
+        <v>17892</v>
+      </c>
+      <c r="Y77" s="16">
+        <v>17373</v>
+      </c>
+      <c r="Z77" s="44">
+        <v>17283</v>
+      </c>
+      <c r="AA77" s="16">
+        <v>15708</v>
+      </c>
+      <c r="AB77" s="16">
+        <v>16795</v>
+      </c>
+      <c r="AC77" s="44">
+        <v>17368</v>
+      </c>
+      <c r="AD77" s="62">
+        <v>16557</v>
+      </c>
+      <c r="AE77" s="16">
+        <v>17753</v>
+      </c>
+      <c r="AF77" s="14">
+        <v>16739</v>
+      </c>
+      <c r="AG77" s="62">
+        <v>16572</v>
+      </c>
+      <c r="AH77" s="16">
+        <v>16653</v>
+      </c>
+      <c r="AI77" s="62">
+        <v>17053</v>
+      </c>
+      <c r="AJ77" s="62">
+        <v>17017</v>
+      </c>
+      <c r="AK77" s="16">
+        <v>16579</v>
+      </c>
+      <c r="AL77" s="62">
+        <v>16745</v>
+      </c>
+      <c r="AM77" s="62">
+        <v>16585</v>
+      </c>
+      <c r="AN77" s="16">
+        <v>16669</v>
+      </c>
+      <c r="AO77" s="62">
+        <v>16004</v>
+      </c>
+      <c r="AP77" s="16">
+        <v>16515</v>
+      </c>
+      <c r="AQ77" s="16">
+        <v>16211</v>
+      </c>
+      <c r="AR77" s="16">
+        <v>16527</v>
+      </c>
+      <c r="AS77" s="16">
+        <v>9373</v>
+      </c>
+      <c r="AT77" s="16">
+        <v>8932</v>
+      </c>
+      <c r="AU77" s="16">
+        <v>9201</v>
+      </c>
+      <c r="AV77" s="16">
+        <v>9638</v>
+      </c>
+    </row>
+    <row r="78" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B78" s="174"/>
+      <c r="C78" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D78" s="11">
+        <v>13544</v>
+      </c>
+      <c r="E78" s="11">
+        <v>11968</v>
+      </c>
+      <c r="F78" s="11">
+        <v>12274</v>
+      </c>
+      <c r="G78" s="12">
+        <v>12132</v>
+      </c>
+      <c r="H78" s="13">
+        <v>11688</v>
+      </c>
+      <c r="I78" s="13">
+        <v>11137</v>
+      </c>
+      <c r="J78" s="14">
+        <v>10667</v>
+      </c>
+      <c r="K78" s="14">
+        <v>11186</v>
+      </c>
+      <c r="L78" s="14">
+        <v>11379</v>
+      </c>
+      <c r="M78" s="14">
+        <v>12617</v>
+      </c>
+      <c r="N78" s="12">
+        <v>12475</v>
+      </c>
+      <c r="O78" s="15">
+        <v>12474</v>
+      </c>
+      <c r="P78" s="14">
+        <v>12303</v>
+      </c>
+      <c r="Q78" s="14">
+        <v>12368</v>
+      </c>
+      <c r="R78" s="16">
+        <v>12754</v>
+      </c>
+      <c r="S78" s="16">
+        <v>11705</v>
+      </c>
+      <c r="T78" s="14">
+        <v>11763</v>
+      </c>
+      <c r="U78" s="14">
+        <v>10926</v>
+      </c>
+      <c r="V78" s="14">
+        <v>11952</v>
+      </c>
+      <c r="W78" s="14">
+        <v>12006</v>
+      </c>
+      <c r="X78" s="14">
+        <v>12015</v>
+      </c>
+      <c r="Y78" s="16">
+        <v>12803</v>
+      </c>
+      <c r="Z78" s="44">
+        <v>11463</v>
+      </c>
+      <c r="AA78" s="16">
+        <v>11797</v>
+      </c>
+      <c r="AB78" s="16">
+        <v>12620</v>
+      </c>
+      <c r="AC78" s="44">
+        <v>12358</v>
+      </c>
+      <c r="AD78" s="62">
+        <v>12120</v>
+      </c>
+      <c r="AE78" s="16">
+        <v>12331</v>
+      </c>
+      <c r="AF78" s="14">
+        <v>12266</v>
+      </c>
+      <c r="AG78" s="62">
+        <v>12079</v>
+      </c>
+      <c r="AH78" s="16">
+        <v>12043</v>
+      </c>
+      <c r="AI78" s="62">
+        <v>12210</v>
+      </c>
+      <c r="AJ78" s="62">
+        <v>11799</v>
+      </c>
+      <c r="AK78" s="16">
+        <v>12245</v>
+      </c>
+      <c r="AL78" s="62">
+        <v>11697</v>
+      </c>
+      <c r="AM78" s="62">
+        <v>10406</v>
+      </c>
+      <c r="AN78" s="16">
+        <v>12260</v>
+      </c>
+      <c r="AO78" s="62">
+        <v>11137</v>
+      </c>
+      <c r="AP78" s="16">
+        <v>11576</v>
+      </c>
+      <c r="AQ78" s="16">
+        <v>12122</v>
+      </c>
+      <c r="AR78" s="16">
+        <v>11452</v>
+      </c>
+      <c r="AS78" s="16">
+        <v>6345</v>
+      </c>
+      <c r="AT78" s="16">
+        <v>6483</v>
+      </c>
+      <c r="AU78" s="16">
+        <v>6683</v>
+      </c>
+      <c r="AV78" s="16">
+        <v>6889</v>
+      </c>
+    </row>
+    <row r="79" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B79" s="174"/>
+      <c r="C79" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="D79" s="11">
+        <v>8298</v>
+      </c>
+      <c r="E79" s="11">
+        <v>7630</v>
+      </c>
+      <c r="F79" s="11">
+        <v>7240</v>
+      </c>
+      <c r="G79" s="12">
+        <v>6349</v>
+      </c>
+      <c r="H79" s="13">
+        <v>5835</v>
+      </c>
+      <c r="I79" s="13">
+        <v>5553</v>
+      </c>
+      <c r="J79" s="14">
+        <v>5816</v>
+      </c>
+      <c r="K79" s="14">
+        <v>6745</v>
+      </c>
+      <c r="L79" s="14">
+        <v>6861</v>
+      </c>
+      <c r="M79" s="14">
+        <v>7702</v>
+      </c>
+      <c r="N79" s="12">
+        <v>8108</v>
+      </c>
+      <c r="O79" s="15">
+        <v>7478</v>
+      </c>
+      <c r="P79" s="14">
+        <v>9038</v>
+      </c>
+      <c r="Q79" s="14">
+        <v>8550</v>
+      </c>
+      <c r="R79" s="16">
+        <v>8398</v>
+      </c>
+      <c r="S79" s="16">
+        <v>7431</v>
+      </c>
+      <c r="T79" s="14">
+        <v>7461</v>
+      </c>
+      <c r="U79" s="14">
+        <v>8501</v>
+      </c>
+      <c r="V79" s="14">
+        <v>8982</v>
+      </c>
+      <c r="W79" s="14">
+        <v>8573</v>
+      </c>
+      <c r="X79" s="14">
+        <v>9550</v>
+      </c>
+      <c r="Y79" s="16">
+        <v>8504</v>
+      </c>
+      <c r="Z79" s="44">
+        <v>9374</v>
+      </c>
+      <c r="AA79" s="16">
+        <v>9618</v>
+      </c>
+      <c r="AB79" s="16">
+        <v>9334</v>
+      </c>
+      <c r="AC79" s="44">
+        <v>9107</v>
+      </c>
+      <c r="AD79" s="62">
+        <v>9904</v>
+      </c>
+      <c r="AE79" s="16">
+        <v>9466</v>
+      </c>
+      <c r="AF79" s="14">
+        <v>10566</v>
+      </c>
+      <c r="AG79" s="62">
+        <v>9764</v>
+      </c>
+      <c r="AH79" s="16">
+        <v>9961</v>
+      </c>
+      <c r="AI79" s="62">
+        <v>9887</v>
+      </c>
+      <c r="AJ79" s="62">
+        <v>9980</v>
+      </c>
+      <c r="AK79" s="16">
+        <v>9576</v>
+      </c>
+      <c r="AL79" s="62">
+        <v>8749</v>
+      </c>
+      <c r="AM79" s="62">
+        <v>9144</v>
+      </c>
+      <c r="AN79" s="16">
+        <v>9583</v>
+      </c>
+      <c r="AO79" s="62">
+        <v>8902</v>
+      </c>
+      <c r="AP79" s="16">
+        <v>9541</v>
+      </c>
+      <c r="AQ79" s="16">
+        <v>9055</v>
+      </c>
+      <c r="AR79" s="16">
+        <v>9329</v>
+      </c>
+      <c r="AS79" s="16">
+        <v>4525</v>
+      </c>
+      <c r="AT79" s="16">
+        <v>4871</v>
+      </c>
+      <c r="AU79" s="16">
+        <v>4867</v>
+      </c>
+      <c r="AV79" s="16">
+        <v>5131</v>
+      </c>
+    </row>
+    <row r="80" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B80" s="174"/>
+      <c r="C80" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D80" s="11">
+        <v>2423</v>
+      </c>
+      <c r="E80" s="11">
+        <v>2348</v>
+      </c>
+      <c r="F80" s="11">
+        <v>2239</v>
+      </c>
+      <c r="G80" s="12">
+        <v>2253</v>
+      </c>
+      <c r="H80" s="13">
+        <v>2087</v>
+      </c>
+      <c r="I80" s="17"/>
+      <c r="J80" s="17"/>
+      <c r="K80" s="17"/>
+      <c r="L80" s="17"/>
+      <c r="M80" s="17"/>
+      <c r="N80" s="17"/>
+      <c r="O80" s="18"/>
+      <c r="P80" s="17"/>
+      <c r="Q80" s="33">
+        <v>38</v>
+      </c>
+      <c r="R80" s="39">
+        <v>80</v>
+      </c>
+      <c r="S80" s="18"/>
+      <c r="T80" s="17"/>
+      <c r="U80" s="17"/>
+      <c r="V80" s="17"/>
+      <c r="W80" s="17"/>
+      <c r="X80" s="17"/>
+      <c r="Y80" s="18"/>
+      <c r="Z80" s="44">
+        <v>90</v>
+      </c>
+      <c r="AA80" s="18"/>
+      <c r="AB80" s="18"/>
+      <c r="AC80" s="17"/>
+      <c r="AD80" s="63"/>
+      <c r="AE80" s="18"/>
+      <c r="AF80" s="17"/>
+      <c r="AG80" s="63"/>
+      <c r="AH80" s="18"/>
+      <c r="AI80" s="63"/>
+      <c r="AJ80" s="63"/>
+      <c r="AK80" s="18"/>
+      <c r="AL80" s="63"/>
+      <c r="AM80" s="63"/>
+      <c r="AN80" s="18"/>
+      <c r="AO80" s="63"/>
+      <c r="AP80" s="18"/>
+      <c r="AQ80" s="18"/>
+      <c r="AR80" s="18"/>
+      <c r="AS80" s="18"/>
+      <c r="AT80" s="18"/>
+      <c r="AU80" s="18"/>
+      <c r="AV80" s="18"/>
+    </row>
+    <row r="81" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B81" s="174"/>
+      <c r="C81" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D81" s="19"/>
+      <c r="E81" s="19"/>
+      <c r="F81" s="19"/>
+      <c r="G81" s="20"/>
+      <c r="H81" s="20"/>
+      <c r="I81" s="13">
+        <v>2042</v>
+      </c>
+      <c r="J81" s="14">
+        <v>1980</v>
+      </c>
+      <c r="K81" s="14">
+        <v>1825</v>
+      </c>
+      <c r="L81" s="14">
+        <v>1622</v>
+      </c>
+      <c r="M81" s="14">
+        <v>1918</v>
+      </c>
+      <c r="N81" s="12">
+        <v>1944</v>
+      </c>
+      <c r="O81" s="15">
+        <v>1943</v>
+      </c>
+      <c r="P81" s="14">
+        <v>1973</v>
+      </c>
+      <c r="Q81" s="14">
+        <v>2053</v>
+      </c>
+      <c r="R81" s="16">
+        <v>1976</v>
+      </c>
+      <c r="S81" s="16">
+        <v>1966</v>
+      </c>
+      <c r="T81" s="14">
+        <v>2004</v>
+      </c>
+      <c r="U81" s="14">
+        <v>1640</v>
+      </c>
+      <c r="V81" s="14">
+        <v>1708</v>
+      </c>
+      <c r="W81" s="14">
+        <v>1809</v>
+      </c>
+      <c r="X81" s="14">
+        <v>1826</v>
+      </c>
+      <c r="Y81" s="16">
+        <v>1719</v>
+      </c>
+      <c r="Z81" s="44">
+        <v>1642</v>
+      </c>
+      <c r="AA81" s="16">
+        <v>1625</v>
+      </c>
+      <c r="AB81" s="16">
+        <v>1727</v>
+      </c>
+      <c r="AC81" s="44">
+        <v>1732</v>
+      </c>
+      <c r="AD81" s="62">
+        <v>1734</v>
+      </c>
+      <c r="AE81" s="16">
+        <v>1750</v>
+      </c>
+      <c r="AF81" s="14">
+        <v>1630</v>
+      </c>
+      <c r="AG81" s="62">
+        <v>1563</v>
+      </c>
+      <c r="AH81" s="16">
+        <v>1548</v>
+      </c>
+      <c r="AI81" s="62">
+        <v>1551</v>
+      </c>
+      <c r="AJ81" s="62">
+        <v>1582</v>
+      </c>
+      <c r="AK81" s="16">
+        <v>1526</v>
+      </c>
+      <c r="AL81" s="62">
+        <v>1450</v>
+      </c>
+      <c r="AM81" s="62">
+        <v>1482</v>
+      </c>
+      <c r="AN81" s="16">
+        <v>1554</v>
+      </c>
+      <c r="AO81" s="62">
+        <v>1232</v>
+      </c>
+      <c r="AP81" s="16">
+        <v>1238</v>
+      </c>
+      <c r="AQ81" s="16">
+        <v>1407</v>
+      </c>
+      <c r="AR81" s="16">
+        <v>1371</v>
+      </c>
+      <c r="AS81" s="16">
+        <v>1199</v>
+      </c>
+      <c r="AT81" s="16">
+        <v>1201</v>
+      </c>
+      <c r="AU81" s="16">
+        <v>1245</v>
+      </c>
+      <c r="AV81" s="16">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="82" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B82" s="174"/>
+      <c r="C82" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D82" s="19"/>
+      <c r="E82" s="19"/>
+      <c r="F82" s="19"/>
+      <c r="G82" s="20"/>
+      <c r="H82" s="20"/>
+      <c r="I82" s="13">
+        <v>187</v>
+      </c>
+      <c r="J82" s="14">
+        <v>128</v>
+      </c>
+      <c r="K82" s="14">
+        <v>292</v>
+      </c>
+      <c r="L82" s="14">
+        <v>738</v>
+      </c>
+      <c r="M82" s="14">
+        <v>315</v>
+      </c>
+      <c r="N82" s="12">
+        <v>481</v>
+      </c>
+      <c r="O82" s="15">
+        <v>591</v>
+      </c>
+      <c r="P82" s="14">
+        <v>337</v>
+      </c>
+      <c r="Q82" s="14">
+        <v>315</v>
+      </c>
+      <c r="R82" s="16">
+        <v>395</v>
+      </c>
+      <c r="S82" s="16">
+        <v>258</v>
+      </c>
+      <c r="T82" s="14">
+        <v>260</v>
+      </c>
+      <c r="U82" s="14">
+        <v>225</v>
+      </c>
+      <c r="V82" s="14">
+        <v>225</v>
+      </c>
+      <c r="W82" s="14">
+        <v>253</v>
+      </c>
+      <c r="X82" s="14">
+        <v>203</v>
+      </c>
+      <c r="Y82" s="16">
+        <v>322</v>
+      </c>
+      <c r="Z82" s="44">
+        <v>259</v>
+      </c>
+      <c r="AA82" s="16">
+        <v>340</v>
+      </c>
+      <c r="AB82" s="16">
+        <v>489</v>
+      </c>
+      <c r="AC82" s="44">
+        <v>249</v>
+      </c>
+      <c r="AD82" s="62">
+        <v>313</v>
+      </c>
+      <c r="AE82" s="16">
+        <v>255</v>
+      </c>
+      <c r="AF82" s="14">
+        <v>171</v>
+      </c>
+      <c r="AG82" s="62">
+        <v>176</v>
+      </c>
+      <c r="AH82" s="16">
+        <v>196</v>
+      </c>
+      <c r="AI82" s="62">
+        <v>234</v>
+      </c>
+      <c r="AJ82" s="62">
+        <v>211</v>
+      </c>
+      <c r="AK82" s="16">
+        <v>254</v>
+      </c>
+      <c r="AL82" s="62">
+        <v>176</v>
+      </c>
+      <c r="AM82" s="62">
+        <v>308</v>
+      </c>
+      <c r="AN82" s="16">
+        <v>257</v>
+      </c>
+      <c r="AO82" s="62">
+        <v>192</v>
+      </c>
+      <c r="AP82" s="16">
+        <v>164</v>
+      </c>
+      <c r="AQ82" s="16">
+        <v>401</v>
+      </c>
+      <c r="AR82" s="16">
+        <v>209</v>
+      </c>
+      <c r="AS82" s="16">
+        <v>448</v>
+      </c>
+      <c r="AT82" s="16">
+        <v>288</v>
+      </c>
+      <c r="AU82" s="16">
+        <v>221</v>
+      </c>
+      <c r="AV82" s="16">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="83" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B83" s="174"/>
+      <c r="C83" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D83" s="19"/>
+      <c r="E83" s="19"/>
+      <c r="F83" s="19"/>
+      <c r="G83" s="20"/>
+      <c r="H83" s="20"/>
+      <c r="I83" s="13">
+        <v>332</v>
+      </c>
+      <c r="J83" s="14">
+        <v>732</v>
+      </c>
+      <c r="K83" s="14">
+        <v>1037</v>
+      </c>
+      <c r="L83" s="14">
+        <v>916</v>
+      </c>
+      <c r="M83" s="14">
+        <v>1155</v>
+      </c>
+      <c r="N83" s="12">
+        <v>1466</v>
+      </c>
+      <c r="O83" s="15">
+        <v>2066</v>
+      </c>
+      <c r="P83" s="14">
+        <v>1594</v>
+      </c>
+      <c r="Q83" s="14">
+        <v>1666</v>
+      </c>
+      <c r="R83" s="16">
+        <v>1633</v>
+      </c>
+      <c r="S83" s="16">
+        <v>1420</v>
+      </c>
+      <c r="T83" s="14">
+        <v>1429</v>
+      </c>
+      <c r="U83" s="14">
+        <v>1382</v>
+      </c>
+      <c r="V83" s="14">
+        <v>1173</v>
+      </c>
+      <c r="W83" s="14">
+        <v>1414</v>
+      </c>
+      <c r="X83" s="14">
+        <v>1408</v>
+      </c>
+      <c r="Y83" s="16">
+        <v>1478</v>
+      </c>
+      <c r="Z83" s="44">
+        <v>1341</v>
+      </c>
+      <c r="AA83" s="16">
+        <v>1251</v>
+      </c>
+      <c r="AB83" s="16">
+        <v>1277</v>
+      </c>
+      <c r="AC83" s="44">
+        <v>1540</v>
+      </c>
+      <c r="AD83" s="62">
+        <v>1478</v>
+      </c>
+      <c r="AE83" s="16">
+        <v>1767</v>
+      </c>
+      <c r="AF83" s="14">
+        <v>2070</v>
+      </c>
+      <c r="AG83" s="62">
+        <v>1740</v>
+      </c>
+      <c r="AH83" s="16">
+        <v>1694</v>
+      </c>
+      <c r="AI83" s="62">
+        <v>2429</v>
+      </c>
+      <c r="AJ83" s="62">
+        <v>1536</v>
+      </c>
+      <c r="AK83" s="16">
+        <v>1454</v>
+      </c>
+      <c r="AL83" s="62">
+        <v>1925</v>
+      </c>
+      <c r="AM83" s="62">
+        <v>1752</v>
+      </c>
+      <c r="AN83" s="16">
+        <v>1455</v>
+      </c>
+      <c r="AO83" s="62">
+        <v>1698</v>
+      </c>
+      <c r="AP83" s="16">
+        <v>1266</v>
+      </c>
+      <c r="AQ83" s="16">
+        <v>1264</v>
+      </c>
+      <c r="AR83" s="16">
+        <v>1340</v>
+      </c>
+      <c r="AS83" s="16">
+        <v>571</v>
+      </c>
+      <c r="AT83" s="16">
+        <v>451</v>
+      </c>
+      <c r="AU83" s="16">
+        <v>720</v>
+      </c>
+      <c r="AV83" s="16">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="84" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B84" s="174"/>
+      <c r="C84" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D84" s="19"/>
+      <c r="E84" s="19"/>
+      <c r="F84" s="19"/>
+      <c r="G84" s="20"/>
+      <c r="H84" s="20"/>
+      <c r="I84" s="20"/>
+      <c r="J84" s="20"/>
+      <c r="K84" s="20"/>
+      <c r="L84" s="20"/>
+      <c r="M84" s="20"/>
+      <c r="N84" s="20"/>
+      <c r="O84" s="20"/>
+      <c r="P84" s="20"/>
+      <c r="Q84" s="20"/>
+      <c r="R84" s="20"/>
+      <c r="S84" s="20"/>
+      <c r="T84" s="20"/>
+      <c r="U84" s="20"/>
+      <c r="V84" s="20"/>
+      <c r="W84" s="20"/>
+      <c r="X84" s="20"/>
+      <c r="Y84" s="56"/>
+      <c r="Z84" s="44">
+        <v>894</v>
+      </c>
+      <c r="AA84" s="18"/>
+      <c r="AB84" s="18"/>
+      <c r="AC84" s="17"/>
+      <c r="AD84" s="64"/>
+      <c r="AE84" s="18"/>
+      <c r="AF84" s="17"/>
+      <c r="AG84" s="63"/>
+      <c r="AH84" s="18"/>
+      <c r="AI84" s="63"/>
+      <c r="AJ84" s="63"/>
+      <c r="AK84" s="18"/>
+      <c r="AL84" s="63"/>
+      <c r="AM84" s="63"/>
+      <c r="AN84" s="18"/>
+      <c r="AO84" s="63"/>
+      <c r="AP84" s="56"/>
+      <c r="AQ84" s="18"/>
+      <c r="AR84" s="18"/>
+      <c r="AS84" s="18"/>
+      <c r="AT84" s="18"/>
+      <c r="AU84" s="18"/>
+      <c r="AV84" s="18"/>
+    </row>
+    <row r="85" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B85" s="174"/>
+      <c r="C85" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="D85" s="19"/>
+      <c r="E85" s="19"/>
+      <c r="F85" s="19"/>
+      <c r="G85" s="20"/>
+      <c r="H85" s="20"/>
+      <c r="I85" s="20"/>
+      <c r="J85" s="20"/>
+      <c r="K85" s="20"/>
+      <c r="L85" s="20"/>
+      <c r="M85" s="20"/>
+      <c r="N85" s="20"/>
+      <c r="O85" s="20"/>
+      <c r="P85" s="20"/>
+      <c r="Q85" s="20"/>
+      <c r="R85" s="20"/>
+      <c r="S85" s="20"/>
+      <c r="T85" s="20"/>
+      <c r="U85" s="20"/>
+      <c r="V85" s="20"/>
+      <c r="W85" s="20"/>
+      <c r="X85" s="20"/>
+      <c r="Y85" s="56"/>
+      <c r="Z85" s="44">
+        <v>335</v>
+      </c>
+      <c r="AA85" s="18"/>
+      <c r="AB85" s="18"/>
+      <c r="AC85" s="17"/>
+      <c r="AD85" s="64"/>
+      <c r="AE85" s="18"/>
+      <c r="AF85" s="17"/>
+      <c r="AG85" s="63"/>
+      <c r="AH85" s="18"/>
+      <c r="AI85" s="63"/>
+      <c r="AJ85" s="63"/>
+      <c r="AK85" s="18"/>
+      <c r="AL85" s="63"/>
+      <c r="AM85" s="63"/>
+      <c r="AN85" s="18"/>
+      <c r="AO85" s="63"/>
+      <c r="AP85" s="56"/>
+      <c r="AQ85" s="18"/>
+      <c r="AR85" s="18"/>
+      <c r="AS85" s="18"/>
+      <c r="AT85" s="18"/>
+      <c r="AU85" s="18"/>
+      <c r="AV85" s="18"/>
+    </row>
+    <row r="86" spans="1:48" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B86" s="175"/>
+      <c r="C86" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="D86" s="21"/>
+      <c r="E86" s="21"/>
+      <c r="F86" s="21"/>
+      <c r="G86" s="22"/>
+      <c r="H86" s="22"/>
+      <c r="I86" s="22"/>
+      <c r="J86" s="22"/>
+      <c r="K86" s="22"/>
+      <c r="L86" s="22"/>
+      <c r="M86" s="22"/>
+      <c r="N86" s="22"/>
+      <c r="O86" s="22"/>
+      <c r="P86" s="22"/>
+      <c r="Q86" s="22"/>
+      <c r="R86" s="22"/>
+      <c r="S86" s="22"/>
+      <c r="T86" s="22"/>
+      <c r="U86" s="22"/>
+      <c r="V86" s="22"/>
+      <c r="W86" s="22"/>
+      <c r="X86" s="22"/>
+      <c r="Y86" s="57"/>
+      <c r="Z86" s="151">
+        <v>84</v>
+      </c>
+      <c r="AA86" s="152"/>
+      <c r="AB86" s="152"/>
+      <c r="AC86" s="153"/>
+      <c r="AD86" s="147"/>
+      <c r="AE86" s="152"/>
+      <c r="AF86" s="153"/>
+      <c r="AG86" s="154"/>
+      <c r="AH86" s="152"/>
+      <c r="AI86" s="154"/>
+      <c r="AJ86" s="154"/>
+      <c r="AK86" s="152"/>
+      <c r="AL86" s="154"/>
+      <c r="AM86" s="154"/>
+      <c r="AN86" s="152"/>
+      <c r="AO86" s="154"/>
+      <c r="AP86" s="145"/>
+      <c r="AQ86" s="152"/>
+      <c r="AR86" s="152"/>
+      <c r="AS86" s="152"/>
+      <c r="AT86" s="152"/>
+      <c r="AU86" s="152"/>
+      <c r="AV86" s="152"/>
+    </row>
+    <row r="87" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="A87" s="172"/>
+      <c r="B87" s="173" t="s">
         <v>55</v>
       </c>
-      <c r="C55" s="13" t="s">
+      <c r="C87" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="D55" s="180"/>
-[...49 lines deleted...]
-      <c r="C56" s="10" t="s">
+      <c r="D87" s="145"/>
+      <c r="E87" s="145"/>
+      <c r="F87" s="145"/>
+      <c r="G87" s="145"/>
+      <c r="H87" s="145"/>
+      <c r="I87" s="145"/>
+      <c r="J87" s="145"/>
+      <c r="K87" s="145"/>
+      <c r="L87" s="145"/>
+      <c r="M87" s="145"/>
+      <c r="N87" s="145"/>
+      <c r="O87" s="145"/>
+      <c r="P87" s="145"/>
+      <c r="Q87" s="145"/>
+      <c r="R87" s="145"/>
+      <c r="S87" s="145"/>
+      <c r="T87" s="145"/>
+      <c r="U87" s="145"/>
+      <c r="V87" s="145"/>
+      <c r="W87" s="145"/>
+      <c r="X87" s="145"/>
+      <c r="Y87" s="145"/>
+      <c r="Z87" s="155"/>
+      <c r="AA87" s="156"/>
+      <c r="AB87" s="156"/>
+      <c r="AC87" s="28"/>
+      <c r="AD87" s="155"/>
+      <c r="AE87" s="156"/>
+      <c r="AF87" s="28"/>
+      <c r="AG87" s="157"/>
+      <c r="AH87" s="156"/>
+      <c r="AI87" s="157"/>
+      <c r="AJ87" s="157"/>
+      <c r="AK87" s="156"/>
+      <c r="AL87" s="157"/>
+      <c r="AM87" s="157"/>
+      <c r="AN87" s="156"/>
+      <c r="AO87" s="157"/>
+      <c r="AP87" s="155"/>
+      <c r="AQ87" s="156"/>
+      <c r="AR87" s="156"/>
+      <c r="AS87" s="169">
+        <v>338178</v>
+      </c>
+      <c r="AT87" s="169">
+        <v>339364</v>
+      </c>
+      <c r="AU87" s="169">
+        <v>355247</v>
+      </c>
+      <c r="AV87" s="169">
+        <v>359688</v>
+      </c>
+    </row>
+    <row r="88" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B88" s="174"/>
+      <c r="C88" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="D56" s="180"/>
-[...49 lines deleted...]
-      <c r="C57" s="10" t="s">
+      <c r="D88" s="145"/>
+      <c r="E88" s="145"/>
+      <c r="F88" s="145"/>
+      <c r="G88" s="145"/>
+      <c r="H88" s="145"/>
+      <c r="I88" s="145"/>
+      <c r="J88" s="145"/>
+      <c r="K88" s="145"/>
+      <c r="L88" s="145"/>
+      <c r="M88" s="145"/>
+      <c r="N88" s="145"/>
+      <c r="O88" s="145"/>
+      <c r="P88" s="145"/>
+      <c r="Q88" s="145"/>
+      <c r="R88" s="145"/>
+      <c r="S88" s="145"/>
+      <c r="T88" s="145"/>
+      <c r="U88" s="145"/>
+      <c r="V88" s="145"/>
+      <c r="W88" s="145"/>
+      <c r="X88" s="145"/>
+      <c r="Y88" s="145"/>
+      <c r="Z88" s="145"/>
+      <c r="AA88" s="148"/>
+      <c r="AB88" s="148"/>
+      <c r="AC88" s="149"/>
+      <c r="AD88" s="145"/>
+      <c r="AE88" s="148"/>
+      <c r="AF88" s="149"/>
+      <c r="AG88" s="150"/>
+      <c r="AH88" s="148"/>
+      <c r="AI88" s="150"/>
+      <c r="AJ88" s="150"/>
+      <c r="AK88" s="148"/>
+      <c r="AL88" s="150"/>
+      <c r="AM88" s="150"/>
+      <c r="AN88" s="148"/>
+      <c r="AO88" s="150"/>
+      <c r="AP88" s="145"/>
+      <c r="AQ88" s="148"/>
+      <c r="AR88" s="148"/>
+      <c r="AS88" s="170">
+        <v>8609</v>
+      </c>
+      <c r="AT88" s="170">
+        <v>8012</v>
+      </c>
+      <c r="AU88" s="170">
+        <v>6047</v>
+      </c>
+      <c r="AV88" s="170">
+        <v>10759</v>
+      </c>
+    </row>
+    <row r="89" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B89" s="174"/>
+      <c r="C89" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="D57" s="180"/>
-[...49 lines deleted...]
-      <c r="C58" s="10" t="s">
+      <c r="D89" s="145"/>
+      <c r="E89" s="145"/>
+      <c r="F89" s="145"/>
+      <c r="G89" s="145"/>
+      <c r="H89" s="145"/>
+      <c r="I89" s="145"/>
+      <c r="J89" s="145"/>
+      <c r="K89" s="145"/>
+      <c r="L89" s="145"/>
+      <c r="M89" s="145"/>
+      <c r="N89" s="145"/>
+      <c r="O89" s="145"/>
+      <c r="P89" s="145"/>
+      <c r="Q89" s="145"/>
+      <c r="R89" s="145"/>
+      <c r="S89" s="145"/>
+      <c r="T89" s="145"/>
+      <c r="U89" s="145"/>
+      <c r="V89" s="145"/>
+      <c r="W89" s="145"/>
+      <c r="X89" s="145"/>
+      <c r="Y89" s="145"/>
+      <c r="Z89" s="145"/>
+      <c r="AA89" s="148"/>
+      <c r="AB89" s="148"/>
+      <c r="AC89" s="149"/>
+      <c r="AD89" s="145"/>
+      <c r="AE89" s="148"/>
+      <c r="AF89" s="149"/>
+      <c r="AG89" s="150"/>
+      <c r="AH89" s="148"/>
+      <c r="AI89" s="150"/>
+      <c r="AJ89" s="150"/>
+      <c r="AK89" s="148"/>
+      <c r="AL89" s="150"/>
+      <c r="AM89" s="150"/>
+      <c r="AN89" s="148"/>
+      <c r="AO89" s="150"/>
+      <c r="AP89" s="145"/>
+      <c r="AQ89" s="148"/>
+      <c r="AR89" s="148"/>
+      <c r="AS89" s="170">
+        <v>187011</v>
+      </c>
+      <c r="AT89" s="170">
+        <v>181537</v>
+      </c>
+      <c r="AU89" s="170">
+        <v>197570</v>
+      </c>
+      <c r="AV89" s="170">
+        <v>189399</v>
+      </c>
+    </row>
+    <row r="90" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B90" s="174"/>
+      <c r="C90" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="D58" s="180"/>
-[...49 lines deleted...]
-      <c r="C59" s="10" t="s">
+      <c r="D90" s="145"/>
+      <c r="E90" s="145"/>
+      <c r="F90" s="145"/>
+      <c r="G90" s="145"/>
+      <c r="H90" s="145"/>
+      <c r="I90" s="145"/>
+      <c r="J90" s="145"/>
+      <c r="K90" s="145"/>
+      <c r="L90" s="145"/>
+      <c r="M90" s="145"/>
+      <c r="N90" s="145"/>
+      <c r="O90" s="145"/>
+      <c r="P90" s="145"/>
+      <c r="Q90" s="145"/>
+      <c r="R90" s="145"/>
+      <c r="S90" s="145"/>
+      <c r="T90" s="145"/>
+      <c r="U90" s="145"/>
+      <c r="V90" s="145"/>
+      <c r="W90" s="145"/>
+      <c r="X90" s="145"/>
+      <c r="Y90" s="145"/>
+      <c r="Z90" s="145"/>
+      <c r="AA90" s="148"/>
+      <c r="AB90" s="148"/>
+      <c r="AC90" s="149"/>
+      <c r="AD90" s="145"/>
+      <c r="AE90" s="148"/>
+      <c r="AF90" s="149"/>
+      <c r="AG90" s="150"/>
+      <c r="AH90" s="148"/>
+      <c r="AI90" s="150"/>
+      <c r="AJ90" s="150"/>
+      <c r="AK90" s="148"/>
+      <c r="AL90" s="150"/>
+      <c r="AM90" s="150"/>
+      <c r="AN90" s="148"/>
+      <c r="AO90" s="150"/>
+      <c r="AP90" s="145"/>
+      <c r="AQ90" s="148"/>
+      <c r="AR90" s="148"/>
+      <c r="AS90" s="170">
+        <v>166783</v>
+      </c>
+      <c r="AT90" s="170">
+        <v>168303</v>
+      </c>
+      <c r="AU90" s="170">
+        <v>172869</v>
+      </c>
+      <c r="AV90" s="170">
+        <v>170131</v>
+      </c>
+    </row>
+    <row r="91" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B91" s="174"/>
+      <c r="C91" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D59" s="180"/>
-[...49 lines deleted...]
-      <c r="C60" s="10" t="s">
+      <c r="D91" s="145"/>
+      <c r="E91" s="145"/>
+      <c r="F91" s="145"/>
+      <c r="G91" s="145"/>
+      <c r="H91" s="145"/>
+      <c r="I91" s="145"/>
+      <c r="J91" s="145"/>
+      <c r="K91" s="145"/>
+      <c r="L91" s="145"/>
+      <c r="M91" s="145"/>
+      <c r="N91" s="145"/>
+      <c r="O91" s="145"/>
+      <c r="P91" s="145"/>
+      <c r="Q91" s="145"/>
+      <c r="R91" s="145"/>
+      <c r="S91" s="145"/>
+      <c r="T91" s="145"/>
+      <c r="U91" s="145"/>
+      <c r="V91" s="145"/>
+      <c r="W91" s="145"/>
+      <c r="X91" s="145"/>
+      <c r="Y91" s="145"/>
+      <c r="Z91" s="145"/>
+      <c r="AA91" s="148"/>
+      <c r="AB91" s="148"/>
+      <c r="AC91" s="149"/>
+      <c r="AD91" s="145"/>
+      <c r="AE91" s="148"/>
+      <c r="AF91" s="149"/>
+      <c r="AG91" s="150"/>
+      <c r="AH91" s="148"/>
+      <c r="AI91" s="150"/>
+      <c r="AJ91" s="150"/>
+      <c r="AK91" s="148"/>
+      <c r="AL91" s="150"/>
+      <c r="AM91" s="150"/>
+      <c r="AN91" s="148"/>
+      <c r="AO91" s="150"/>
+      <c r="AP91" s="145"/>
+      <c r="AQ91" s="148"/>
+      <c r="AR91" s="148"/>
+      <c r="AS91" s="170">
+        <v>158460</v>
+      </c>
+      <c r="AT91" s="170">
+        <v>148260</v>
+      </c>
+      <c r="AU91" s="170">
+        <v>149956</v>
+      </c>
+      <c r="AV91" s="170">
+        <v>161119</v>
+      </c>
+    </row>
+    <row r="92" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B92" s="174"/>
+      <c r="C92" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="D60" s="180"/>
-[...49 lines deleted...]
-      <c r="C61" s="11" t="s">
+      <c r="D92" s="145"/>
+      <c r="E92" s="145"/>
+      <c r="F92" s="145"/>
+      <c r="G92" s="145"/>
+      <c r="H92" s="145"/>
+      <c r="I92" s="145"/>
+      <c r="J92" s="145"/>
+      <c r="K92" s="145"/>
+      <c r="L92" s="145"/>
+      <c r="M92" s="145"/>
+      <c r="N92" s="145"/>
+      <c r="O92" s="145"/>
+      <c r="P92" s="145"/>
+      <c r="Q92" s="145"/>
+      <c r="R92" s="145"/>
+      <c r="S92" s="145"/>
+      <c r="T92" s="145"/>
+      <c r="U92" s="145"/>
+      <c r="V92" s="145"/>
+      <c r="W92" s="145"/>
+      <c r="X92" s="145"/>
+      <c r="Y92" s="145"/>
+      <c r="Z92" s="145"/>
+      <c r="AA92" s="148"/>
+      <c r="AB92" s="148"/>
+      <c r="AC92" s="149"/>
+      <c r="AD92" s="145"/>
+      <c r="AE92" s="148"/>
+      <c r="AF92" s="149"/>
+      <c r="AG92" s="150"/>
+      <c r="AH92" s="148"/>
+      <c r="AI92" s="150"/>
+      <c r="AJ92" s="150"/>
+      <c r="AK92" s="148"/>
+      <c r="AL92" s="150"/>
+      <c r="AM92" s="150"/>
+      <c r="AN92" s="148"/>
+      <c r="AO92" s="150"/>
+      <c r="AP92" s="145"/>
+      <c r="AQ92" s="148"/>
+      <c r="AR92" s="148"/>
+      <c r="AS92" s="170">
+        <v>41346</v>
+      </c>
+      <c r="AT92" s="170">
+        <v>41899</v>
+      </c>
+      <c r="AU92" s="170">
+        <v>42535</v>
+      </c>
+      <c r="AV92" s="170">
+        <v>42778</v>
+      </c>
+    </row>
+    <row r="93" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B93" s="174"/>
+      <c r="C93" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="D61" s="180"/>
-[...49 lines deleted...]
-      <c r="C62" s="10" t="s">
+      <c r="D93" s="145"/>
+      <c r="E93" s="145"/>
+      <c r="F93" s="145"/>
+      <c r="G93" s="145"/>
+      <c r="H93" s="145"/>
+      <c r="I93" s="145"/>
+      <c r="J93" s="145"/>
+      <c r="K93" s="145"/>
+      <c r="L93" s="145"/>
+      <c r="M93" s="145"/>
+      <c r="N93" s="145"/>
+      <c r="O93" s="145"/>
+      <c r="P93" s="145"/>
+      <c r="Q93" s="145"/>
+      <c r="R93" s="145"/>
+      <c r="S93" s="145"/>
+      <c r="T93" s="145"/>
+      <c r="U93" s="145"/>
+      <c r="V93" s="145"/>
+      <c r="W93" s="145"/>
+      <c r="X93" s="145"/>
+      <c r="Y93" s="145"/>
+      <c r="Z93" s="145"/>
+      <c r="AA93" s="148"/>
+      <c r="AB93" s="148"/>
+      <c r="AC93" s="149"/>
+      <c r="AD93" s="145"/>
+      <c r="AE93" s="148"/>
+      <c r="AF93" s="149"/>
+      <c r="AG93" s="150"/>
+      <c r="AH93" s="148"/>
+      <c r="AI93" s="150"/>
+      <c r="AJ93" s="150"/>
+      <c r="AK93" s="148"/>
+      <c r="AL93" s="150"/>
+      <c r="AM93" s="150"/>
+      <c r="AN93" s="148"/>
+      <c r="AO93" s="150"/>
+      <c r="AP93" s="145"/>
+      <c r="AQ93" s="148"/>
+      <c r="AR93" s="148"/>
+      <c r="AS93" s="170">
+        <v>16344</v>
+      </c>
+      <c r="AT93" s="170">
+        <v>15789</v>
+      </c>
+      <c r="AU93" s="170">
+        <v>16456</v>
+      </c>
+      <c r="AV93" s="170">
+        <v>16116</v>
+      </c>
+    </row>
+    <row r="94" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B94" s="174"/>
+      <c r="C94" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="D62" s="180"/>
-[...49 lines deleted...]
-      <c r="C63" s="10" t="s">
+      <c r="D94" s="145"/>
+      <c r="E94" s="145"/>
+      <c r="F94" s="145"/>
+      <c r="G94" s="145"/>
+      <c r="H94" s="145"/>
+      <c r="I94" s="145"/>
+      <c r="J94" s="145"/>
+      <c r="K94" s="145"/>
+      <c r="L94" s="145"/>
+      <c r="M94" s="145"/>
+      <c r="N94" s="145"/>
+      <c r="O94" s="145"/>
+      <c r="P94" s="145"/>
+      <c r="Q94" s="145"/>
+      <c r="R94" s="145"/>
+      <c r="S94" s="145"/>
+      <c r="T94" s="145"/>
+      <c r="U94" s="145"/>
+      <c r="V94" s="145"/>
+      <c r="W94" s="145"/>
+      <c r="X94" s="145"/>
+      <c r="Y94" s="145"/>
+      <c r="Z94" s="145"/>
+      <c r="AA94" s="148"/>
+      <c r="AB94" s="148"/>
+      <c r="AC94" s="149"/>
+      <c r="AD94" s="145"/>
+      <c r="AE94" s="148"/>
+      <c r="AF94" s="149"/>
+      <c r="AG94" s="150"/>
+      <c r="AH94" s="148"/>
+      <c r="AI94" s="150"/>
+      <c r="AJ94" s="150"/>
+      <c r="AK94" s="148"/>
+      <c r="AL94" s="150"/>
+      <c r="AM94" s="150"/>
+      <c r="AN94" s="148"/>
+      <c r="AO94" s="150"/>
+      <c r="AP94" s="145"/>
+      <c r="AQ94" s="148"/>
+      <c r="AR94" s="148"/>
+      <c r="AS94" s="170">
+        <v>11150</v>
+      </c>
+      <c r="AT94" s="170">
+        <v>11160</v>
+      </c>
+      <c r="AU94" s="170">
+        <v>11399</v>
+      </c>
+      <c r="AV94" s="170">
+        <v>11105</v>
+      </c>
+    </row>
+    <row r="95" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B95" s="174"/>
+      <c r="C95" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="D63" s="180"/>
-[...49 lines deleted...]
-      <c r="C64" s="10" t="s">
+      <c r="D95" s="145"/>
+      <c r="E95" s="145"/>
+      <c r="F95" s="145"/>
+      <c r="G95" s="145"/>
+      <c r="H95" s="145"/>
+      <c r="I95" s="145"/>
+      <c r="J95" s="145"/>
+      <c r="K95" s="145"/>
+      <c r="L95" s="145"/>
+      <c r="M95" s="145"/>
+      <c r="N95" s="145"/>
+      <c r="O95" s="145"/>
+      <c r="P95" s="145"/>
+      <c r="Q95" s="145"/>
+      <c r="R95" s="145"/>
+      <c r="S95" s="145"/>
+      <c r="T95" s="145"/>
+      <c r="U95" s="145"/>
+      <c r="V95" s="145"/>
+      <c r="W95" s="145"/>
+      <c r="X95" s="145"/>
+      <c r="Y95" s="145"/>
+      <c r="Z95" s="145"/>
+      <c r="AA95" s="148"/>
+      <c r="AB95" s="148"/>
+      <c r="AC95" s="149"/>
+      <c r="AD95" s="145"/>
+      <c r="AE95" s="148"/>
+      <c r="AF95" s="149"/>
+      <c r="AG95" s="150"/>
+      <c r="AH95" s="148"/>
+      <c r="AI95" s="150"/>
+      <c r="AJ95" s="150"/>
+      <c r="AK95" s="148"/>
+      <c r="AL95" s="150"/>
+      <c r="AM95" s="150"/>
+      <c r="AN95" s="148"/>
+      <c r="AO95" s="150"/>
+      <c r="AP95" s="145"/>
+      <c r="AQ95" s="148"/>
+      <c r="AR95" s="148"/>
+      <c r="AS95" s="170">
+        <v>9076</v>
+      </c>
+      <c r="AT95" s="170">
+        <v>8816</v>
+      </c>
+      <c r="AU95" s="170">
+        <v>9306</v>
+      </c>
+      <c r="AV95" s="170">
+        <v>9902</v>
+      </c>
+    </row>
+    <row r="96" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B96" s="174"/>
+      <c r="C96" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D64" s="180"/>
-[...45 lines deleted...]
-      <c r="C65" s="12" t="s">
+      <c r="D96" s="145"/>
+      <c r="E96" s="145"/>
+      <c r="F96" s="145"/>
+      <c r="G96" s="145"/>
+      <c r="H96" s="145"/>
+      <c r="I96" s="145"/>
+      <c r="J96" s="145"/>
+      <c r="K96" s="145"/>
+      <c r="L96" s="145"/>
+      <c r="M96" s="145"/>
+      <c r="N96" s="145"/>
+      <c r="O96" s="145"/>
+      <c r="P96" s="145"/>
+      <c r="Q96" s="145"/>
+      <c r="R96" s="145"/>
+      <c r="S96" s="145"/>
+      <c r="T96" s="145"/>
+      <c r="U96" s="145"/>
+      <c r="V96" s="145"/>
+      <c r="W96" s="145"/>
+      <c r="X96" s="145"/>
+      <c r="Y96" s="145"/>
+      <c r="Z96" s="145"/>
+      <c r="AA96" s="148"/>
+      <c r="AB96" s="148"/>
+      <c r="AC96" s="149"/>
+      <c r="AD96" s="145"/>
+      <c r="AE96" s="148"/>
+      <c r="AF96" s="149"/>
+      <c r="AG96" s="150"/>
+      <c r="AH96" s="148"/>
+      <c r="AI96" s="150"/>
+      <c r="AJ96" s="150"/>
+      <c r="AK96" s="148"/>
+      <c r="AL96" s="150"/>
+      <c r="AM96" s="150"/>
+      <c r="AN96" s="148"/>
+      <c r="AO96" s="150"/>
+      <c r="AP96" s="145"/>
+      <c r="AQ96" s="148"/>
+      <c r="AR96" s="148"/>
+      <c r="AS96" s="148"/>
+      <c r="AT96" s="148"/>
+      <c r="AU96" s="148"/>
+      <c r="AV96" s="148"/>
+    </row>
+    <row r="97" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B97" s="174"/>
+      <c r="C97" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="D65" s="180"/>
-[...40 lines deleted...]
-      <c r="AS65" s="203">
+      <c r="D97" s="145"/>
+      <c r="E97" s="145"/>
+      <c r="F97" s="145"/>
+      <c r="G97" s="145"/>
+      <c r="H97" s="145"/>
+      <c r="I97" s="145"/>
+      <c r="J97" s="145"/>
+      <c r="K97" s="145"/>
+      <c r="L97" s="145"/>
+      <c r="M97" s="145"/>
+      <c r="N97" s="145"/>
+      <c r="O97" s="145"/>
+      <c r="P97" s="145"/>
+      <c r="Q97" s="145"/>
+      <c r="R97" s="145"/>
+      <c r="S97" s="145"/>
+      <c r="T97" s="145"/>
+      <c r="U97" s="145"/>
+      <c r="V97" s="145"/>
+      <c r="W97" s="145"/>
+      <c r="X97" s="145"/>
+      <c r="Y97" s="145"/>
+      <c r="Z97" s="145"/>
+      <c r="AA97" s="148"/>
+      <c r="AB97" s="148"/>
+      <c r="AC97" s="149"/>
+      <c r="AD97" s="145"/>
+      <c r="AE97" s="148"/>
+      <c r="AF97" s="149"/>
+      <c r="AG97" s="150"/>
+      <c r="AH97" s="148"/>
+      <c r="AI97" s="150"/>
+      <c r="AJ97" s="150"/>
+      <c r="AK97" s="148"/>
+      <c r="AL97" s="150"/>
+      <c r="AM97" s="150"/>
+      <c r="AN97" s="148"/>
+      <c r="AO97" s="150"/>
+      <c r="AP97" s="145"/>
+      <c r="AQ97" s="148"/>
+      <c r="AR97" s="148"/>
+      <c r="AS97" s="170">
+        <v>684</v>
+      </c>
+      <c r="AT97" s="170">
+        <v>713</v>
+      </c>
+      <c r="AU97" s="170">
+        <v>718</v>
+      </c>
+      <c r="AV97" s="170">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="98" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B98" s="174"/>
+      <c r="C98" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D98" s="145"/>
+      <c r="E98" s="145"/>
+      <c r="F98" s="145"/>
+      <c r="G98" s="145"/>
+      <c r="H98" s="145"/>
+      <c r="I98" s="145"/>
+      <c r="J98" s="145"/>
+      <c r="K98" s="145"/>
+      <c r="L98" s="145"/>
+      <c r="M98" s="145"/>
+      <c r="N98" s="145"/>
+      <c r="O98" s="145"/>
+      <c r="P98" s="145"/>
+      <c r="Q98" s="145"/>
+      <c r="R98" s="145"/>
+      <c r="S98" s="145"/>
+      <c r="T98" s="145"/>
+      <c r="U98" s="145"/>
+      <c r="V98" s="145"/>
+      <c r="W98" s="145"/>
+      <c r="X98" s="145"/>
+      <c r="Y98" s="145"/>
+      <c r="Z98" s="145"/>
+      <c r="AA98" s="148"/>
+      <c r="AB98" s="148"/>
+      <c r="AC98" s="149"/>
+      <c r="AD98" s="145"/>
+      <c r="AE98" s="148"/>
+      <c r="AF98" s="149"/>
+      <c r="AG98" s="150"/>
+      <c r="AH98" s="148"/>
+      <c r="AI98" s="150"/>
+      <c r="AJ98" s="150"/>
+      <c r="AK98" s="148"/>
+      <c r="AL98" s="150"/>
+      <c r="AM98" s="150"/>
+      <c r="AN98" s="148"/>
+      <c r="AO98" s="150"/>
+      <c r="AP98" s="145"/>
+      <c r="AQ98" s="148"/>
+      <c r="AR98" s="148"/>
+      <c r="AS98" s="170">
+        <v>198</v>
+      </c>
+      <c r="AT98" s="170">
+        <v>91</v>
+      </c>
+      <c r="AU98" s="170">
+        <v>125</v>
+      </c>
+      <c r="AV98" s="170">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="99" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B99" s="174"/>
+      <c r="C99" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D99" s="145"/>
+      <c r="E99" s="145"/>
+      <c r="F99" s="145"/>
+      <c r="G99" s="145"/>
+      <c r="H99" s="145"/>
+      <c r="I99" s="145"/>
+      <c r="J99" s="145"/>
+      <c r="K99" s="145"/>
+      <c r="L99" s="145"/>
+      <c r="M99" s="145"/>
+      <c r="N99" s="145"/>
+      <c r="O99" s="145"/>
+      <c r="P99" s="145"/>
+      <c r="Q99" s="145"/>
+      <c r="R99" s="145"/>
+      <c r="S99" s="145"/>
+      <c r="T99" s="145"/>
+      <c r="U99" s="145"/>
+      <c r="V99" s="145"/>
+      <c r="W99" s="145"/>
+      <c r="X99" s="145"/>
+      <c r="Y99" s="145"/>
+      <c r="Z99" s="145"/>
+      <c r="AA99" s="148"/>
+      <c r="AB99" s="148"/>
+      <c r="AC99" s="149"/>
+      <c r="AD99" s="145"/>
+      <c r="AE99" s="148"/>
+      <c r="AF99" s="149"/>
+      <c r="AG99" s="150"/>
+      <c r="AH99" s="148"/>
+      <c r="AI99" s="150"/>
+      <c r="AJ99" s="150"/>
+      <c r="AK99" s="148"/>
+      <c r="AL99" s="150"/>
+      <c r="AM99" s="150"/>
+      <c r="AN99" s="148"/>
+      <c r="AO99" s="150"/>
+      <c r="AP99" s="17"/>
+      <c r="AQ99" s="148"/>
+      <c r="AR99" s="148"/>
+      <c r="AS99" s="170">
+        <v>1904</v>
+      </c>
+      <c r="AT99" s="170">
+        <v>2089</v>
+      </c>
+      <c r="AU99" s="170">
+        <v>2160</v>
+      </c>
+      <c r="AV99" s="170">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="100" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B100" s="174"/>
+      <c r="C100" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D100" s="145"/>
+      <c r="E100" s="145"/>
+      <c r="F100" s="145"/>
+      <c r="G100" s="145"/>
+      <c r="H100" s="145"/>
+      <c r="I100" s="145"/>
+      <c r="J100" s="145"/>
+      <c r="K100" s="145"/>
+      <c r="L100" s="145"/>
+      <c r="M100" s="145"/>
+      <c r="N100" s="145"/>
+      <c r="O100" s="145"/>
+      <c r="P100" s="145"/>
+      <c r="Q100" s="145"/>
+      <c r="R100" s="145"/>
+      <c r="S100" s="145"/>
+      <c r="T100" s="145"/>
+      <c r="U100" s="145"/>
+      <c r="V100" s="145"/>
+      <c r="W100" s="145"/>
+      <c r="X100" s="145"/>
+      <c r="Y100" s="145"/>
+      <c r="Z100" s="145"/>
+      <c r="AA100" s="148"/>
+      <c r="AB100" s="148"/>
+      <c r="AC100" s="149"/>
+      <c r="AD100" s="145"/>
+      <c r="AE100" s="148"/>
+      <c r="AF100" s="149"/>
+      <c r="AG100" s="150"/>
+      <c r="AH100" s="148"/>
+      <c r="AI100" s="150"/>
+      <c r="AJ100" s="150"/>
+      <c r="AK100" s="148"/>
+      <c r="AL100" s="150"/>
+      <c r="AM100" s="150"/>
+      <c r="AN100" s="148"/>
+      <c r="AO100" s="150"/>
+      <c r="AP100" s="148"/>
+      <c r="AQ100" s="148"/>
+      <c r="AR100" s="148"/>
+      <c r="AS100" s="148"/>
+      <c r="AT100" s="148"/>
+      <c r="AU100" s="148"/>
+      <c r="AV100" s="148"/>
+    </row>
+    <row r="101" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B101" s="174"/>
+      <c r="C101" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="D101" s="145"/>
+      <c r="E101" s="145"/>
+      <c r="F101" s="145"/>
+      <c r="G101" s="145"/>
+      <c r="H101" s="145"/>
+      <c r="I101" s="145"/>
+      <c r="J101" s="145"/>
+      <c r="K101" s="145"/>
+      <c r="L101" s="145"/>
+      <c r="M101" s="145"/>
+      <c r="N101" s="145"/>
+      <c r="O101" s="145"/>
+      <c r="P101" s="145"/>
+      <c r="Q101" s="145"/>
+      <c r="R101" s="145"/>
+      <c r="S101" s="145"/>
+      <c r="T101" s="145"/>
+      <c r="U101" s="145"/>
+      <c r="V101" s="145"/>
+      <c r="W101" s="145"/>
+      <c r="X101" s="145"/>
+      <c r="Y101" s="145"/>
+      <c r="Z101" s="145"/>
+      <c r="AA101" s="148"/>
+      <c r="AB101" s="148"/>
+      <c r="AC101" s="149"/>
+      <c r="AD101" s="145"/>
+      <c r="AE101" s="148"/>
+      <c r="AF101" s="149"/>
+      <c r="AG101" s="150"/>
+      <c r="AH101" s="148"/>
+      <c r="AI101" s="150"/>
+      <c r="AJ101" s="150"/>
+      <c r="AK101" s="148"/>
+      <c r="AL101" s="150"/>
+      <c r="AM101" s="150"/>
+      <c r="AN101" s="148"/>
+      <c r="AO101" s="150"/>
+      <c r="AP101" s="150"/>
+      <c r="AQ101" s="148"/>
+      <c r="AR101" s="148"/>
+      <c r="AS101" s="148"/>
+      <c r="AT101" s="148"/>
+      <c r="AU101" s="148"/>
+      <c r="AV101" s="148"/>
+    </row>
+    <row r="102" spans="1:48" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B102" s="175"/>
+      <c r="C102" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="D102" s="145"/>
+      <c r="E102" s="145"/>
+      <c r="F102" s="145"/>
+      <c r="G102" s="145"/>
+      <c r="H102" s="145"/>
+      <c r="I102" s="145"/>
+      <c r="J102" s="145"/>
+      <c r="K102" s="145"/>
+      <c r="L102" s="145"/>
+      <c r="M102" s="145"/>
+      <c r="N102" s="145"/>
+      <c r="O102" s="145"/>
+      <c r="P102" s="145"/>
+      <c r="Q102" s="145"/>
+      <c r="R102" s="145"/>
+      <c r="S102" s="145"/>
+      <c r="T102" s="145"/>
+      <c r="U102" s="145"/>
+      <c r="V102" s="145"/>
+      <c r="W102" s="145"/>
+      <c r="X102" s="145"/>
+      <c r="Y102" s="145"/>
+      <c r="Z102" s="57"/>
+      <c r="AA102" s="158"/>
+      <c r="AB102" s="158"/>
+      <c r="AC102" s="159"/>
+      <c r="AD102" s="57"/>
+      <c r="AE102" s="158"/>
+      <c r="AF102" s="159"/>
+      <c r="AG102" s="160"/>
+      <c r="AH102" s="158"/>
+      <c r="AI102" s="160"/>
+      <c r="AJ102" s="160"/>
+      <c r="AK102" s="158"/>
+      <c r="AL102" s="160"/>
+      <c r="AM102" s="160"/>
+      <c r="AN102" s="158"/>
+      <c r="AO102" s="160"/>
+      <c r="AP102" s="161"/>
+      <c r="AQ102" s="158"/>
+      <c r="AR102" s="158"/>
+      <c r="AS102" s="158"/>
+      <c r="AT102" s="158"/>
+      <c r="AU102" s="158"/>
+      <c r="AV102" s="158"/>
+    </row>
+    <row r="103" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="A103" s="172"/>
+      <c r="B103" s="173" t="s">
+        <v>18</v>
+      </c>
+      <c r="C103" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D103" s="23">
+        <v>11449</v>
+      </c>
+      <c r="E103" s="23">
+        <v>11964</v>
+      </c>
+      <c r="F103" s="23">
+        <v>10031</v>
+      </c>
+      <c r="G103" s="24">
+        <v>9819</v>
+      </c>
+      <c r="H103" s="25">
+        <v>9133</v>
+      </c>
+      <c r="I103" s="25">
+        <v>7179</v>
+      </c>
+      <c r="J103" s="26">
+        <v>7813</v>
+      </c>
+      <c r="K103" s="26">
+        <v>7635</v>
+      </c>
+      <c r="L103" s="26">
+        <v>6529</v>
+      </c>
+      <c r="M103" s="26">
+        <v>7865</v>
+      </c>
+      <c r="N103" s="24">
+        <v>8112</v>
+      </c>
+      <c r="O103" s="27">
+        <v>8099</v>
+      </c>
+      <c r="P103" s="26">
+        <v>8308</v>
+      </c>
+      <c r="Q103" s="26">
+        <v>8544</v>
+      </c>
+      <c r="R103" s="40">
+        <v>7357</v>
+      </c>
+      <c r="S103" s="40">
+        <v>7709</v>
+      </c>
+      <c r="T103" s="26">
+        <v>7746</v>
+      </c>
+      <c r="U103" s="26">
+        <v>6778</v>
+      </c>
+      <c r="V103" s="26">
+        <v>6356</v>
+      </c>
+      <c r="W103" s="26">
+        <v>6406</v>
+      </c>
+      <c r="X103" s="26">
+        <v>5786</v>
+      </c>
+      <c r="Y103" s="40">
+        <v>6464</v>
+      </c>
+      <c r="Z103" s="43">
+        <v>7321</v>
+      </c>
+      <c r="AA103" s="40">
+        <v>6305</v>
+      </c>
+      <c r="AB103" s="40">
+        <v>6457</v>
+      </c>
+      <c r="AC103" s="43">
+        <v>7486</v>
+      </c>
+      <c r="AD103" s="61">
+        <v>6120</v>
+      </c>
+      <c r="AE103" s="40">
+        <v>7441</v>
+      </c>
+      <c r="AF103" s="26">
+        <v>7841</v>
+      </c>
+      <c r="AG103" s="61">
+        <v>6521</v>
+      </c>
+      <c r="AH103" s="40">
+        <v>7476</v>
+      </c>
+      <c r="AI103" s="61">
+        <v>7772</v>
+      </c>
+      <c r="AJ103" s="61">
+        <v>5855</v>
+      </c>
+      <c r="AK103" s="40">
+        <v>6065</v>
+      </c>
+      <c r="AL103" s="61">
+        <v>6613</v>
+      </c>
+      <c r="AM103" s="61">
+        <v>5604</v>
+      </c>
+      <c r="AN103" s="40">
+        <v>6088</v>
+      </c>
+      <c r="AO103" s="61">
+        <v>7215</v>
+      </c>
+      <c r="AP103" s="40">
+        <v>6233</v>
+      </c>
+      <c r="AQ103" s="40">
+        <v>8761</v>
+      </c>
+      <c r="AR103" s="40">
+        <v>6386</v>
+      </c>
+      <c r="AS103" s="40">
+        <v>5156</v>
+      </c>
+      <c r="AT103" s="40">
+        <v>9220</v>
+      </c>
+      <c r="AU103" s="40">
+        <v>7437</v>
+      </c>
+      <c r="AV103" s="40">
+        <v>6229</v>
+      </c>
+    </row>
+    <row r="104" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B104" s="174"/>
+      <c r="C104" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D104" s="11">
+        <v>574</v>
+      </c>
+      <c r="E104" s="11">
+        <v>373</v>
+      </c>
+      <c r="F104" s="11">
+        <v>750</v>
+      </c>
+      <c r="G104" s="12">
+        <v>791</v>
+      </c>
+      <c r="H104" s="13">
+        <v>557</v>
+      </c>
+      <c r="I104" s="13">
+        <v>101</v>
+      </c>
+      <c r="J104" s="14">
+        <v>416</v>
+      </c>
+      <c r="K104" s="14">
+        <v>211</v>
+      </c>
+      <c r="L104" s="14">
+        <v>196</v>
+      </c>
+      <c r="M104" s="14">
+        <v>293</v>
+      </c>
+      <c r="N104" s="12">
+        <v>382</v>
+      </c>
+      <c r="O104" s="15">
+        <v>857</v>
+      </c>
+      <c r="P104" s="14">
+        <v>310</v>
+      </c>
+      <c r="Q104" s="14">
+        <v>332</v>
+      </c>
+      <c r="R104" s="16">
+        <v>175</v>
+      </c>
+      <c r="S104" s="16">
+        <v>362</v>
+      </c>
+      <c r="T104" s="14">
+        <v>362</v>
+      </c>
+      <c r="U104" s="14">
+        <v>534</v>
+      </c>
+      <c r="V104" s="14">
+        <v>423</v>
+      </c>
+      <c r="W104" s="14">
+        <v>502</v>
+      </c>
+      <c r="X104" s="14">
+        <v>489</v>
+      </c>
+      <c r="Y104" s="16">
+        <v>332</v>
+      </c>
+      <c r="Z104" s="44">
+        <v>367</v>
+      </c>
+      <c r="AA104" s="16">
+        <v>579</v>
+      </c>
+      <c r="AB104" s="16">
+        <v>276</v>
+      </c>
+      <c r="AC104" s="44">
+        <v>431</v>
+      </c>
+      <c r="AD104" s="62">
+        <v>437</v>
+      </c>
+      <c r="AE104" s="16">
+        <v>958</v>
+      </c>
+      <c r="AF104" s="14">
+        <v>966</v>
+      </c>
+      <c r="AG104" s="62">
+        <v>1000</v>
+      </c>
+      <c r="AH104" s="16">
+        <v>843</v>
+      </c>
+      <c r="AI104" s="62">
+        <v>923</v>
+      </c>
+      <c r="AJ104" s="62">
+        <v>803</v>
+      </c>
+      <c r="AK104" s="16">
+        <v>822</v>
+      </c>
+      <c r="AL104" s="62">
+        <v>358</v>
+      </c>
+      <c r="AM104" s="62">
+        <v>307</v>
+      </c>
+      <c r="AN104" s="16">
+        <v>822</v>
+      </c>
+      <c r="AO104" s="62">
+        <v>169</v>
+      </c>
+      <c r="AP104" s="16">
+        <v>267</v>
+      </c>
+      <c r="AQ104" s="16">
+        <v>230</v>
+      </c>
+      <c r="AR104" s="16">
+        <v>276</v>
+      </c>
+      <c r="AS104" s="16">
+        <v>648</v>
+      </c>
+      <c r="AT104" s="16">
+        <v>503</v>
+      </c>
+      <c r="AU104" s="16">
+        <v>393</v>
+      </c>
+      <c r="AV104" s="16">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="105" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B105" s="174"/>
+      <c r="C105" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D105" s="11">
+        <v>3838</v>
+      </c>
+      <c r="E105" s="11">
+        <v>3671</v>
+      </c>
+      <c r="F105" s="11">
+        <v>5589</v>
+      </c>
+      <c r="G105" s="12">
+        <v>6432</v>
+      </c>
+      <c r="H105" s="13">
+        <v>6231</v>
+      </c>
+      <c r="I105" s="13">
+        <v>3663</v>
+      </c>
+      <c r="J105" s="14">
+        <v>3060</v>
+      </c>
+      <c r="K105" s="14">
+        <v>3322</v>
+      </c>
+      <c r="L105" s="14">
+        <v>3921</v>
+      </c>
+      <c r="M105" s="14">
+        <v>2828</v>
+      </c>
+      <c r="N105" s="12">
+        <v>3092</v>
+      </c>
+      <c r="O105" s="15">
+        <v>2947</v>
+      </c>
+      <c r="P105" s="14">
+        <v>3803</v>
+      </c>
+      <c r="Q105" s="14">
+        <v>2767</v>
+      </c>
+      <c r="R105" s="16">
+        <v>2276</v>
+      </c>
+      <c r="S105" s="16">
+        <v>3222</v>
+      </c>
+      <c r="T105" s="14">
+        <v>3248</v>
+      </c>
+      <c r="U105" s="14">
+        <v>1927</v>
+      </c>
+      <c r="V105" s="14">
+        <v>2254</v>
+      </c>
+      <c r="W105" s="14">
+        <v>2689</v>
+      </c>
+      <c r="X105" s="14">
+        <v>1449</v>
+      </c>
+      <c r="Y105" s="16">
+        <v>1543</v>
+      </c>
+      <c r="Z105" s="44">
+        <v>1770</v>
+      </c>
+      <c r="AA105" s="16">
+        <v>1719</v>
+      </c>
+      <c r="AB105" s="16">
+        <v>1727</v>
+      </c>
+      <c r="AC105" s="44">
+        <v>1867</v>
+      </c>
+      <c r="AD105" s="62">
+        <v>1351</v>
+      </c>
+      <c r="AE105" s="16">
+        <v>1590</v>
+      </c>
+      <c r="AF105" s="14">
+        <v>2098</v>
+      </c>
+      <c r="AG105" s="62">
+        <v>1427</v>
+      </c>
+      <c r="AH105" s="16">
+        <v>1379</v>
+      </c>
+      <c r="AI105" s="62">
+        <v>1248</v>
+      </c>
+      <c r="AJ105" s="62">
+        <v>1291</v>
+      </c>
+      <c r="AK105" s="16">
+        <v>1741</v>
+      </c>
+      <c r="AL105" s="62">
+        <v>730</v>
+      </c>
+      <c r="AM105" s="62">
+        <v>1100</v>
+      </c>
+      <c r="AN105" s="16">
+        <v>1753</v>
+      </c>
+      <c r="AO105" s="62">
+        <v>1257</v>
+      </c>
+      <c r="AP105" s="16">
+        <v>2115</v>
+      </c>
+      <c r="AQ105" s="16">
+        <v>2467</v>
+      </c>
+      <c r="AR105" s="16">
+        <v>1190</v>
+      </c>
+      <c r="AS105" s="16">
+        <v>2311</v>
+      </c>
+      <c r="AT105" s="16">
+        <v>1718</v>
+      </c>
+      <c r="AU105" s="16">
+        <v>1940</v>
+      </c>
+      <c r="AV105" s="16">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="106" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B106" s="174"/>
+      <c r="C106" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D106" s="11">
+        <v>3832</v>
+      </c>
+      <c r="E106" s="11">
+        <v>2193</v>
+      </c>
+      <c r="F106" s="11">
+        <v>1965</v>
+      </c>
+      <c r="G106" s="12">
+        <v>1889</v>
+      </c>
+      <c r="H106" s="13">
+        <v>1888</v>
+      </c>
+      <c r="I106" s="13">
+        <v>2304</v>
+      </c>
+      <c r="J106" s="14">
+        <v>2334</v>
+      </c>
+      <c r="K106" s="14">
+        <v>2428</v>
+      </c>
+      <c r="L106" s="14">
+        <v>1990</v>
+      </c>
+      <c r="M106" s="14">
+        <v>1916</v>
+      </c>
+      <c r="N106" s="12">
+        <v>2281</v>
+      </c>
+      <c r="O106" s="15">
+        <v>1815</v>
+      </c>
+      <c r="P106" s="14">
+        <v>3319</v>
+      </c>
+      <c r="Q106" s="14">
+        <v>2966</v>
+      </c>
+      <c r="R106" s="16">
+        <v>2191</v>
+      </c>
+      <c r="S106" s="16">
+        <v>2355</v>
+      </c>
+      <c r="T106" s="14">
+        <v>2412</v>
+      </c>
+      <c r="U106" s="14">
+        <v>2379</v>
+      </c>
+      <c r="V106" s="14">
+        <v>1885</v>
+      </c>
+      <c r="W106" s="14">
+        <v>1644</v>
+      </c>
+      <c r="X106" s="14">
+        <v>1240</v>
+      </c>
+      <c r="Y106" s="16">
+        <v>1196</v>
+      </c>
+      <c r="Z106" s="44">
+        <v>1293</v>
+      </c>
+      <c r="AA106" s="16">
+        <v>1524</v>
+      </c>
+      <c r="AB106" s="16">
+        <v>1387</v>
+      </c>
+      <c r="AC106" s="44">
+        <v>1496</v>
+      </c>
+      <c r="AD106" s="62">
+        <v>1445</v>
+      </c>
+      <c r="AE106" s="16">
+        <v>1671</v>
+      </c>
+      <c r="AF106" s="14">
+        <v>1684</v>
+      </c>
+      <c r="AG106" s="62">
+        <v>1380</v>
+      </c>
+      <c r="AH106" s="16">
+        <v>1930</v>
+      </c>
+      <c r="AI106" s="62">
+        <v>1198</v>
+      </c>
+      <c r="AJ106" s="62">
+        <v>1366</v>
+      </c>
+      <c r="AK106" s="16">
+        <v>1147</v>
+      </c>
+      <c r="AL106" s="62">
+        <v>1212</v>
+      </c>
+      <c r="AM106" s="62">
+        <v>619</v>
+      </c>
+      <c r="AN106" s="16">
+        <v>1147</v>
+      </c>
+      <c r="AO106" s="62">
+        <v>1172</v>
+      </c>
+      <c r="AP106" s="16">
+        <v>749</v>
+      </c>
+      <c r="AQ106" s="16">
+        <v>770</v>
+      </c>
+      <c r="AR106" s="16">
+        <v>1140</v>
+      </c>
+      <c r="AS106" s="16">
+        <v>648</v>
+      </c>
+      <c r="AT106" s="16">
+        <v>1433</v>
+      </c>
+      <c r="AU106" s="16">
+        <v>915</v>
+      </c>
+      <c r="AV106" s="16">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="107" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B107" s="174"/>
+      <c r="C107" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D107" s="11">
+        <v>1176</v>
+      </c>
+      <c r="E107" s="11">
+        <v>1711</v>
+      </c>
+      <c r="F107" s="11">
+        <v>1630</v>
+      </c>
+      <c r="G107" s="12">
+        <v>1765</v>
+      </c>
+      <c r="H107" s="13">
+        <v>2188</v>
+      </c>
+      <c r="I107" s="13">
+        <v>1463</v>
+      </c>
+      <c r="J107" s="14">
+        <v>937</v>
+      </c>
+      <c r="K107" s="14">
+        <v>1253</v>
+      </c>
+      <c r="L107" s="14">
+        <v>1292</v>
+      </c>
+      <c r="M107" s="14">
+        <v>1277</v>
+      </c>
+      <c r="N107" s="12">
+        <v>1487</v>
+      </c>
+      <c r="O107" s="15">
+        <v>1768</v>
+      </c>
+      <c r="P107" s="14">
+        <v>1377</v>
+      </c>
+      <c r="Q107" s="14">
+        <v>1136</v>
+      </c>
+      <c r="R107" s="16">
+        <v>1425</v>
+      </c>
+      <c r="S107" s="16">
+        <v>1501</v>
+      </c>
+      <c r="T107" s="14">
+        <v>1517</v>
+      </c>
+      <c r="U107" s="14">
+        <v>978</v>
+      </c>
+      <c r="V107" s="14">
+        <v>1270</v>
+      </c>
+      <c r="W107" s="14">
+        <v>905</v>
+      </c>
+      <c r="X107" s="14">
+        <v>995</v>
+      </c>
+      <c r="Y107" s="16">
+        <v>635</v>
+      </c>
+      <c r="Z107" s="44">
+        <v>760</v>
+      </c>
+      <c r="AA107" s="16">
+        <v>615</v>
+      </c>
+      <c r="AB107" s="16">
+        <v>801</v>
+      </c>
+      <c r="AC107" s="44">
+        <v>769</v>
+      </c>
+      <c r="AD107" s="62">
+        <v>879</v>
+      </c>
+      <c r="AE107" s="16">
+        <v>855</v>
+      </c>
+      <c r="AF107" s="14">
+        <v>862</v>
+      </c>
+      <c r="AG107" s="62">
+        <v>1063</v>
+      </c>
+      <c r="AH107" s="16">
+        <v>1127</v>
+      </c>
+      <c r="AI107" s="62">
+        <v>932</v>
+      </c>
+      <c r="AJ107" s="62">
+        <v>966</v>
+      </c>
+      <c r="AK107" s="16">
+        <v>818</v>
+      </c>
+      <c r="AL107" s="62">
+        <v>556</v>
+      </c>
+      <c r="AM107" s="62">
+        <v>487</v>
+      </c>
+      <c r="AN107" s="16">
+        <v>826</v>
+      </c>
+      <c r="AO107" s="62">
+        <v>370</v>
+      </c>
+      <c r="AP107" s="16">
+        <v>292</v>
+      </c>
+      <c r="AQ107" s="16">
+        <v>482</v>
+      </c>
+      <c r="AR107" s="16">
+        <v>863</v>
+      </c>
+      <c r="AS107" s="16">
+        <v>325</v>
+      </c>
+      <c r="AT107" s="16"/>
+      <c r="AU107" s="16">
+        <v>467</v>
+      </c>
+      <c r="AV107" s="16">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="108" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B108" s="174"/>
+      <c r="C108" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D108" s="11">
+        <v>1825</v>
+      </c>
+      <c r="E108" s="11">
+        <v>1645</v>
+      </c>
+      <c r="F108" s="11">
+        <v>1504</v>
+      </c>
+      <c r="G108" s="12">
+        <v>1479</v>
+      </c>
+      <c r="H108" s="13">
+        <v>1203</v>
+      </c>
+      <c r="I108" s="13">
+        <v>1412</v>
+      </c>
+      <c r="J108" s="14">
+        <v>1326</v>
+      </c>
+      <c r="K108" s="14">
+        <v>1312</v>
+      </c>
+      <c r="L108" s="14">
+        <v>1396</v>
+      </c>
+      <c r="M108" s="14">
+        <v>1336</v>
+      </c>
+      <c r="N108" s="12">
+        <v>1448</v>
+      </c>
+      <c r="O108" s="15">
+        <v>1379</v>
+      </c>
+      <c r="P108" s="14">
+        <v>1489</v>
+      </c>
+      <c r="Q108" s="14">
+        <v>1401</v>
+      </c>
+      <c r="R108" s="16">
+        <v>1355</v>
+      </c>
+      <c r="S108" s="16">
+        <v>1591</v>
+      </c>
+      <c r="T108" s="14">
+        <v>1617</v>
+      </c>
+      <c r="U108" s="14">
+        <v>1438</v>
+      </c>
+      <c r="V108" s="14">
+        <v>1488</v>
+      </c>
+      <c r="W108" s="14">
+        <v>1570</v>
+      </c>
+      <c r="X108" s="14">
+        <v>1240</v>
+      </c>
+      <c r="Y108" s="16">
+        <v>1608</v>
+      </c>
+      <c r="Z108" s="44">
+        <v>1532</v>
+      </c>
+      <c r="AA108" s="16">
+        <v>1299</v>
+      </c>
+      <c r="AB108" s="16">
+        <v>1413</v>
+      </c>
+      <c r="AC108" s="44">
+        <v>1524</v>
+      </c>
+      <c r="AD108" s="62">
+        <v>1286</v>
+      </c>
+      <c r="AE108" s="16">
+        <v>1481</v>
+      </c>
+      <c r="AF108" s="14">
+        <v>1516</v>
+      </c>
+      <c r="AG108" s="62">
+        <v>1450</v>
+      </c>
+      <c r="AH108" s="16">
+        <v>1731</v>
+      </c>
+      <c r="AI108" s="62">
+        <v>1487</v>
+      </c>
+      <c r="AJ108" s="62">
+        <v>1332</v>
+      </c>
+      <c r="AK108" s="16">
+        <v>1563</v>
+      </c>
+      <c r="AL108" s="62">
+        <v>1357</v>
+      </c>
+      <c r="AM108" s="62">
+        <v>1448</v>
+      </c>
+      <c r="AN108" s="16">
+        <v>1568</v>
+      </c>
+      <c r="AO108" s="62">
+        <v>1786</v>
+      </c>
+      <c r="AP108" s="16">
+        <v>1774</v>
+      </c>
+      <c r="AQ108" s="16">
+        <v>1604</v>
+      </c>
+      <c r="AR108" s="16">
+        <v>1602</v>
+      </c>
+      <c r="AS108" s="16">
+        <v>1682</v>
+      </c>
+      <c r="AT108" s="16">
+        <v>1703</v>
+      </c>
+      <c r="AU108" s="16">
+        <v>1724</v>
+      </c>
+      <c r="AV108" s="16">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="109" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B109" s="174"/>
+      <c r="C109" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D109" s="11">
+        <v>976</v>
+      </c>
+      <c r="E109" s="11">
+        <v>859</v>
+      </c>
+      <c r="F109" s="11">
+        <v>901</v>
+      </c>
+      <c r="G109" s="12">
+        <v>778</v>
+      </c>
+      <c r="H109" s="13">
+        <v>677</v>
+      </c>
+      <c r="I109" s="13">
+        <v>622</v>
+      </c>
+      <c r="J109" s="14">
+        <v>513</v>
+      </c>
+      <c r="K109" s="14">
+        <v>554</v>
+      </c>
+      <c r="L109" s="14">
+        <v>550</v>
+      </c>
+      <c r="M109" s="14">
+        <v>622</v>
+      </c>
+      <c r="N109" s="12">
+        <v>663</v>
+      </c>
+      <c r="O109" s="15">
+        <v>613</v>
+      </c>
+      <c r="P109" s="14">
+        <v>663</v>
+      </c>
+      <c r="Q109" s="14">
+        <v>806</v>
+      </c>
+      <c r="R109" s="16">
+        <v>702</v>
+      </c>
+      <c r="S109" s="16">
+        <v>832</v>
+      </c>
+      <c r="T109" s="14">
+        <v>839</v>
+      </c>
+      <c r="U109" s="14">
+        <v>672</v>
+      </c>
+      <c r="V109" s="14">
+        <v>684</v>
+      </c>
+      <c r="W109" s="14">
+        <v>623</v>
+      </c>
+      <c r="X109" s="14">
+        <v>556</v>
+      </c>
+      <c r="Y109" s="16">
+        <v>608</v>
+      </c>
+      <c r="Z109" s="44">
+        <v>640</v>
+      </c>
+      <c r="AA109" s="16">
+        <v>726</v>
+      </c>
+      <c r="AB109" s="16">
+        <v>764</v>
+      </c>
+      <c r="AC109" s="44">
+        <v>772</v>
+      </c>
+      <c r="AD109" s="62">
+        <v>709</v>
+      </c>
+      <c r="AE109" s="16">
+        <v>743</v>
+      </c>
+      <c r="AF109" s="14">
+        <v>721</v>
+      </c>
+      <c r="AG109" s="62">
+        <v>710</v>
+      </c>
+      <c r="AH109" s="16">
+        <v>749</v>
+      </c>
+      <c r="AI109" s="62">
+        <v>854</v>
+      </c>
+      <c r="AJ109" s="62">
+        <v>689</v>
+      </c>
+      <c r="AK109" s="16">
+        <v>835</v>
+      </c>
+      <c r="AL109" s="62">
+        <v>742</v>
+      </c>
+      <c r="AM109" s="62">
+        <v>838</v>
+      </c>
+      <c r="AN109" s="16">
+        <v>835</v>
+      </c>
+      <c r="AO109" s="62">
+        <v>837</v>
+      </c>
+      <c r="AP109" s="16">
+        <v>716</v>
+      </c>
+      <c r="AQ109" s="16">
+        <v>847</v>
+      </c>
+      <c r="AR109" s="16">
+        <v>704</v>
+      </c>
+      <c r="AS109" s="16">
+        <v>665</v>
+      </c>
+      <c r="AT109" s="16">
+        <v>958</v>
+      </c>
+      <c r="AU109" s="16">
+        <v>722</v>
+      </c>
+      <c r="AV109" s="16">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="110" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B110" s="174"/>
+      <c r="C110" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D110" s="11">
+        <v>388</v>
+      </c>
+      <c r="E110" s="11">
+        <v>517</v>
+      </c>
+      <c r="F110" s="11">
+        <v>352</v>
+      </c>
+      <c r="G110" s="12">
+        <v>390</v>
+      </c>
+      <c r="H110" s="13">
+        <v>235</v>
+      </c>
+      <c r="I110" s="13">
+        <v>305</v>
+      </c>
+      <c r="J110" s="14">
+        <v>352</v>
+      </c>
+      <c r="K110" s="14">
+        <v>393</v>
+      </c>
+      <c r="L110" s="14">
+        <v>358</v>
+      </c>
+      <c r="M110" s="14">
+        <v>437</v>
+      </c>
+      <c r="N110" s="12">
+        <v>495</v>
+      </c>
+      <c r="O110" s="15">
+        <v>418</v>
+      </c>
+      <c r="P110" s="14">
+        <v>420</v>
+      </c>
+      <c r="Q110" s="14">
+        <v>425</v>
+      </c>
+      <c r="R110" s="16">
+        <v>447</v>
+      </c>
+      <c r="S110" s="16">
+        <v>472</v>
+      </c>
+      <c r="T110" s="14">
+        <v>474</v>
+      </c>
+      <c r="U110" s="14">
+        <v>384</v>
+      </c>
+      <c r="V110" s="14">
+        <v>331</v>
+      </c>
+      <c r="W110" s="14">
+        <v>403</v>
+      </c>
+      <c r="X110" s="14">
+        <v>412</v>
+      </c>
+      <c r="Y110" s="16">
+        <v>438</v>
+      </c>
+      <c r="Z110" s="44">
+        <v>451</v>
+      </c>
+      <c r="AA110" s="16">
+        <v>415</v>
+      </c>
+      <c r="AB110" s="16">
+        <v>538</v>
+      </c>
+      <c r="AC110" s="44">
+        <v>574</v>
+      </c>
+      <c r="AD110" s="62">
+        <v>610</v>
+      </c>
+      <c r="AE110" s="16">
+        <v>608</v>
+      </c>
+      <c r="AF110" s="14">
+        <v>653</v>
+      </c>
+      <c r="AG110" s="62">
+        <v>466</v>
+      </c>
+      <c r="AH110" s="16">
+        <v>501</v>
+      </c>
+      <c r="AI110" s="62">
+        <v>606</v>
+      </c>
+      <c r="AJ110" s="62">
+        <v>384</v>
+      </c>
+      <c r="AK110" s="16">
+        <v>612</v>
+      </c>
+      <c r="AL110" s="62">
+        <v>502</v>
+      </c>
+      <c r="AM110" s="62">
+        <v>480</v>
+      </c>
+      <c r="AN110" s="16">
+        <v>614</v>
+      </c>
+      <c r="AO110" s="62">
+        <v>542</v>
+      </c>
+      <c r="AP110" s="16">
+        <v>371</v>
+      </c>
+      <c r="AQ110" s="16">
+        <v>588</v>
+      </c>
+      <c r="AR110" s="16">
+        <v>480</v>
+      </c>
+      <c r="AS110" s="16">
+        <v>647</v>
+      </c>
+      <c r="AT110" s="16">
+        <v>468</v>
+      </c>
+      <c r="AU110" s="16">
+        <v>523</v>
+      </c>
+      <c r="AV110" s="16">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="111" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B111" s="174"/>
+      <c r="C111" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="D111" s="11">
+        <v>235</v>
+      </c>
+      <c r="E111" s="11">
+        <v>261</v>
+      </c>
+      <c r="F111" s="11">
+        <v>238</v>
+      </c>
+      <c r="G111" s="12">
+        <v>183</v>
+      </c>
+      <c r="H111" s="13">
+        <v>111</v>
+      </c>
+      <c r="I111" s="13">
+        <v>269</v>
+      </c>
+      <c r="J111" s="14">
+        <v>146</v>
+      </c>
+      <c r="K111" s="14">
+        <v>249</v>
+      </c>
+      <c r="L111" s="14">
+        <v>346</v>
+      </c>
+      <c r="M111" s="14">
+        <v>264</v>
+      </c>
+      <c r="N111" s="12">
+        <v>344</v>
+      </c>
+      <c r="O111" s="15">
+        <v>234</v>
+      </c>
+      <c r="P111" s="14">
+        <v>265</v>
+      </c>
+      <c r="Q111" s="14">
+        <v>335</v>
+      </c>
+      <c r="R111" s="16">
+        <v>156</v>
+      </c>
+      <c r="S111" s="16">
+        <v>178</v>
+      </c>
+      <c r="T111" s="14">
+        <v>178</v>
+      </c>
+      <c r="U111" s="14">
+        <v>185</v>
+      </c>
+      <c r="V111" s="14">
+        <v>304</v>
+      </c>
+      <c r="W111" s="14">
+        <v>279</v>
+      </c>
+      <c r="X111" s="14">
+        <v>334</v>
+      </c>
+      <c r="Y111" s="16">
+        <v>378</v>
+      </c>
+      <c r="Z111" s="44">
+        <v>348</v>
+      </c>
+      <c r="AA111" s="16">
+        <v>299</v>
+      </c>
+      <c r="AB111" s="16">
+        <v>317</v>
+      </c>
+      <c r="AC111" s="44">
+        <v>292</v>
+      </c>
+      <c r="AD111" s="62">
+        <v>264</v>
+      </c>
+      <c r="AE111" s="16">
+        <v>322</v>
+      </c>
+      <c r="AF111" s="14">
+        <v>256</v>
+      </c>
+      <c r="AG111" s="62">
+        <v>316</v>
+      </c>
+      <c r="AH111" s="16">
+        <v>293</v>
+      </c>
+      <c r="AI111" s="62">
+        <v>213</v>
+      </c>
+      <c r="AJ111" s="62">
+        <v>222</v>
+      </c>
+      <c r="AK111" s="16">
+        <v>333</v>
+      </c>
+      <c r="AL111" s="62">
+        <v>14</v>
+      </c>
+      <c r="AM111" s="62">
+        <v>387</v>
+      </c>
+      <c r="AN111" s="16">
+        <v>333</v>
+      </c>
+      <c r="AO111" s="62">
+        <v>288</v>
+      </c>
+      <c r="AP111" s="16">
+        <v>256</v>
+      </c>
+      <c r="AQ111" s="16">
+        <v>305</v>
+      </c>
+      <c r="AR111" s="16">
+        <v>320</v>
+      </c>
+      <c r="AS111" s="16">
+        <v>338</v>
+      </c>
+      <c r="AT111" s="16">
+        <v>346</v>
+      </c>
+      <c r="AU111" s="16">
+        <v>290</v>
+      </c>
+      <c r="AV111" s="16">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="112" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="B112" s="174"/>
+      <c r="C112" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D112" s="11">
+        <v>100</v>
+      </c>
+      <c r="E112" s="11">
+        <v>111</v>
+      </c>
+      <c r="F112" s="11">
+        <v>101</v>
+      </c>
+      <c r="G112" s="12">
+        <v>91</v>
+      </c>
+      <c r="H112" s="13">
+        <v>71</v>
+      </c>
+      <c r="I112" s="17"/>
+      <c r="J112" s="17"/>
+      <c r="K112" s="17"/>
+      <c r="L112" s="17"/>
+      <c r="M112" s="17"/>
+      <c r="N112" s="17"/>
+      <c r="O112" s="18"/>
+      <c r="P112" s="17"/>
+      <c r="Q112" s="17"/>
+      <c r="R112" s="39">
+        <v>1</v>
+      </c>
+      <c r="S112" s="18"/>
+      <c r="T112" s="17"/>
+      <c r="U112" s="17"/>
+      <c r="V112" s="17"/>
+      <c r="W112" s="17"/>
+      <c r="X112" s="17"/>
+      <c r="Y112" s="18"/>
+      <c r="Z112" s="44">
+        <v>6</v>
+      </c>
+      <c r="AA112" s="18"/>
+      <c r="AB112" s="18"/>
+      <c r="AC112" s="17"/>
+      <c r="AD112" s="63"/>
+      <c r="AE112" s="18"/>
+      <c r="AF112" s="17"/>
+      <c r="AG112" s="63"/>
+      <c r="AH112" s="18"/>
+      <c r="AI112" s="63"/>
+      <c r="AJ112" s="63"/>
+      <c r="AK112" s="18"/>
+      <c r="AL112" s="63"/>
+      <c r="AM112" s="63"/>
+      <c r="AN112" s="18"/>
+      <c r="AO112" s="63"/>
+      <c r="AP112" s="18"/>
+      <c r="AQ112" s="18"/>
+      <c r="AR112" s="18"/>
+      <c r="AS112" s="18"/>
+      <c r="AT112" s="18"/>
+      <c r="AU112" s="18"/>
+      <c r="AV112" s="18"/>
+    </row>
+    <row r="113" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B113" s="174"/>
+      <c r="C113" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D113" s="19"/>
+      <c r="E113" s="19"/>
+      <c r="F113" s="19"/>
+      <c r="G113" s="20"/>
+      <c r="H113" s="20"/>
+      <c r="I113" s="13">
+        <v>77</v>
+      </c>
+      <c r="J113" s="14">
+        <v>81</v>
+      </c>
+      <c r="K113" s="14">
+        <v>80</v>
+      </c>
+      <c r="L113" s="14">
+        <v>85</v>
+      </c>
+      <c r="M113" s="14">
+        <v>83</v>
+      </c>
+      <c r="N113" s="12">
+        <v>99</v>
+      </c>
+      <c r="O113" s="15">
+        <v>86</v>
+      </c>
+      <c r="P113" s="14">
+        <v>97</v>
+      </c>
+      <c r="Q113" s="14">
+        <v>92</v>
+      </c>
+      <c r="R113" s="16">
+        <v>88</v>
+      </c>
+      <c r="S113" s="16">
+        <v>85</v>
+      </c>
+      <c r="T113" s="14">
+        <v>92</v>
+      </c>
+      <c r="U113" s="14">
+        <v>100</v>
+      </c>
+      <c r="V113" s="14">
+        <v>83</v>
+      </c>
+      <c r="W113" s="14">
+        <v>96</v>
+      </c>
+      <c r="X113" s="14">
+        <v>100</v>
+      </c>
+      <c r="Y113" s="16">
+        <v>90</v>
+      </c>
+      <c r="Z113" s="44">
+        <v>88</v>
+      </c>
+      <c r="AA113" s="16">
+        <v>89</v>
+      </c>
+      <c r="AB113" s="16">
+        <v>95</v>
+      </c>
+      <c r="AC113" s="44">
+        <v>102</v>
+      </c>
+      <c r="AD113" s="62">
+        <v>86</v>
+      </c>
+      <c r="AE113" s="16">
+        <v>93</v>
+      </c>
+      <c r="AF113" s="14">
+        <v>99</v>
+      </c>
+      <c r="AG113" s="62">
+        <v>91</v>
+      </c>
+      <c r="AH113" s="16">
+        <v>93</v>
+      </c>
+      <c r="AI113" s="62">
+        <v>89</v>
+      </c>
+      <c r="AJ113" s="62">
+        <v>92</v>
+      </c>
+      <c r="AK113" s="16">
+        <v>96</v>
+      </c>
+      <c r="AL113" s="62">
+        <v>87</v>
+      </c>
+      <c r="AM113" s="62">
+        <v>97</v>
+      </c>
+      <c r="AN113" s="16">
+        <v>98</v>
+      </c>
+      <c r="AO113" s="62">
+        <v>87</v>
+      </c>
+      <c r="AP113" s="16">
+        <v>86</v>
+      </c>
+      <c r="AQ113" s="16">
+        <v>84</v>
+      </c>
+      <c r="AR113" s="16">
+        <v>75</v>
+      </c>
+      <c r="AS113" s="16">
+        <v>93</v>
+      </c>
+      <c r="AT113" s="16">
+        <v>109</v>
+      </c>
+      <c r="AU113" s="16">
+        <v>81</v>
+      </c>
+      <c r="AV113" s="16">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="114" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B114" s="174"/>
+      <c r="C114" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D114" s="19"/>
+      <c r="E114" s="19"/>
+      <c r="F114" s="19"/>
+      <c r="G114" s="20"/>
+      <c r="H114" s="20"/>
+      <c r="I114" s="13">
+        <v>7</v>
+      </c>
+      <c r="J114" s="14">
+        <v>8</v>
+      </c>
+      <c r="K114" s="14">
+        <v>14</v>
+      </c>
+      <c r="L114" s="14">
+        <v>5</v>
+      </c>
+      <c r="M114" s="14">
+        <v>36</v>
+      </c>
+      <c r="N114" s="12">
+        <v>7</v>
+      </c>
+      <c r="O114" s="15">
+        <v>10</v>
+      </c>
+      <c r="P114" s="14">
+        <v>4</v>
+      </c>
+      <c r="Q114" s="14">
+        <v>5</v>
+      </c>
+      <c r="R114" s="16">
+        <v>10</v>
+      </c>
+      <c r="S114" s="16">
+        <v>9</v>
+      </c>
+      <c r="T114" s="14">
+        <v>9</v>
+      </c>
+      <c r="U114" s="14">
+        <v>25</v>
+      </c>
+      <c r="V114" s="14">
+        <v>10</v>
+      </c>
+      <c r="W114" s="14">
+        <v>82</v>
+      </c>
+      <c r="X114" s="14">
+        <v>10</v>
+      </c>
+      <c r="Y114" s="16">
+        <v>16</v>
+      </c>
+      <c r="Z114" s="44">
+        <v>7</v>
+      </c>
+      <c r="AA114" s="16">
+        <v>11</v>
+      </c>
+      <c r="AB114" s="16">
+        <v>94</v>
+      </c>
+      <c r="AC114" s="44">
+        <v>9</v>
+      </c>
+      <c r="AD114" s="62">
+        <v>11</v>
+      </c>
+      <c r="AE114" s="16">
+        <v>13</v>
+      </c>
+      <c r="AF114" s="14">
+        <v>7</v>
+      </c>
+      <c r="AG114" s="62">
+        <v>10</v>
+      </c>
+      <c r="AH114" s="16">
+        <v>9</v>
+      </c>
+      <c r="AI114" s="62">
+        <v>9</v>
+      </c>
+      <c r="AJ114" s="62">
+        <v>11</v>
+      </c>
+      <c r="AK114" s="136">
+        <v>6</v>
+      </c>
+      <c r="AL114" s="62">
+        <v>313</v>
+      </c>
+      <c r="AM114" s="62">
+        <v>6</v>
+      </c>
+      <c r="AN114" s="136">
+        <v>6</v>
+      </c>
+      <c r="AO114" s="62">
+        <v>14</v>
+      </c>
+      <c r="AP114" s="16">
+        <v>14</v>
+      </c>
+      <c r="AQ114" s="16">
+        <v>11</v>
+      </c>
+      <c r="AR114" s="16">
+        <v>8</v>
+      </c>
+      <c r="AS114" s="16">
+        <v>10</v>
+      </c>
+      <c r="AT114" s="16">
+        <v>5</v>
+      </c>
+      <c r="AU114" s="16">
+        <v>5</v>
+      </c>
+      <c r="AV114" s="16">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="115" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B115" s="174"/>
+      <c r="C115" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D115" s="19"/>
+      <c r="E115" s="19"/>
+      <c r="F115" s="19"/>
+      <c r="G115" s="20"/>
+      <c r="H115" s="20"/>
+      <c r="I115" s="13"/>
+      <c r="J115" s="14">
+        <v>14</v>
+      </c>
+      <c r="K115" s="14">
+        <v>42</v>
+      </c>
+      <c r="L115" s="14">
+        <v>22</v>
+      </c>
+      <c r="M115" s="14">
+        <v>13</v>
+      </c>
+      <c r="N115" s="12">
+        <v>7</v>
+      </c>
+      <c r="O115" s="15">
+        <v>10</v>
+      </c>
+      <c r="P115" s="14">
+        <v>8</v>
+      </c>
+      <c r="Q115" s="14">
+        <v>31</v>
+      </c>
+      <c r="R115" s="16">
+        <v>39</v>
+      </c>
+      <c r="S115" s="16">
+        <v>58</v>
+      </c>
+      <c r="T115" s="14">
+        <v>58</v>
+      </c>
+      <c r="U115" s="14">
+        <v>8</v>
+      </c>
+      <c r="V115" s="14">
+        <v>24</v>
+      </c>
+      <c r="W115" s="14">
+        <v>29</v>
+      </c>
+      <c r="X115" s="14">
+        <v>44</v>
+      </c>
+      <c r="Y115" s="16">
+        <v>43</v>
+      </c>
+      <c r="Z115" s="44">
+        <v>42</v>
+      </c>
+      <c r="AA115" s="16">
+        <v>49</v>
+      </c>
+      <c r="AB115" s="16">
+        <v>60</v>
+      </c>
+      <c r="AC115" s="44">
+        <v>60</v>
+      </c>
+      <c r="AD115" s="62">
+        <v>53</v>
+      </c>
+      <c r="AE115" s="16">
+        <v>67</v>
+      </c>
+      <c r="AF115" s="14">
+        <v>68</v>
+      </c>
+      <c r="AG115" s="62">
+        <v>60</v>
+      </c>
+      <c r="AH115" s="16">
+        <v>63</v>
+      </c>
+      <c r="AI115" s="62">
+        <v>81</v>
+      </c>
+      <c r="AJ115" s="62">
+        <v>103</v>
+      </c>
+      <c r="AK115" s="16">
+        <v>74</v>
+      </c>
+      <c r="AL115" s="62">
+        <v>62</v>
+      </c>
+      <c r="AM115" s="62">
+        <v>83</v>
+      </c>
+      <c r="AN115" s="16">
+        <v>74</v>
+      </c>
+      <c r="AO115" s="62">
+        <v>73</v>
+      </c>
+      <c r="AP115" s="16">
+        <v>72</v>
+      </c>
+      <c r="AQ115" s="16">
+        <v>59</v>
+      </c>
+      <c r="AR115" s="16">
+        <v>60</v>
+      </c>
+      <c r="AS115" s="16">
+        <v>73</v>
+      </c>
+      <c r="AT115" s="16">
+        <v>65</v>
+      </c>
+      <c r="AU115" s="16">
+        <v>68</v>
+      </c>
+      <c r="AV115" s="16">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="116" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B116" s="174"/>
+      <c r="C116" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D116" s="19"/>
+      <c r="E116" s="19"/>
+      <c r="F116" s="19"/>
+      <c r="G116" s="20"/>
+      <c r="H116" s="20"/>
+      <c r="I116" s="20"/>
+      <c r="J116" s="20"/>
+      <c r="K116" s="20"/>
+      <c r="L116" s="20"/>
+      <c r="M116" s="20"/>
+      <c r="N116" s="20"/>
+      <c r="O116" s="20"/>
+      <c r="P116" s="20"/>
+      <c r="Q116" s="20"/>
+      <c r="R116" s="20"/>
+      <c r="S116" s="20"/>
+      <c r="T116" s="20"/>
+      <c r="U116" s="20"/>
+      <c r="V116" s="20"/>
+      <c r="W116" s="20"/>
+      <c r="X116" s="20"/>
+      <c r="Y116" s="56"/>
+      <c r="Z116" s="44"/>
+      <c r="AA116" s="56"/>
+      <c r="AB116" s="56"/>
+      <c r="AC116" s="20"/>
+      <c r="AD116" s="64"/>
+      <c r="AE116" s="56"/>
+      <c r="AF116" s="20"/>
+      <c r="AG116" s="64"/>
+      <c r="AH116" s="56"/>
+      <c r="AI116" s="64"/>
+      <c r="AJ116" s="64"/>
+      <c r="AK116" s="56"/>
+      <c r="AL116" s="64"/>
+      <c r="AM116" s="64"/>
+      <c r="AN116" s="56"/>
+      <c r="AO116" s="64"/>
+      <c r="AP116" s="56"/>
+      <c r="AQ116" s="56"/>
+      <c r="AR116" s="56"/>
+      <c r="AS116" s="56"/>
+      <c r="AT116" s="56"/>
+      <c r="AU116" s="56"/>
+      <c r="AV116" s="56"/>
+    </row>
+    <row r="117" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B117" s="174"/>
+      <c r="C117" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="D117" s="19"/>
+      <c r="E117" s="19"/>
+      <c r="F117" s="19"/>
+      <c r="G117" s="20"/>
+      <c r="H117" s="20"/>
+      <c r="I117" s="20"/>
+      <c r="J117" s="20"/>
+      <c r="K117" s="20"/>
+      <c r="L117" s="20"/>
+      <c r="M117" s="20"/>
+      <c r="N117" s="20"/>
+      <c r="O117" s="20"/>
+      <c r="P117" s="20"/>
+      <c r="Q117" s="20"/>
+      <c r="R117" s="20"/>
+      <c r="S117" s="20"/>
+      <c r="T117" s="20"/>
+      <c r="U117" s="20"/>
+      <c r="V117" s="20"/>
+      <c r="W117" s="20"/>
+      <c r="X117" s="20"/>
+      <c r="Y117" s="56"/>
+      <c r="Z117" s="44">
+        <v>8</v>
+      </c>
+      <c r="AA117" s="56"/>
+      <c r="AB117" s="56"/>
+      <c r="AC117" s="20"/>
+      <c r="AD117" s="64"/>
+      <c r="AE117" s="56"/>
+      <c r="AF117" s="20"/>
+      <c r="AG117" s="64"/>
+      <c r="AH117" s="56"/>
+      <c r="AI117" s="64"/>
+      <c r="AJ117" s="64"/>
+      <c r="AK117" s="56"/>
+      <c r="AL117" s="64"/>
+      <c r="AM117" s="64"/>
+      <c r="AN117" s="56"/>
+      <c r="AO117" s="64"/>
+      <c r="AP117" s="56"/>
+      <c r="AQ117" s="56"/>
+      <c r="AR117" s="56"/>
+      <c r="AS117" s="56"/>
+      <c r="AT117" s="56"/>
+      <c r="AU117" s="56"/>
+      <c r="AV117" s="56"/>
+    </row>
+    <row r="118" spans="2:48" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B118" s="175"/>
+      <c r="C118" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="D118" s="21"/>
+      <c r="E118" s="21"/>
+      <c r="F118" s="21"/>
+      <c r="G118" s="22"/>
+      <c r="H118" s="22"/>
+      <c r="I118" s="22"/>
+      <c r="J118" s="22"/>
+      <c r="K118" s="22"/>
+      <c r="L118" s="22"/>
+      <c r="M118" s="22"/>
+      <c r="N118" s="22"/>
+      <c r="O118" s="22"/>
+      <c r="P118" s="22"/>
+      <c r="Q118" s="22"/>
+      <c r="R118" s="22"/>
+      <c r="S118" s="22"/>
+      <c r="T118" s="22"/>
+      <c r="U118" s="22"/>
+      <c r="V118" s="22"/>
+      <c r="W118" s="22"/>
+      <c r="X118" s="22"/>
+      <c r="Y118" s="57"/>
+      <c r="Z118" s="47">
+        <v>2</v>
+      </c>
+      <c r="AA118" s="57"/>
+      <c r="AB118" s="57"/>
+      <c r="AC118" s="22"/>
+      <c r="AD118" s="65"/>
+      <c r="AE118" s="57"/>
+      <c r="AF118" s="22"/>
+      <c r="AG118" s="65"/>
+      <c r="AH118" s="57"/>
+      <c r="AI118" s="65"/>
+      <c r="AJ118" s="65"/>
+      <c r="AK118" s="57"/>
+      <c r="AL118" s="65"/>
+      <c r="AM118" s="65"/>
+      <c r="AN118" s="57"/>
+      <c r="AO118" s="65"/>
+      <c r="AP118" s="57"/>
+      <c r="AQ118" s="57"/>
+      <c r="AR118" s="57"/>
+      <c r="AS118" s="57"/>
+      <c r="AT118" s="57"/>
+      <c r="AU118" s="57"/>
+      <c r="AV118" s="57"/>
+    </row>
+    <row r="119" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B119" s="173" t="s">
+        <v>19</v>
+      </c>
+      <c r="C119" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D119" s="28"/>
+      <c r="E119" s="23">
+        <v>6428</v>
+      </c>
+      <c r="F119" s="23">
+        <v>7580</v>
+      </c>
+      <c r="G119" s="29">
+        <v>8310</v>
+      </c>
+      <c r="H119" s="25">
+        <v>7719</v>
+      </c>
+      <c r="I119" s="25">
+        <v>4256</v>
+      </c>
+      <c r="J119" s="26">
+        <v>6699</v>
+      </c>
+      <c r="K119" s="26">
+        <v>6924</v>
+      </c>
+      <c r="L119" s="26">
+        <v>3444</v>
+      </c>
+      <c r="M119" s="26">
+        <v>3541</v>
+      </c>
+      <c r="N119" s="24">
+        <v>8499</v>
+      </c>
+      <c r="O119" s="27">
+        <v>3584</v>
+      </c>
+      <c r="P119" s="26">
+        <v>8595</v>
+      </c>
+      <c r="Q119" s="26">
+        <v>6451</v>
+      </c>
+      <c r="R119" s="27">
+        <v>580</v>
+      </c>
+      <c r="S119" s="27">
+        <v>535</v>
+      </c>
+      <c r="T119" s="26">
+        <v>535</v>
+      </c>
+      <c r="U119" s="26">
+        <v>1052</v>
+      </c>
+      <c r="V119" s="26">
+        <v>1609</v>
+      </c>
+      <c r="W119" s="26">
+        <v>1678</v>
+      </c>
+      <c r="X119" s="26">
+        <v>1613</v>
+      </c>
+      <c r="Y119" s="40">
+        <v>1573</v>
+      </c>
+      <c r="Z119" s="43">
+        <v>1931</v>
+      </c>
+      <c r="AA119" s="40">
+        <v>1827</v>
+      </c>
+      <c r="AB119" s="40">
+        <v>2325</v>
+      </c>
+      <c r="AC119" s="43">
+        <v>9021</v>
+      </c>
+      <c r="AD119" s="61">
+        <v>9192</v>
+      </c>
+      <c r="AE119" s="40">
+        <v>8736</v>
+      </c>
+      <c r="AF119" s="26">
+        <v>9933</v>
+      </c>
+      <c r="AG119" s="61">
+        <v>13336</v>
+      </c>
+      <c r="AH119" s="40">
+        <v>13006</v>
+      </c>
+      <c r="AI119" s="61">
+        <v>13571</v>
+      </c>
+      <c r="AJ119" s="61">
+        <v>12882</v>
+      </c>
+      <c r="AK119" s="40">
+        <v>11400</v>
+      </c>
+      <c r="AL119" s="61">
+        <v>11294</v>
+      </c>
+      <c r="AM119" s="61">
+        <v>11356</v>
+      </c>
+      <c r="AN119" s="40">
+        <v>11411</v>
+      </c>
+      <c r="AO119" s="61">
+        <v>10548</v>
+      </c>
+      <c r="AP119" s="40">
+        <v>11643</v>
+      </c>
+      <c r="AQ119" s="40">
+        <v>10111</v>
+      </c>
+      <c r="AR119" s="40">
+        <v>10682</v>
+      </c>
+      <c r="AS119" s="40">
+        <v>9603</v>
+      </c>
+      <c r="AT119" s="40">
+        <v>9643</v>
+      </c>
+      <c r="AU119" s="40">
+        <v>10793</v>
+      </c>
+      <c r="AV119" s="40">
+        <v>10082</v>
+      </c>
+    </row>
+    <row r="120" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B120" s="174"/>
+      <c r="C120" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D120" s="17"/>
+      <c r="E120" s="11">
+        <v>237</v>
+      </c>
+      <c r="F120" s="11">
+        <v>248</v>
+      </c>
+      <c r="G120" s="30">
+        <v>277</v>
+      </c>
+      <c r="H120" s="13">
+        <v>239</v>
+      </c>
+      <c r="I120" s="13">
+        <v>1568</v>
+      </c>
+      <c r="J120" s="14">
+        <v>209</v>
+      </c>
+      <c r="K120" s="14">
+        <v>163</v>
+      </c>
+      <c r="L120" s="12">
+        <v>1568</v>
+      </c>
+      <c r="M120" s="17"/>
+      <c r="N120" s="12">
+        <v>167</v>
+      </c>
+      <c r="O120" s="15"/>
+      <c r="P120" s="33">
+        <v>212</v>
+      </c>
+      <c r="Q120" s="33">
+        <v>143</v>
+      </c>
+      <c r="R120" s="15">
+        <v>2</v>
+      </c>
+      <c r="S120" s="15">
+        <v>2</v>
+      </c>
+      <c r="T120" s="14">
+        <v>2</v>
+      </c>
+      <c r="U120" s="14">
+        <v>5</v>
+      </c>
+      <c r="V120" s="14">
+        <v>102</v>
+      </c>
+      <c r="W120" s="14">
+        <v>4</v>
+      </c>
+      <c r="X120" s="14">
+        <v>10</v>
+      </c>
+      <c r="Y120" s="16">
+        <v>10</v>
+      </c>
+      <c r="Z120" s="44">
+        <v>9</v>
+      </c>
+      <c r="AA120" s="16">
+        <v>24</v>
+      </c>
+      <c r="AB120" s="16">
+        <v>41</v>
+      </c>
+      <c r="AC120" s="44">
+        <v>187</v>
+      </c>
+      <c r="AD120" s="62">
+        <v>215</v>
+      </c>
+      <c r="AE120" s="16">
+        <v>251</v>
+      </c>
+      <c r="AF120" s="14">
+        <v>268</v>
+      </c>
+      <c r="AG120" s="62">
+        <v>1651</v>
+      </c>
+      <c r="AH120" s="16">
+        <v>1317</v>
+      </c>
+      <c r="AI120" s="62">
+        <v>432</v>
+      </c>
+      <c r="AJ120" s="62">
+        <v>337</v>
+      </c>
+      <c r="AK120" s="16">
+        <v>2152</v>
+      </c>
+      <c r="AL120" s="62">
+        <v>94</v>
+      </c>
+      <c r="AM120" s="62">
+        <v>184</v>
+      </c>
+      <c r="AN120" s="16">
+        <v>2159</v>
+      </c>
+      <c r="AO120" s="62">
+        <v>99</v>
+      </c>
+      <c r="AP120" s="16">
+        <v>944</v>
+      </c>
+      <c r="AQ120" s="16">
+        <v>1739</v>
+      </c>
+      <c r="AR120" s="16">
+        <v>812</v>
+      </c>
+      <c r="AS120" s="16">
+        <v>616</v>
+      </c>
+      <c r="AT120" s="16">
+        <v>765</v>
+      </c>
+      <c r="AU120" s="16">
+        <v>979</v>
+      </c>
+      <c r="AV120" s="16">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="121" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B121" s="174"/>
+      <c r="C121" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D121" s="17"/>
+      <c r="E121" s="11">
+        <v>5373</v>
+      </c>
+      <c r="F121" s="11">
+        <v>8388</v>
+      </c>
+      <c r="G121" s="30">
+        <v>9500</v>
+      </c>
+      <c r="H121" s="13">
+        <v>7714</v>
+      </c>
+      <c r="I121" s="13">
+        <v>6481</v>
+      </c>
+      <c r="J121" s="14">
+        <v>5416</v>
+      </c>
+      <c r="K121" s="14">
+        <v>6370</v>
+      </c>
+      <c r="L121" s="14">
+        <v>3863</v>
+      </c>
+      <c r="M121" s="14">
+        <v>3917</v>
+      </c>
+      <c r="N121" s="12">
+        <v>8221</v>
+      </c>
+      <c r="O121" s="15">
+        <v>3465</v>
+      </c>
+      <c r="P121" s="14">
+        <v>7839</v>
+      </c>
+      <c r="Q121" s="14">
+        <v>6745</v>
+      </c>
+      <c r="R121" s="15">
+        <v>850</v>
+      </c>
+      <c r="S121" s="15">
+        <v>832</v>
+      </c>
+      <c r="T121" s="14">
+        <v>832</v>
+      </c>
+      <c r="U121" s="14">
+        <v>1072</v>
+      </c>
+      <c r="V121" s="14">
+        <v>1716</v>
+      </c>
+      <c r="W121" s="14">
+        <v>1943</v>
+      </c>
+      <c r="X121" s="14">
+        <v>2009</v>
+      </c>
+      <c r="Y121" s="16">
+        <v>1905</v>
+      </c>
+      <c r="Z121" s="44">
+        <v>1863</v>
+      </c>
+      <c r="AA121" s="16">
+        <v>1868</v>
+      </c>
+      <c r="AB121" s="16">
+        <v>1545</v>
+      </c>
+      <c r="AC121" s="44">
+        <v>7080</v>
+      </c>
+      <c r="AD121" s="62">
+        <v>7427</v>
+      </c>
+      <c r="AE121" s="16">
+        <v>6795</v>
+      </c>
+      <c r="AF121" s="14">
+        <v>8156</v>
+      </c>
+      <c r="AG121" s="62">
+        <v>10010</v>
+      </c>
+      <c r="AH121" s="16">
+        <v>10340</v>
+      </c>
+      <c r="AI121" s="62">
+        <v>10722</v>
+      </c>
+      <c r="AJ121" s="62">
+        <v>11058</v>
+      </c>
+      <c r="AK121" s="16">
+        <v>11354</v>
+      </c>
+      <c r="AL121" s="62">
+        <v>11881</v>
+      </c>
+      <c r="AM121" s="62">
+        <v>11025</v>
+      </c>
+      <c r="AN121" s="16">
+        <v>11369</v>
+      </c>
+      <c r="AO121" s="62">
+        <v>9948</v>
+      </c>
+      <c r="AP121" s="16">
+        <v>9413</v>
+      </c>
+      <c r="AQ121" s="16">
+        <v>8742</v>
+      </c>
+      <c r="AR121" s="16">
+        <v>8616</v>
+      </c>
+      <c r="AS121" s="16">
+        <v>8750</v>
+      </c>
+      <c r="AT121" s="16">
+        <v>9073</v>
+      </c>
+      <c r="AU121" s="16">
+        <v>13261</v>
+      </c>
+      <c r="AV121" s="16">
+        <v>11359</v>
+      </c>
+    </row>
+    <row r="122" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B122" s="174"/>
+      <c r="C122" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D122" s="17"/>
+      <c r="E122" s="11">
+        <v>4852</v>
+      </c>
+      <c r="F122" s="11">
+        <v>7132</v>
+      </c>
+      <c r="G122" s="30">
+        <v>7910</v>
+      </c>
+      <c r="H122" s="13">
+        <v>7217</v>
+      </c>
+      <c r="I122" s="13">
+        <v>5518</v>
+      </c>
+      <c r="J122" s="14">
+        <v>6002</v>
+      </c>
+      <c r="K122" s="14">
+        <v>5841</v>
+      </c>
+      <c r="L122" s="14">
+        <v>2613</v>
+      </c>
+      <c r="M122" s="14">
+        <v>2288</v>
+      </c>
+      <c r="N122" s="12">
+        <v>7413</v>
+      </c>
+      <c r="O122" s="15">
+        <v>2701</v>
+      </c>
+      <c r="P122" s="14">
+        <v>6818</v>
+      </c>
+      <c r="Q122" s="14">
+        <v>5616</v>
+      </c>
+      <c r="R122" s="15">
+        <v>620</v>
+      </c>
+      <c r="S122" s="15">
+        <v>621</v>
+      </c>
+      <c r="T122" s="14">
+        <v>621</v>
+      </c>
+      <c r="U122" s="14">
+        <v>995</v>
+      </c>
+      <c r="V122" s="14">
+        <v>1327</v>
+      </c>
+      <c r="W122" s="14">
+        <v>1271</v>
+      </c>
+      <c r="X122" s="14">
+        <v>1230</v>
+      </c>
+      <c r="Y122" s="16">
+        <v>1315</v>
+      </c>
+      <c r="Z122" s="44">
+        <v>1553</v>
+      </c>
+      <c r="AA122" s="16">
+        <v>1409</v>
+      </c>
+      <c r="AB122" s="16">
+        <v>1593</v>
+      </c>
+      <c r="AC122" s="44">
+        <v>5351</v>
+      </c>
+      <c r="AD122" s="62">
+        <v>8520</v>
+      </c>
+      <c r="AE122" s="16">
+        <v>8291</v>
+      </c>
+      <c r="AF122" s="14">
+        <v>7787</v>
+      </c>
+      <c r="AG122" s="62">
+        <v>6328</v>
+      </c>
+      <c r="AH122" s="16">
+        <v>6468</v>
+      </c>
+      <c r="AI122" s="62">
+        <v>8128</v>
+      </c>
+      <c r="AJ122" s="62">
+        <v>8789</v>
+      </c>
+      <c r="AK122" s="16">
+        <v>9747</v>
+      </c>
+      <c r="AL122" s="62">
+        <v>10873</v>
+      </c>
+      <c r="AM122" s="62">
+        <v>10075</v>
+      </c>
+      <c r="AN122" s="16">
+        <v>9757</v>
+      </c>
+      <c r="AO122" s="62">
+        <v>7748</v>
+      </c>
+      <c r="AP122" s="16">
+        <v>7676</v>
+      </c>
+      <c r="AQ122" s="16">
+        <v>10225</v>
+      </c>
+      <c r="AR122" s="16">
+        <v>10596</v>
+      </c>
+      <c r="AS122" s="16">
+        <v>9680</v>
+      </c>
+      <c r="AT122" s="16">
+        <v>10879</v>
+      </c>
+      <c r="AU122" s="16">
+        <v>10628</v>
+      </c>
+      <c r="AV122" s="16">
+        <v>10908</v>
+      </c>
+    </row>
+    <row r="123" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B123" s="174"/>
+      <c r="C123" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D123" s="17"/>
+      <c r="E123" s="11">
+        <v>2656</v>
+      </c>
+      <c r="F123" s="11">
+        <v>4253</v>
+      </c>
+      <c r="G123" s="30">
+        <v>3948</v>
+      </c>
+      <c r="H123" s="13">
+        <v>3260</v>
+      </c>
+      <c r="I123" s="13">
+        <v>2810</v>
+      </c>
+      <c r="J123" s="14">
+        <v>2670</v>
+      </c>
+      <c r="K123" s="14">
+        <v>3469</v>
+      </c>
+      <c r="L123" s="14">
+        <v>1073</v>
+      </c>
+      <c r="M123" s="12">
+        <v>1288</v>
+      </c>
+      <c r="N123" s="12">
+        <v>3961</v>
+      </c>
+      <c r="O123" s="15">
+        <v>824</v>
+      </c>
+      <c r="P123" s="12">
+        <v>4332</v>
+      </c>
+      <c r="Q123" s="12">
+        <v>3274</v>
+      </c>
+      <c r="R123" s="15">
+        <v>80</v>
+      </c>
+      <c r="S123" s="15">
+        <v>80</v>
+      </c>
+      <c r="T123" s="14">
+        <v>80</v>
+      </c>
+      <c r="U123" s="14">
+        <v>167</v>
+      </c>
+      <c r="V123" s="14">
+        <v>938</v>
+      </c>
+      <c r="W123" s="14">
+        <v>723</v>
+      </c>
+      <c r="X123" s="14">
+        <v>660</v>
+      </c>
+      <c r="Y123" s="16">
+        <v>639</v>
+      </c>
+      <c r="Z123" s="44">
+        <v>396</v>
+      </c>
+      <c r="AA123" s="16">
+        <v>823</v>
+      </c>
+      <c r="AB123" s="16">
+        <v>402</v>
+      </c>
+      <c r="AC123" s="44">
+        <v>2006</v>
+      </c>
+      <c r="AD123" s="62">
+        <v>4700</v>
+      </c>
+      <c r="AE123" s="16">
+        <v>4640</v>
+      </c>
+      <c r="AF123" s="14">
+        <v>5561</v>
+      </c>
+      <c r="AG123" s="62">
+        <v>4344</v>
+      </c>
+      <c r="AH123" s="16">
+        <v>4194</v>
+      </c>
+      <c r="AI123" s="62">
+        <v>5045</v>
+      </c>
+      <c r="AJ123" s="62">
+        <v>4454</v>
+      </c>
+      <c r="AK123" s="16">
+        <v>3201</v>
+      </c>
+      <c r="AL123" s="62">
+        <v>4700</v>
+      </c>
+      <c r="AM123" s="62">
+        <v>5493</v>
+      </c>
+      <c r="AN123" s="16">
+        <v>3233</v>
+      </c>
+      <c r="AO123" s="62">
+        <v>5167</v>
+      </c>
+      <c r="AP123" s="16">
+        <v>4189</v>
+      </c>
+      <c r="AQ123" s="16">
+        <v>4285</v>
+      </c>
+      <c r="AR123" s="16">
+        <v>5857</v>
+      </c>
+      <c r="AS123" s="16">
+        <v>5708</v>
+      </c>
+      <c r="AT123" s="16">
+        <v>6986</v>
+      </c>
+      <c r="AU123" s="16">
+        <v>4993</v>
+      </c>
+      <c r="AV123" s="16">
+        <v>7663</v>
+      </c>
+    </row>
+    <row r="124" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B124" s="174"/>
+      <c r="C124" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D124" s="17"/>
+      <c r="E124" s="11">
+        <v>1123</v>
+      </c>
+      <c r="F124" s="11">
+        <v>1527</v>
+      </c>
+      <c r="G124" s="30">
+        <v>1719</v>
+      </c>
+      <c r="H124" s="13">
+        <v>1583</v>
+      </c>
+      <c r="I124" s="13">
+        <v>1123</v>
+      </c>
+      <c r="J124" s="14">
+        <v>1231</v>
+      </c>
+      <c r="K124" s="14">
+        <v>1296</v>
+      </c>
+      <c r="L124" s="14">
+        <v>808</v>
+      </c>
+      <c r="M124" s="14">
+        <v>766</v>
+      </c>
+      <c r="N124" s="12">
+        <v>1737</v>
+      </c>
+      <c r="O124" s="15">
+        <v>786</v>
+      </c>
+      <c r="P124" s="14">
+        <v>1612</v>
+      </c>
+      <c r="Q124" s="14">
+        <v>1362</v>
+      </c>
+      <c r="R124" s="15">
+        <v>150</v>
+      </c>
+      <c r="S124" s="15">
+        <v>131</v>
+      </c>
+      <c r="T124" s="14">
+        <v>131</v>
+      </c>
+      <c r="U124" s="14">
+        <v>170</v>
+      </c>
+      <c r="V124" s="14">
+        <v>434</v>
+      </c>
+      <c r="W124" s="14">
+        <v>421</v>
+      </c>
+      <c r="X124" s="14">
+        <v>403</v>
+      </c>
+      <c r="Y124" s="16">
+        <v>427</v>
+      </c>
+      <c r="Z124" s="44">
+        <v>489</v>
+      </c>
+      <c r="AA124" s="16">
+        <v>426</v>
+      </c>
+      <c r="AB124" s="16">
+        <v>483</v>
+      </c>
+      <c r="AC124" s="44">
+        <v>1899</v>
+      </c>
+      <c r="AD124" s="62">
+        <v>1563</v>
+      </c>
+      <c r="AE124" s="16">
+        <v>1630</v>
+      </c>
+      <c r="AF124" s="14">
+        <v>1902</v>
+      </c>
+      <c r="AG124" s="62">
+        <v>2182</v>
+      </c>
+      <c r="AH124" s="16">
+        <v>2147</v>
+      </c>
+      <c r="AI124" s="62">
+        <v>2149</v>
+      </c>
+      <c r="AJ124" s="62">
+        <v>2218</v>
+      </c>
+      <c r="AK124" s="16">
+        <v>2482</v>
+      </c>
+      <c r="AL124" s="62">
+        <v>2535</v>
+      </c>
+      <c r="AM124" s="62">
+        <v>2517</v>
+      </c>
+      <c r="AN124" s="16">
+        <v>2486</v>
+      </c>
+      <c r="AO124" s="62">
+        <v>2361</v>
+      </c>
+      <c r="AP124" s="16">
+        <v>2440</v>
+      </c>
+      <c r="AQ124" s="16">
+        <v>2031</v>
+      </c>
+      <c r="AR124" s="16">
+        <v>2018</v>
+      </c>
+      <c r="AS124" s="16">
+        <v>2020</v>
+      </c>
+      <c r="AT124" s="16">
+        <v>2010</v>
+      </c>
+      <c r="AU124" s="16">
+        <v>2061</v>
+      </c>
+      <c r="AV124" s="16">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="125" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B125" s="174"/>
+      <c r="C125" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D125" s="17"/>
+      <c r="E125" s="11">
+        <v>476</v>
+      </c>
+      <c r="F125" s="11">
+        <v>613</v>
+      </c>
+      <c r="G125" s="30">
+        <v>694</v>
+      </c>
+      <c r="H125" s="13">
+        <v>603</v>
+      </c>
+      <c r="I125" s="13">
+        <v>496</v>
+      </c>
+      <c r="J125" s="14">
+        <v>414</v>
+      </c>
+      <c r="K125" s="14">
+        <v>472</v>
+      </c>
+      <c r="L125" s="14">
+        <v>300</v>
+      </c>
+      <c r="M125" s="14">
+        <v>295</v>
+      </c>
+      <c r="N125" s="12">
+        <v>534</v>
+      </c>
+      <c r="O125" s="15">
+        <v>268</v>
+      </c>
+      <c r="P125" s="14">
+        <v>542</v>
+      </c>
+      <c r="Q125" s="14">
+        <v>458</v>
+      </c>
+      <c r="R125" s="15">
+        <v>68</v>
+      </c>
+      <c r="S125" s="15">
+        <v>60</v>
+      </c>
+      <c r="T125" s="14">
+        <v>60</v>
+      </c>
+      <c r="U125" s="14">
+        <v>101</v>
+      </c>
+      <c r="V125" s="14">
+        <v>175</v>
+      </c>
+      <c r="W125" s="14">
+        <v>178</v>
+      </c>
+      <c r="X125" s="14">
+        <v>198</v>
+      </c>
+      <c r="Y125" s="16">
+        <v>221</v>
+      </c>
+      <c r="Z125" s="44">
+        <v>246</v>
+      </c>
+      <c r="AA125" s="16">
+        <v>179</v>
+      </c>
+      <c r="AB125" s="16">
+        <v>179</v>
+      </c>
+      <c r="AC125" s="44">
+        <v>607</v>
+      </c>
+      <c r="AD125" s="62">
+        <v>647</v>
+      </c>
+      <c r="AE125" s="16">
+        <v>637</v>
+      </c>
+      <c r="AF125" s="14">
+        <v>575</v>
+      </c>
+      <c r="AG125" s="62">
+        <v>769</v>
+      </c>
+      <c r="AH125" s="16">
+        <v>882</v>
+      </c>
+      <c r="AI125" s="62">
+        <v>818</v>
+      </c>
+      <c r="AJ125" s="62">
+        <v>922</v>
+      </c>
+      <c r="AK125" s="16">
+        <v>799</v>
+      </c>
+      <c r="AL125" s="62">
+        <v>756</v>
+      </c>
+      <c r="AM125" s="62">
+        <v>790</v>
+      </c>
+      <c r="AN125" s="16">
+        <v>801</v>
+      </c>
+      <c r="AO125" s="62">
+        <v>734</v>
+      </c>
+      <c r="AP125" s="16">
+        <v>760</v>
+      </c>
+      <c r="AQ125" s="16">
+        <v>650</v>
+      </c>
+      <c r="AR125" s="16">
+        <v>700</v>
+      </c>
+      <c r="AS125" s="16">
+        <v>642</v>
+      </c>
+      <c r="AT125" s="16">
+        <v>639</v>
+      </c>
+      <c r="AU125" s="16">
+        <v>691</v>
+      </c>
+      <c r="AV125" s="16">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="126" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B126" s="174"/>
+      <c r="C126" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D126" s="17"/>
+      <c r="E126" s="11">
+        <v>360</v>
+      </c>
+      <c r="F126" s="11">
+        <v>465</v>
+      </c>
+      <c r="G126" s="30">
+        <v>550</v>
+      </c>
+      <c r="H126" s="13">
+        <v>441</v>
+      </c>
+      <c r="I126" s="13">
+        <v>486</v>
+      </c>
+      <c r="J126" s="14">
+        <v>528</v>
+      </c>
+      <c r="K126" s="14">
+        <v>566</v>
+      </c>
+      <c r="L126" s="14">
+        <v>149</v>
+      </c>
+      <c r="M126" s="14">
+        <v>162</v>
+      </c>
+      <c r="N126" s="12">
+        <v>417</v>
+      </c>
+      <c r="O126" s="15">
+        <v>165</v>
+      </c>
+      <c r="P126" s="14">
+        <v>346</v>
+      </c>
+      <c r="Q126" s="14">
+        <v>309</v>
+      </c>
+      <c r="R126" s="15">
+        <v>28</v>
+      </c>
+      <c r="S126" s="15">
+        <v>36</v>
+      </c>
+      <c r="T126" s="14">
+        <v>36</v>
+      </c>
+      <c r="U126" s="14">
+        <v>225</v>
+      </c>
+      <c r="V126" s="14">
+        <v>79</v>
+      </c>
+      <c r="W126" s="14">
+        <v>135</v>
+      </c>
+      <c r="X126" s="14">
+        <v>149</v>
+      </c>
+      <c r="Y126" s="16">
+        <v>69</v>
+      </c>
+      <c r="Z126" s="44">
+        <v>60</v>
+      </c>
+      <c r="AA126" s="16">
+        <v>164</v>
+      </c>
+      <c r="AB126" s="16">
+        <v>128</v>
+      </c>
+      <c r="AC126" s="44">
+        <v>317</v>
+      </c>
+      <c r="AD126" s="62">
+        <v>441</v>
+      </c>
+      <c r="AE126" s="16">
+        <v>386</v>
+      </c>
+      <c r="AF126" s="14">
+        <v>510</v>
+      </c>
+      <c r="AG126" s="62">
+        <v>545</v>
+      </c>
+      <c r="AH126" s="16">
+        <v>872</v>
+      </c>
+      <c r="AI126" s="62">
+        <v>978</v>
+      </c>
+      <c r="AJ126" s="62">
+        <v>783</v>
+      </c>
+      <c r="AK126" s="16">
+        <v>573</v>
+      </c>
+      <c r="AL126" s="62">
+        <v>554</v>
+      </c>
+      <c r="AM126" s="62">
+        <v>558</v>
+      </c>
+      <c r="AN126" s="16">
+        <v>575</v>
+      </c>
+      <c r="AO126" s="62">
+        <v>583</v>
+      </c>
+      <c r="AP126" s="16">
+        <v>674</v>
+      </c>
+      <c r="AQ126" s="16">
+        <v>609</v>
+      </c>
+      <c r="AR126" s="16">
+        <v>469</v>
+      </c>
+      <c r="AS126" s="16">
+        <v>627</v>
+      </c>
+      <c r="AT126" s="16">
+        <v>639</v>
+      </c>
+      <c r="AU126" s="16">
+        <v>672</v>
+      </c>
+      <c r="AV126" s="16">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="127" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B127" s="174"/>
+      <c r="C127" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="D127" s="17"/>
+      <c r="E127" s="11">
+        <v>35</v>
+      </c>
+      <c r="F127" s="11">
+        <v>106</v>
+      </c>
+      <c r="G127" s="30">
+        <v>212</v>
+      </c>
+      <c r="H127" s="13">
+        <v>143</v>
+      </c>
+      <c r="I127" s="13">
+        <v>106</v>
+      </c>
+      <c r="J127" s="14">
+        <v>189</v>
+      </c>
+      <c r="K127" s="14">
+        <v>180</v>
+      </c>
+      <c r="L127" s="14">
+        <v>87</v>
+      </c>
+      <c r="M127" s="14">
+        <v>130</v>
+      </c>
+      <c r="N127" s="12">
+        <v>110</v>
+      </c>
+      <c r="O127" s="15">
+        <v>158</v>
+      </c>
+      <c r="P127" s="14">
+        <v>109</v>
+      </c>
+      <c r="Q127" s="14">
+        <v>79</v>
+      </c>
+      <c r="R127" s="15">
+        <v>34</v>
+      </c>
+      <c r="S127" s="15">
+        <v>45</v>
+      </c>
+      <c r="T127" s="14">
+        <v>45</v>
+      </c>
+      <c r="U127" s="14">
+        <v>16</v>
+      </c>
+      <c r="V127" s="14">
+        <v>80</v>
+      </c>
+      <c r="W127" s="14">
+        <v>22</v>
+      </c>
+      <c r="X127" s="14">
+        <v>24</v>
+      </c>
+      <c r="Y127" s="16">
+        <v>22</v>
+      </c>
+      <c r="Z127" s="44">
+        <v>64</v>
+      </c>
+      <c r="AA127" s="16">
+        <v>145</v>
+      </c>
+      <c r="AB127" s="16">
+        <v>86</v>
+      </c>
+      <c r="AC127" s="44">
+        <v>199</v>
+      </c>
+      <c r="AD127" s="62">
+        <v>184</v>
+      </c>
+      <c r="AE127" s="16">
+        <v>93</v>
+      </c>
+      <c r="AF127" s="14">
+        <v>158</v>
+      </c>
+      <c r="AG127" s="62">
+        <v>312</v>
+      </c>
+      <c r="AH127" s="16">
+        <v>364</v>
+      </c>
+      <c r="AI127" s="62">
+        <v>334</v>
+      </c>
+      <c r="AJ127" s="62">
+        <v>470</v>
+      </c>
+      <c r="AK127" s="16">
+        <v>484</v>
+      </c>
+      <c r="AL127" s="62">
+        <v>529</v>
+      </c>
+      <c r="AM127" s="62">
+        <v>406</v>
+      </c>
+      <c r="AN127" s="16">
+        <v>501</v>
+      </c>
+      <c r="AO127" s="62">
+        <v>465</v>
+      </c>
+      <c r="AP127" s="16">
+        <v>567</v>
+      </c>
+      <c r="AQ127" s="16">
+        <v>348</v>
+      </c>
+      <c r="AR127" s="16">
+        <v>324</v>
+      </c>
+      <c r="AS127" s="16">
+        <v>340</v>
+      </c>
+      <c r="AT127" s="16">
+        <v>331</v>
+      </c>
+      <c r="AU127" s="16">
+        <v>300</v>
+      </c>
+      <c r="AV127" s="16">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="128" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B128" s="174"/>
+      <c r="C128" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D128" s="17"/>
+      <c r="E128" s="11">
+        <v>37</v>
+      </c>
+      <c r="F128" s="11">
+        <v>46</v>
+      </c>
+      <c r="G128" s="30">
+        <v>72</v>
+      </c>
+      <c r="H128" s="13">
+        <v>37</v>
+      </c>
+      <c r="I128" s="17"/>
+      <c r="J128" s="17"/>
+      <c r="K128" s="17"/>
+      <c r="L128" s="17"/>
+      <c r="M128" s="17"/>
+      <c r="N128" s="17"/>
+      <c r="O128" s="18"/>
+      <c r="P128" s="17"/>
+      <c r="Q128" s="17"/>
+      <c r="R128" s="18"/>
+      <c r="S128" s="18"/>
+      <c r="T128" s="17"/>
+      <c r="U128" s="17"/>
+      <c r="V128" s="17"/>
+      <c r="W128" s="17"/>
+      <c r="X128" s="17"/>
+      <c r="Y128" s="18"/>
+      <c r="Z128" s="44">
+        <v>2</v>
+      </c>
+      <c r="AA128" s="18"/>
+      <c r="AB128" s="18"/>
+      <c r="AC128" s="17"/>
+      <c r="AD128" s="63"/>
+      <c r="AE128" s="18"/>
+      <c r="AF128" s="17"/>
+      <c r="AG128" s="63"/>
+      <c r="AH128" s="18"/>
+      <c r="AI128" s="63"/>
+      <c r="AJ128" s="63"/>
+      <c r="AK128" s="18"/>
+      <c r="AL128" s="63"/>
+      <c r="AM128" s="63"/>
+      <c r="AN128" s="18"/>
+      <c r="AO128" s="63"/>
+      <c r="AP128" s="18"/>
+      <c r="AQ128" s="18"/>
+      <c r="AR128" s="18"/>
+      <c r="AS128" s="18"/>
+      <c r="AT128" s="18"/>
+      <c r="AU128" s="18"/>
+      <c r="AV128" s="18"/>
+    </row>
+    <row r="129" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B129" s="174"/>
+      <c r="C129" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D129" s="31"/>
+      <c r="E129" s="19"/>
+      <c r="F129" s="19"/>
+      <c r="G129" s="20"/>
+      <c r="H129" s="20"/>
+      <c r="I129" s="13">
+        <v>34</v>
+      </c>
+      <c r="J129" s="14">
+        <v>37</v>
+      </c>
+      <c r="K129" s="14">
+        <v>40</v>
+      </c>
+      <c r="L129" s="14">
+        <v>23</v>
+      </c>
+      <c r="M129" s="12">
+        <v>21</v>
+      </c>
+      <c r="N129" s="12">
+        <v>47</v>
+      </c>
+      <c r="O129" s="15">
+        <v>26</v>
+      </c>
+      <c r="P129" s="12">
+        <v>34</v>
+      </c>
+      <c r="Q129" s="12">
+        <v>23</v>
+      </c>
+      <c r="R129" s="15">
+        <v>3</v>
+      </c>
+      <c r="S129" s="15">
+        <v>4</v>
+      </c>
+      <c r="T129" s="14">
+        <v>4</v>
+      </c>
+      <c r="U129" s="14">
+        <v>10</v>
+      </c>
+      <c r="V129" s="14">
+        <v>13</v>
+      </c>
+      <c r="W129" s="14">
+        <v>15</v>
+      </c>
+      <c r="X129" s="14">
+        <v>19</v>
+      </c>
+      <c r="Y129" s="16">
+        <v>18</v>
+      </c>
+      <c r="Z129" s="44">
+        <v>37</v>
+      </c>
+      <c r="AA129" s="16">
+        <v>25</v>
+      </c>
+      <c r="AB129" s="16">
+        <v>30</v>
+      </c>
+      <c r="AC129" s="44">
+        <v>90</v>
+      </c>
+      <c r="AD129" s="62">
+        <v>98</v>
+      </c>
+      <c r="AE129" s="16">
+        <v>70</v>
+      </c>
+      <c r="AF129" s="14">
+        <v>115</v>
+      </c>
+      <c r="AG129" s="62">
+        <v>115</v>
+      </c>
+      <c r="AH129" s="16">
+        <v>125</v>
+      </c>
+      <c r="AI129" s="62">
+        <v>135</v>
+      </c>
+      <c r="AJ129" s="62">
+        <v>140</v>
+      </c>
+      <c r="AK129" s="16">
+        <v>138</v>
+      </c>
+      <c r="AL129" s="62">
+        <v>140</v>
+      </c>
+      <c r="AM129" s="62">
+        <v>127</v>
+      </c>
+      <c r="AN129" s="16">
+        <v>142</v>
+      </c>
+      <c r="AO129" s="62">
+        <v>118</v>
+      </c>
+      <c r="AP129" s="16">
+        <v>124</v>
+      </c>
+      <c r="AQ129" s="16">
+        <v>106</v>
+      </c>
+      <c r="AR129" s="16">
+        <v>113</v>
+      </c>
+      <c r="AS129" s="16">
+        <v>127</v>
+      </c>
+      <c r="AT129" s="16">
+        <v>129</v>
+      </c>
+      <c r="AU129" s="16">
+        <v>128</v>
+      </c>
+      <c r="AV129" s="16">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="130" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B130" s="174"/>
+      <c r="C130" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D130" s="31"/>
+      <c r="E130" s="19"/>
+      <c r="F130" s="19"/>
+      <c r="G130" s="20"/>
+      <c r="H130" s="20"/>
+      <c r="I130" s="13">
+        <v>1</v>
+      </c>
+      <c r="J130" s="17"/>
+      <c r="K130" s="14">
+        <v>3</v>
+      </c>
+      <c r="L130" s="14">
+        <v>53</v>
+      </c>
+      <c r="M130" s="12">
+        <v>3</v>
+      </c>
+      <c r="N130" s="12">
+        <v>2</v>
+      </c>
+      <c r="O130" s="15">
+        <v>2</v>
+      </c>
+      <c r="P130" s="12">
+        <v>62</v>
+      </c>
+      <c r="Q130" s="12">
+        <v>38</v>
+      </c>
+      <c r="R130" s="15">
+        <v>2</v>
+      </c>
+      <c r="S130" s="15">
+        <v>2</v>
+      </c>
+      <c r="T130" s="14">
+        <v>2</v>
+      </c>
+      <c r="U130" s="14">
+        <v>3</v>
+      </c>
+      <c r="V130" s="14">
+        <v>2</v>
+      </c>
+      <c r="W130" s="14">
+        <v>2</v>
+      </c>
+      <c r="X130" s="14">
+        <v>6</v>
+      </c>
+      <c r="Y130" s="16">
+        <v>1</v>
+      </c>
+      <c r="Z130" s="44">
+        <v>5</v>
+      </c>
+      <c r="AA130" s="16">
+        <v>3</v>
+      </c>
+      <c r="AB130" s="16">
+        <v>86</v>
+      </c>
+      <c r="AC130" s="44">
+        <v>4</v>
+      </c>
+      <c r="AD130" s="62">
+        <v>10</v>
+      </c>
+      <c r="AE130" s="16">
+        <v>8</v>
+      </c>
+      <c r="AF130" s="14">
+        <v>58</v>
+      </c>
+      <c r="AG130" s="62">
+        <v>14</v>
+      </c>
+      <c r="AH130" s="16">
+        <v>73</v>
+      </c>
+      <c r="AI130" s="62">
+        <v>70</v>
+      </c>
+      <c r="AJ130" s="62">
+        <v>29</v>
+      </c>
+      <c r="AK130" s="16">
+        <v>7</v>
+      </c>
+      <c r="AL130" s="62">
+        <v>11</v>
+      </c>
+      <c r="AM130" s="62">
+        <v>186</v>
+      </c>
+      <c r="AN130" s="16">
+        <v>7</v>
+      </c>
+      <c r="AO130" s="62">
+        <v>15</v>
+      </c>
+      <c r="AP130" s="16">
+        <v>74</v>
+      </c>
+      <c r="AQ130" s="16">
+        <v>11</v>
+      </c>
+      <c r="AR130" s="16">
+        <v>11</v>
+      </c>
+      <c r="AS130" s="16">
+        <v>16</v>
+      </c>
+      <c r="AT130" s="16">
+        <v>13</v>
+      </c>
+      <c r="AU130" s="16">
+        <v>20</v>
+      </c>
+      <c r="AV130" s="16">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="131" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B131" s="174"/>
+      <c r="C131" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D131" s="31"/>
+      <c r="E131" s="19"/>
+      <c r="F131" s="19"/>
+      <c r="G131" s="20"/>
+      <c r="H131" s="20"/>
+      <c r="I131" s="13">
+        <v>5</v>
+      </c>
+      <c r="J131" s="14">
+        <v>2</v>
+      </c>
+      <c r="K131" s="14">
+        <v>9</v>
+      </c>
+      <c r="L131" s="14">
+        <v>13</v>
+      </c>
+      <c r="M131" s="12">
+        <v>19</v>
+      </c>
+      <c r="N131" s="12">
+        <v>16</v>
+      </c>
+      <c r="O131" s="15">
+        <v>28</v>
+      </c>
+      <c r="P131" s="12">
+        <v>49</v>
+      </c>
+      <c r="Q131" s="12">
+        <v>17</v>
+      </c>
+      <c r="R131" s="15">
+        <v>1</v>
+      </c>
+      <c r="S131" s="15">
+        <v>1</v>
+      </c>
+      <c r="T131" s="14">
+        <v>1</v>
+      </c>
+      <c r="U131" s="14">
+        <v>6</v>
+      </c>
+      <c r="V131" s="14">
+        <v>8</v>
+      </c>
+      <c r="W131" s="14">
+        <v>8</v>
+      </c>
+      <c r="X131" s="14">
+        <v>11</v>
+      </c>
+      <c r="Y131" s="16">
+        <v>13</v>
+      </c>
+      <c r="Z131" s="44">
+        <v>6</v>
+      </c>
+      <c r="AA131" s="16">
+        <v>43</v>
+      </c>
+      <c r="AB131" s="16">
+        <v>15</v>
+      </c>
+      <c r="AC131" s="44">
+        <v>32</v>
+      </c>
+      <c r="AD131" s="62">
+        <v>86</v>
+      </c>
+      <c r="AE131" s="16">
+        <v>41</v>
+      </c>
+      <c r="AF131" s="14">
+        <v>86</v>
+      </c>
+      <c r="AG131" s="62">
+        <v>76</v>
+      </c>
+      <c r="AH131" s="16">
+        <v>60</v>
+      </c>
+      <c r="AI131" s="62">
+        <v>66</v>
+      </c>
+      <c r="AJ131" s="62">
+        <v>64</v>
+      </c>
+      <c r="AK131" s="16">
+        <v>102</v>
+      </c>
+      <c r="AL131" s="62">
+        <v>44</v>
+      </c>
+      <c r="AM131" s="62">
+        <v>49</v>
+      </c>
+      <c r="AN131" s="16">
+        <v>102</v>
+      </c>
+      <c r="AO131" s="62">
+        <v>17</v>
+      </c>
+      <c r="AP131" s="16">
+        <v>24</v>
+      </c>
+      <c r="AQ131" s="16">
+        <v>39</v>
+      </c>
+      <c r="AR131" s="16">
+        <v>54</v>
+      </c>
+      <c r="AS131" s="16">
+        <v>63</v>
+      </c>
+      <c r="AT131" s="16">
+        <v>69</v>
+      </c>
+      <c r="AU131" s="16">
+        <v>43</v>
+      </c>
+      <c r="AV131" s="16">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="132" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B132" s="174"/>
+      <c r="C132" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D132" s="19"/>
+      <c r="E132" s="19"/>
+      <c r="F132" s="19"/>
+      <c r="G132" s="20"/>
+      <c r="H132" s="20"/>
+      <c r="I132" s="20"/>
+      <c r="J132" s="20"/>
+      <c r="K132" s="20"/>
+      <c r="L132" s="20"/>
+      <c r="M132" s="20"/>
+      <c r="N132" s="20"/>
+      <c r="O132" s="20"/>
+      <c r="P132" s="20"/>
+      <c r="Q132" s="20"/>
+      <c r="R132" s="20"/>
+      <c r="S132" s="20"/>
+      <c r="T132" s="20"/>
+      <c r="U132" s="20"/>
+      <c r="V132" s="20"/>
+      <c r="W132" s="20"/>
+      <c r="X132" s="20"/>
+      <c r="Y132" s="56"/>
+      <c r="Z132" s="44">
+        <v>79</v>
+      </c>
+      <c r="AA132" s="56"/>
+      <c r="AB132" s="56"/>
+      <c r="AC132" s="20"/>
+      <c r="AD132" s="64"/>
+      <c r="AE132" s="56"/>
+      <c r="AF132" s="20"/>
+      <c r="AG132" s="64"/>
+      <c r="AH132" s="56"/>
+      <c r="AI132" s="64"/>
+      <c r="AJ132" s="64"/>
+      <c r="AK132" s="56"/>
+      <c r="AL132" s="64"/>
+      <c r="AM132" s="64"/>
+      <c r="AN132" s="56"/>
+      <c r="AO132" s="64"/>
+      <c r="AP132" s="56"/>
+      <c r="AQ132" s="56"/>
+      <c r="AR132" s="56"/>
+      <c r="AS132" s="56"/>
+      <c r="AT132" s="56"/>
+      <c r="AU132" s="56"/>
+      <c r="AV132" s="56"/>
+    </row>
+    <row r="133" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B133" s="174"/>
+      <c r="C133" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="D133" s="19"/>
+      <c r="E133" s="19"/>
+      <c r="F133" s="19"/>
+      <c r="G133" s="20"/>
+      <c r="H133" s="20"/>
+      <c r="I133" s="20"/>
+      <c r="J133" s="20"/>
+      <c r="K133" s="20"/>
+      <c r="L133" s="20"/>
+      <c r="M133" s="20"/>
+      <c r="N133" s="20"/>
+      <c r="O133" s="20"/>
+      <c r="P133" s="20"/>
+      <c r="Q133" s="20"/>
+      <c r="R133" s="20"/>
+      <c r="S133" s="20"/>
+      <c r="T133" s="20"/>
+      <c r="U133" s="20"/>
+      <c r="V133" s="20"/>
+      <c r="W133" s="20"/>
+      <c r="X133" s="20"/>
+      <c r="Y133" s="56"/>
+      <c r="Z133" s="44">
+        <v>6</v>
+      </c>
+      <c r="AA133" s="56"/>
+      <c r="AB133" s="56"/>
+      <c r="AC133" s="20"/>
+      <c r="AD133" s="64"/>
+      <c r="AE133" s="56"/>
+      <c r="AF133" s="20"/>
+      <c r="AG133" s="64"/>
+      <c r="AH133" s="56"/>
+      <c r="AI133" s="64"/>
+      <c r="AJ133" s="64"/>
+      <c r="AK133" s="56"/>
+      <c r="AL133" s="64"/>
+      <c r="AM133" s="64"/>
+      <c r="AN133" s="56"/>
+      <c r="AO133" s="64"/>
+      <c r="AP133" s="56"/>
+      <c r="AQ133" s="56"/>
+      <c r="AR133" s="56"/>
+      <c r="AS133" s="56"/>
+      <c r="AT133" s="56"/>
+      <c r="AU133" s="56"/>
+      <c r="AV133" s="56"/>
+    </row>
+    <row r="134" spans="2:48" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B134" s="175"/>
+      <c r="C134" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="D134" s="21"/>
+      <c r="E134" s="21"/>
+      <c r="F134" s="21"/>
+      <c r="G134" s="22"/>
+      <c r="H134" s="22"/>
+      <c r="I134" s="22"/>
+      <c r="J134" s="22"/>
+      <c r="K134" s="22"/>
+      <c r="L134" s="22"/>
+      <c r="M134" s="22"/>
+      <c r="N134" s="22"/>
+      <c r="O134" s="22"/>
+      <c r="P134" s="22"/>
+      <c r="Q134" s="22"/>
+      <c r="R134" s="22"/>
+      <c r="S134" s="22"/>
+      <c r="T134" s="22"/>
+      <c r="U134" s="22"/>
+      <c r="V134" s="22"/>
+      <c r="W134" s="22"/>
+      <c r="X134" s="22"/>
+      <c r="Y134" s="57"/>
+      <c r="Z134" s="47">
+        <v>2</v>
+      </c>
+      <c r="AA134" s="57"/>
+      <c r="AB134" s="57"/>
+      <c r="AC134" s="22"/>
+      <c r="AD134" s="65"/>
+      <c r="AE134" s="57"/>
+      <c r="AF134" s="22"/>
+      <c r="AG134" s="65"/>
+      <c r="AH134" s="57"/>
+      <c r="AI134" s="65"/>
+      <c r="AJ134" s="65"/>
+      <c r="AK134" s="57"/>
+      <c r="AL134" s="65"/>
+      <c r="AM134" s="65"/>
+      <c r="AN134" s="57"/>
+      <c r="AO134" s="65"/>
+      <c r="AP134" s="57"/>
+      <c r="AQ134" s="57"/>
+      <c r="AR134" s="57"/>
+      <c r="AS134" s="57"/>
+      <c r="AT134" s="57"/>
+      <c r="AU134" s="57"/>
+      <c r="AV134" s="57"/>
+    </row>
+    <row r="135" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B135" s="173" t="s">
+        <v>26</v>
+      </c>
+      <c r="C135" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D135" s="32"/>
+      <c r="E135" s="32"/>
+      <c r="F135" s="23">
+        <v>2793</v>
+      </c>
+      <c r="G135" s="24">
+        <v>1653</v>
+      </c>
+      <c r="H135" s="25">
+        <v>639</v>
+      </c>
+      <c r="I135" s="25">
+        <v>637</v>
+      </c>
+      <c r="J135" s="26">
+        <v>18</v>
+      </c>
+      <c r="K135" s="26">
+        <v>135</v>
+      </c>
+      <c r="L135" s="26">
+        <v>58</v>
+      </c>
+      <c r="M135" s="26">
+        <v>37</v>
+      </c>
+      <c r="N135" s="24">
+        <v>71</v>
+      </c>
+      <c r="O135" s="27">
         <v>105</v>
       </c>
-      <c r="AT65" s="203">
+      <c r="P135" s="26">
+        <v>341</v>
+      </c>
+      <c r="Q135" s="26">
+        <v>549</v>
+      </c>
+      <c r="R135" s="40">
+        <v>497</v>
+      </c>
+      <c r="S135" s="40">
+        <v>358</v>
+      </c>
+      <c r="T135" s="26">
+        <v>359</v>
+      </c>
+      <c r="U135" s="26">
+        <v>327</v>
+      </c>
+      <c r="V135" s="26">
+        <v>199</v>
+      </c>
+      <c r="W135" s="26">
+        <v>247</v>
+      </c>
+      <c r="X135" s="26">
+        <v>323</v>
+      </c>
+      <c r="Y135" s="40">
+        <v>300</v>
+      </c>
+      <c r="Z135" s="43">
+        <v>258</v>
+      </c>
+      <c r="AA135" s="40">
+        <v>325</v>
+      </c>
+      <c r="AB135" s="40">
+        <v>530</v>
+      </c>
+      <c r="AC135" s="43">
+        <v>363</v>
+      </c>
+      <c r="AD135" s="61">
+        <v>390</v>
+      </c>
+      <c r="AE135" s="40">
+        <v>252</v>
+      </c>
+      <c r="AF135" s="26">
+        <v>436</v>
+      </c>
+      <c r="AG135" s="61">
+        <v>460</v>
+      </c>
+      <c r="AH135" s="40">
+        <v>365</v>
+      </c>
+      <c r="AI135" s="61">
+        <v>458</v>
+      </c>
+      <c r="AJ135" s="61">
+        <v>372</v>
+      </c>
+      <c r="AK135" s="40">
+        <v>468</v>
+      </c>
+      <c r="AL135" s="61">
+        <v>433</v>
+      </c>
+      <c r="AM135" s="61">
+        <v>428</v>
+      </c>
+      <c r="AN135" s="40">
+        <v>517</v>
+      </c>
+      <c r="AO135" s="61">
+        <v>405</v>
+      </c>
+      <c r="AP135" s="40">
+        <v>236</v>
+      </c>
+      <c r="AQ135" s="40">
+        <v>279</v>
+      </c>
+      <c r="AR135" s="40">
+        <v>278</v>
+      </c>
+      <c r="AS135" s="40">
+        <v>198</v>
+      </c>
+      <c r="AT135" s="40">
+        <v>298</v>
+      </c>
+      <c r="AU135" s="40">
+        <v>361</v>
+      </c>
+      <c r="AV135" s="40">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="136" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B136" s="174"/>
+      <c r="C136" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="D136" s="31"/>
+      <c r="E136" s="31"/>
+      <c r="F136" s="11">
+        <v>3</v>
+      </c>
+      <c r="G136" s="12"/>
+      <c r="H136" s="33"/>
+      <c r="I136" s="13">
+        <v>4</v>
+      </c>
+      <c r="J136" s="17"/>
+      <c r="K136" s="14">
+        <v>3</v>
+      </c>
+      <c r="L136" s="14">
+        <v>3</v>
+      </c>
+      <c r="M136" s="12">
+        <v>2</v>
+      </c>
+      <c r="N136" s="12">
+        <v>9</v>
+      </c>
+      <c r="O136" s="15">
+        <v>11</v>
+      </c>
+      <c r="P136" s="12">
+        <v>5</v>
+      </c>
+      <c r="Q136" s="12">
+        <v>15</v>
+      </c>
+      <c r="R136" s="15">
+        <v>23</v>
+      </c>
+      <c r="S136" s="15">
+        <v>14</v>
+      </c>
+      <c r="T136" s="14">
+        <v>14</v>
+      </c>
+      <c r="U136" s="14">
+        <v>14</v>
+      </c>
+      <c r="V136" s="14">
+        <v>6</v>
+      </c>
+      <c r="W136" s="14">
+        <v>6</v>
+      </c>
+      <c r="X136" s="14">
+        <v>11</v>
+      </c>
+      <c r="Y136" s="16">
+        <v>21</v>
+      </c>
+      <c r="Z136" s="44">
+        <v>4</v>
+      </c>
+      <c r="AA136" s="16">
+        <v>3</v>
+      </c>
+      <c r="AB136" s="16">
+        <v>2</v>
+      </c>
+      <c r="AC136" s="44">
+        <v>17</v>
+      </c>
+      <c r="AD136" s="62">
+        <v>30</v>
+      </c>
+      <c r="AE136" s="16">
+        <v>13</v>
+      </c>
+      <c r="AF136" s="14">
+        <v>44</v>
+      </c>
+      <c r="AG136" s="62">
+        <v>23</v>
+      </c>
+      <c r="AH136" s="16">
+        <v>6</v>
+      </c>
+      <c r="AI136" s="62">
+        <v>11</v>
+      </c>
+      <c r="AJ136" s="62">
+        <v>23</v>
+      </c>
+      <c r="AK136" s="68"/>
+      <c r="AL136" s="62">
+        <v>12</v>
+      </c>
+      <c r="AM136" s="62">
+        <v>82</v>
+      </c>
+      <c r="AN136" s="16">
+        <v>1</v>
+      </c>
+      <c r="AO136" s="62">
+        <v>20</v>
+      </c>
+      <c r="AP136" s="16">
+        <v>161</v>
+      </c>
+      <c r="AQ136" s="16">
+        <v>3</v>
+      </c>
+      <c r="AR136" s="16">
+        <v>5</v>
+      </c>
+      <c r="AS136" s="16">
+        <v>7</v>
+      </c>
+      <c r="AT136" s="16">
+        <v>6</v>
+      </c>
+      <c r="AU136" s="16">
+        <v>19</v>
+      </c>
+      <c r="AV136" s="16">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="137" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B137" s="174"/>
+      <c r="C137" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D137" s="31"/>
+      <c r="E137" s="31"/>
+      <c r="F137" s="11">
+        <v>3641</v>
+      </c>
+      <c r="G137" s="12">
+        <v>2734</v>
+      </c>
+      <c r="H137" s="13">
+        <v>1434</v>
+      </c>
+      <c r="I137" s="13">
+        <v>1277</v>
+      </c>
+      <c r="J137" s="14">
+        <v>6</v>
+      </c>
+      <c r="K137" s="14">
+        <v>135</v>
+      </c>
+      <c r="L137" s="14">
+        <v>51</v>
+      </c>
+      <c r="M137" s="14">
+        <v>6</v>
+      </c>
+      <c r="N137" s="12">
+        <v>110</v>
+      </c>
+      <c r="O137" s="15">
+        <v>108</v>
+      </c>
+      <c r="P137" s="14">
+        <v>199</v>
+      </c>
+      <c r="Q137" s="14">
+        <v>270</v>
+      </c>
+      <c r="R137" s="16">
+        <v>367</v>
+      </c>
+      <c r="S137" s="16">
+        <v>245</v>
+      </c>
+      <c r="T137" s="14">
+        <v>245</v>
+      </c>
+      <c r="U137" s="14">
+        <v>207</v>
+      </c>
+      <c r="V137" s="14">
+        <v>170</v>
+      </c>
+      <c r="W137" s="14">
+        <v>172</v>
+      </c>
+      <c r="X137" s="14">
+        <v>235</v>
+      </c>
+      <c r="Y137" s="16">
+        <v>141</v>
+      </c>
+      <c r="Z137" s="44">
+        <v>274</v>
+      </c>
+      <c r="AA137" s="16">
+        <v>385</v>
+      </c>
+      <c r="AB137" s="16">
+        <v>218</v>
+      </c>
+      <c r="AC137" s="44">
+        <v>210</v>
+      </c>
+      <c r="AD137" s="62">
+        <v>273</v>
+      </c>
+      <c r="AE137" s="16">
+        <v>216</v>
+      </c>
+      <c r="AF137" s="14">
+        <v>311</v>
+      </c>
+      <c r="AG137" s="62">
+        <v>360</v>
+      </c>
+      <c r="AH137" s="16">
+        <v>230</v>
+      </c>
+      <c r="AI137" s="62">
+        <v>470</v>
+      </c>
+      <c r="AJ137" s="62">
+        <v>341</v>
+      </c>
+      <c r="AK137" s="16">
+        <v>336</v>
+      </c>
+      <c r="AL137" s="62">
+        <v>267</v>
+      </c>
+      <c r="AM137" s="62">
+        <v>205</v>
+      </c>
+      <c r="AN137" s="16">
+        <v>399</v>
+      </c>
+      <c r="AO137" s="62">
+        <v>131</v>
+      </c>
+      <c r="AP137" s="16">
+        <v>113</v>
+      </c>
+      <c r="AQ137" s="16">
+        <v>217</v>
+      </c>
+      <c r="AR137" s="16">
+        <v>266</v>
+      </c>
+      <c r="AS137" s="16">
+        <v>266</v>
+      </c>
+      <c r="AT137" s="16">
+        <v>140</v>
+      </c>
+      <c r="AU137" s="16">
+        <v>277</v>
+      </c>
+      <c r="AV137" s="16">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="138" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B138" s="174"/>
+      <c r="C138" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D138" s="31"/>
+      <c r="E138" s="31"/>
+      <c r="F138" s="11">
+        <v>1037</v>
+      </c>
+      <c r="G138" s="12">
+        <v>2558</v>
+      </c>
+      <c r="H138" s="13">
+        <v>2838</v>
+      </c>
+      <c r="I138" s="13">
+        <v>1652</v>
+      </c>
+      <c r="J138" s="14">
+        <v>2</v>
+      </c>
+      <c r="K138" s="14">
+        <v>333</v>
+      </c>
+      <c r="L138" s="14">
+        <v>12</v>
+      </c>
+      <c r="M138" s="12">
+        <v>1</v>
+      </c>
+      <c r="N138" s="12">
+        <v>57</v>
+      </c>
+      <c r="O138" s="15">
+        <v>59</v>
+      </c>
+      <c r="P138" s="12">
+        <v>87</v>
+      </c>
+      <c r="Q138" s="12">
+        <v>65</v>
+      </c>
+      <c r="R138" s="15">
+        <v>117</v>
+      </c>
+      <c r="S138" s="15">
+        <v>77</v>
+      </c>
+      <c r="T138" s="14">
+        <v>81</v>
+      </c>
+      <c r="U138" s="14">
+        <v>73</v>
+      </c>
+      <c r="V138" s="14">
+        <v>76</v>
+      </c>
+      <c r="W138" s="14">
+        <v>75</v>
+      </c>
+      <c r="X138" s="14">
+        <v>135</v>
+      </c>
+      <c r="Y138" s="16">
+        <v>241</v>
+      </c>
+      <c r="Z138" s="44">
+        <v>181</v>
+      </c>
+      <c r="AA138" s="16">
+        <v>160</v>
+      </c>
+      <c r="AB138" s="16">
+        <v>184</v>
+      </c>
+      <c r="AC138" s="44">
+        <v>154</v>
+      </c>
+      <c r="AD138" s="62">
+        <v>110</v>
+      </c>
+      <c r="AE138" s="16">
+        <v>84</v>
+      </c>
+      <c r="AF138" s="14">
+        <v>110</v>
+      </c>
+      <c r="AG138" s="62">
+        <v>197</v>
+      </c>
+      <c r="AH138" s="16">
+        <v>113</v>
+      </c>
+      <c r="AI138" s="62">
+        <v>151</v>
+      </c>
+      <c r="AJ138" s="62">
+        <v>125</v>
+      </c>
+      <c r="AK138" s="16">
+        <v>75</v>
+      </c>
+      <c r="AL138" s="62">
+        <v>164</v>
+      </c>
+      <c r="AM138" s="62">
+        <v>129</v>
+      </c>
+      <c r="AN138" s="16">
+        <v>82</v>
+      </c>
+      <c r="AO138" s="62">
+        <v>164</v>
+      </c>
+      <c r="AP138" s="16">
+        <v>190</v>
+      </c>
+      <c r="AQ138" s="16">
+        <v>88</v>
+      </c>
+      <c r="AR138" s="16">
+        <v>40</v>
+      </c>
+      <c r="AS138" s="16">
+        <v>88</v>
+      </c>
+      <c r="AT138" s="16">
+        <v>68</v>
+      </c>
+      <c r="AU138" s="16">
+        <v>69</v>
+      </c>
+      <c r="AV138" s="16">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="139" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B139" s="174"/>
+      <c r="C139" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D139" s="31"/>
+      <c r="E139" s="31"/>
+      <c r="F139" s="11">
+        <v>1</v>
+      </c>
+      <c r="G139" s="34"/>
+      <c r="H139" s="17"/>
+      <c r="I139" s="13">
+        <v>1</v>
+      </c>
+      <c r="J139" s="17"/>
+      <c r="K139" s="14">
+        <v>5</v>
+      </c>
+      <c r="L139" s="14">
+        <v>4</v>
+      </c>
+      <c r="M139" s="12">
+        <v>3</v>
+      </c>
+      <c r="N139" s="12">
+        <v>1</v>
+      </c>
+      <c r="O139" s="15">
+        <v>3</v>
+      </c>
+      <c r="P139" s="12">
+        <v>14</v>
+      </c>
+      <c r="Q139" s="12">
+        <v>40</v>
+      </c>
+      <c r="R139" s="15">
+        <v>117</v>
+      </c>
+      <c r="S139" s="15">
+        <v>58</v>
+      </c>
+      <c r="T139" s="14">
+        <v>58</v>
+      </c>
+      <c r="U139" s="14">
+        <v>122</v>
+      </c>
+      <c r="V139" s="14">
+        <v>39</v>
+      </c>
+      <c r="W139" s="14">
+        <v>36</v>
+      </c>
+      <c r="X139" s="14">
+        <v>85</v>
+      </c>
+      <c r="Y139" s="16">
+        <v>107</v>
+      </c>
+      <c r="Z139" s="44">
+        <v>2</v>
+      </c>
+      <c r="AA139" s="16">
+        <v>59</v>
+      </c>
+      <c r="AB139" s="16">
+        <v>55</v>
+      </c>
+      <c r="AC139" s="44">
+        <v>83</v>
+      </c>
+      <c r="AD139" s="62">
+        <v>216</v>
+      </c>
+      <c r="AE139" s="16">
+        <v>10</v>
+      </c>
+      <c r="AF139" s="14">
+        <v>123</v>
+      </c>
+      <c r="AG139" s="62">
+        <v>232</v>
+      </c>
+      <c r="AH139" s="16">
+        <v>74</v>
+      </c>
+      <c r="AI139" s="62">
+        <v>105</v>
+      </c>
+      <c r="AJ139" s="62">
+        <v>143</v>
+      </c>
+      <c r="AK139" s="16">
+        <v>55</v>
+      </c>
+      <c r="AL139" s="62">
+        <v>76</v>
+      </c>
+      <c r="AM139" s="62">
+        <v>79</v>
+      </c>
+      <c r="AN139" s="16">
+        <v>58</v>
+      </c>
+      <c r="AO139" s="62">
+        <v>122</v>
+      </c>
+      <c r="AP139" s="16">
+        <v>98</v>
+      </c>
+      <c r="AQ139" s="16">
+        <v>32</v>
+      </c>
+      <c r="AR139" s="16">
+        <v>25</v>
+      </c>
+      <c r="AS139" s="16">
+        <v>22</v>
+      </c>
+      <c r="AT139" s="16">
+        <v>13</v>
+      </c>
+      <c r="AU139" s="16">
+        <v>58</v>
+      </c>
+      <c r="AV139" s="16">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="140" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B140" s="174"/>
+      <c r="C140" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D140" s="31"/>
+      <c r="E140" s="31"/>
+      <c r="F140" s="11">
+        <v>450</v>
+      </c>
+      <c r="G140" s="12">
+        <v>191</v>
+      </c>
+      <c r="H140" s="13">
+        <v>170</v>
+      </c>
+      <c r="I140" s="13">
+        <v>124</v>
+      </c>
+      <c r="J140" s="14">
+        <v>3</v>
+      </c>
+      <c r="K140" s="14">
+        <v>5</v>
+      </c>
+      <c r="L140" s="14">
+        <v>6</v>
+      </c>
+      <c r="M140" s="12">
+        <v>6</v>
+      </c>
+      <c r="N140" s="12">
+        <v>42</v>
+      </c>
+      <c r="O140" s="15">
+        <v>45</v>
+      </c>
+      <c r="P140" s="12">
+        <v>85</v>
+      </c>
+      <c r="Q140" s="12">
+        <v>53</v>
+      </c>
+      <c r="R140" s="15">
+        <v>54</v>
+      </c>
+      <c r="S140" s="15">
+        <v>54</v>
+      </c>
+      <c r="T140" s="14">
+        <v>54</v>
+      </c>
+      <c r="U140" s="14">
+        <v>48</v>
+      </c>
+      <c r="V140" s="14">
+        <v>61</v>
+      </c>
+      <c r="W140" s="14">
+        <v>57</v>
+      </c>
+      <c r="X140" s="14">
+        <v>67</v>
+      </c>
+      <c r="Y140" s="16">
+        <v>73</v>
+      </c>
+      <c r="Z140" s="44">
+        <v>100</v>
+      </c>
+      <c r="AA140" s="16">
+        <v>84</v>
+      </c>
+      <c r="AB140" s="16">
         <v>104</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C66" s="12" t="s">
+      <c r="AC140" s="44">
+        <v>95</v>
+      </c>
+      <c r="AD140" s="62">
+        <v>83</v>
+      </c>
+      <c r="AE140" s="16">
+        <v>87</v>
+      </c>
+      <c r="AF140" s="14">
+        <v>82</v>
+      </c>
+      <c r="AG140" s="62">
+        <v>38</v>
+      </c>
+      <c r="AH140" s="16">
+        <v>63</v>
+      </c>
+      <c r="AI140" s="62">
+        <v>62</v>
+      </c>
+      <c r="AJ140" s="62">
+        <v>41</v>
+      </c>
+      <c r="AK140" s="16">
+        <v>66</v>
+      </c>
+      <c r="AL140" s="62">
+        <v>75</v>
+      </c>
+      <c r="AM140" s="62">
+        <v>47</v>
+      </c>
+      <c r="AN140" s="16">
+        <v>76</v>
+      </c>
+      <c r="AO140" s="62">
+        <v>23</v>
+      </c>
+      <c r="AP140" s="16">
+        <v>101</v>
+      </c>
+      <c r="AQ140" s="16">
+        <v>85</v>
+      </c>
+      <c r="AR140" s="16">
+        <v>75</v>
+      </c>
+      <c r="AS140" s="16">
+        <v>39</v>
+      </c>
+      <c r="AT140" s="16">
+        <v>47</v>
+      </c>
+      <c r="AU140" s="16">
+        <v>70</v>
+      </c>
+      <c r="AV140" s="16">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="141" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B141" s="174"/>
+      <c r="C141" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D141" s="31"/>
+      <c r="E141" s="31"/>
+      <c r="F141" s="11">
+        <v>108</v>
+      </c>
+      <c r="G141" s="12">
+        <v>157</v>
+      </c>
+      <c r="H141" s="13">
+        <v>60</v>
+      </c>
+      <c r="I141" s="13">
+        <v>62</v>
+      </c>
+      <c r="J141" s="14">
+        <v>1</v>
+      </c>
+      <c r="K141" s="14">
+        <v>11</v>
+      </c>
+      <c r="L141" s="14">
+        <v>3</v>
+      </c>
+      <c r="M141" s="12">
+        <v>3</v>
+      </c>
+      <c r="N141" s="12">
+        <v>13</v>
+      </c>
+      <c r="O141" s="15">
+        <v>13</v>
+      </c>
+      <c r="P141" s="12">
+        <v>31</v>
+      </c>
+      <c r="Q141" s="12">
+        <v>27</v>
+      </c>
+      <c r="R141" s="15">
+        <v>20</v>
+      </c>
+      <c r="S141" s="15">
+        <v>19</v>
+      </c>
+      <c r="T141" s="14">
+        <v>19</v>
+      </c>
+      <c r="U141" s="14">
+        <v>33</v>
+      </c>
+      <c r="V141" s="14">
+        <v>23</v>
+      </c>
+      <c r="W141" s="14">
+        <v>26</v>
+      </c>
+      <c r="X141" s="14">
+        <v>30</v>
+      </c>
+      <c r="Y141" s="16">
+        <v>23</v>
+      </c>
+      <c r="Z141" s="44">
+        <v>15</v>
+      </c>
+      <c r="AA141" s="16">
+        <v>20</v>
+      </c>
+      <c r="AB141" s="16">
+        <v>16</v>
+      </c>
+      <c r="AC141" s="44">
+        <v>30</v>
+      </c>
+      <c r="AD141" s="62">
+        <v>23</v>
+      </c>
+      <c r="AE141" s="16">
+        <v>14</v>
+      </c>
+      <c r="AF141" s="14">
+        <v>12</v>
+      </c>
+      <c r="AG141" s="62">
+        <v>9</v>
+      </c>
+      <c r="AH141" s="16">
+        <v>20</v>
+      </c>
+      <c r="AI141" s="62">
+        <v>34</v>
+      </c>
+      <c r="AJ141" s="62">
+        <v>10</v>
+      </c>
+      <c r="AK141" s="16">
+        <v>15</v>
+      </c>
+      <c r="AL141" s="62">
+        <v>26</v>
+      </c>
+      <c r="AM141" s="62">
+        <v>21</v>
+      </c>
+      <c r="AN141" s="16">
+        <v>19</v>
+      </c>
+      <c r="AO141" s="62">
+        <v>12</v>
+      </c>
+      <c r="AP141" s="16">
+        <v>12</v>
+      </c>
+      <c r="AQ141" s="16">
+        <v>15</v>
+      </c>
+      <c r="AR141" s="16">
+        <v>17</v>
+      </c>
+      <c r="AS141" s="16">
+        <v>19</v>
+      </c>
+      <c r="AT141" s="16">
+        <v>21</v>
+      </c>
+      <c r="AU141" s="16">
+        <v>18</v>
+      </c>
+      <c r="AV141" s="16">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="142" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B142" s="174"/>
+      <c r="C142" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D142" s="31"/>
+      <c r="E142" s="31"/>
+      <c r="F142" s="11">
+        <v>78</v>
+      </c>
+      <c r="G142" s="12">
+        <v>66</v>
+      </c>
+      <c r="H142" s="13">
+        <v>42</v>
+      </c>
+      <c r="I142" s="13">
+        <v>30</v>
+      </c>
+      <c r="J142" s="14">
+        <v>2</v>
+      </c>
+      <c r="K142" s="14">
+        <v>8</v>
+      </c>
+      <c r="L142" s="14">
+        <v>2</v>
+      </c>
+      <c r="M142" s="12">
+        <v>3</v>
+      </c>
+      <c r="N142" s="12">
+        <v>7</v>
+      </c>
+      <c r="O142" s="15">
+        <v>12</v>
+      </c>
+      <c r="P142" s="12">
+        <v>22</v>
+      </c>
+      <c r="Q142" s="12">
+        <v>54</v>
+      </c>
+      <c r="R142" s="15">
+        <v>28</v>
+      </c>
+      <c r="S142" s="15">
+        <v>20</v>
+      </c>
+      <c r="T142" s="14">
+        <v>20</v>
+      </c>
+      <c r="U142" s="14">
+        <v>9</v>
+      </c>
+      <c r="V142" s="14">
+        <v>22</v>
+      </c>
+      <c r="W142" s="14">
+        <v>25</v>
+      </c>
+      <c r="X142" s="14">
+        <v>12</v>
+      </c>
+      <c r="Y142" s="16">
+        <v>26</v>
+      </c>
+      <c r="Z142" s="44">
+        <v>8</v>
+      </c>
+      <c r="AA142" s="16">
+        <v>12</v>
+      </c>
+      <c r="AB142" s="16">
+        <v>10</v>
+      </c>
+      <c r="AC142" s="44">
+        <v>29</v>
+      </c>
+      <c r="AD142" s="62">
+        <v>20</v>
+      </c>
+      <c r="AE142" s="16">
+        <v>36</v>
+      </c>
+      <c r="AF142" s="14">
+        <v>5</v>
+      </c>
+      <c r="AG142" s="62">
+        <v>20</v>
+      </c>
+      <c r="AH142" s="16">
         <v>32</v>
       </c>
-      <c r="D66" s="180"/>
-[...40 lines deleted...]
-      <c r="AS66" s="203">
+      <c r="AI142" s="62">
+        <v>12</v>
+      </c>
+      <c r="AJ142" s="62">
+        <v>63</v>
+      </c>
+      <c r="AK142" s="16">
+        <v>18</v>
+      </c>
+      <c r="AL142" s="62">
+        <v>25</v>
+      </c>
+      <c r="AM142" s="62">
+        <v>9</v>
+      </c>
+      <c r="AN142" s="16">
+        <v>19</v>
+      </c>
+      <c r="AO142" s="62">
+        <v>26</v>
+      </c>
+      <c r="AP142" s="16">
         <v>14</v>
       </c>
-      <c r="AT66" s="203">
+      <c r="AQ142" s="16">
+        <v>25</v>
+      </c>
+      <c r="AR142" s="16">
+        <v>14</v>
+      </c>
+      <c r="AS142" s="16">
+        <v>41</v>
+      </c>
+      <c r="AT142" s="16">
+        <v>51</v>
+      </c>
+      <c r="AU142" s="16">
+        <v>38</v>
+      </c>
+      <c r="AV142" s="16">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="143" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B143" s="174"/>
+      <c r="C143" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="D143" s="31"/>
+      <c r="E143" s="31"/>
+      <c r="F143" s="11">
+        <v>176</v>
+      </c>
+      <c r="G143" s="12">
+        <v>104</v>
+      </c>
+      <c r="H143" s="13">
+        <v>58</v>
+      </c>
+      <c r="I143" s="13">
+        <v>57</v>
+      </c>
+      <c r="J143" s="17"/>
+      <c r="K143" s="14">
+        <v>7</v>
+      </c>
+      <c r="L143" s="12">
+        <v>57</v>
+      </c>
+      <c r="M143" s="14">
+        <v>17</v>
+      </c>
+      <c r="N143" s="12">
+        <v>12</v>
+      </c>
+      <c r="O143" s="15">
+        <v>9</v>
+      </c>
+      <c r="P143" s="14">
+        <v>20</v>
+      </c>
+      <c r="Q143" s="14">
+        <v>20</v>
+      </c>
+      <c r="R143" s="16">
+        <v>8</v>
+      </c>
+      <c r="S143" s="16">
+        <v>8</v>
+      </c>
+      <c r="T143" s="14">
+        <v>8</v>
+      </c>
+      <c r="U143" s="14">
+        <v>6</v>
+      </c>
+      <c r="V143" s="14">
+        <v>30</v>
+      </c>
+      <c r="W143" s="14">
+        <v>12</v>
+      </c>
+      <c r="X143" s="14">
+        <v>36</v>
+      </c>
+      <c r="Y143" s="16">
+        <v>39</v>
+      </c>
+      <c r="Z143" s="44">
+        <v>19</v>
+      </c>
+      <c r="AA143" s="16">
+        <v>5</v>
+      </c>
+      <c r="AB143" s="16">
+        <v>15</v>
+      </c>
+      <c r="AC143" s="44">
+        <v>21</v>
+      </c>
+      <c r="AD143" s="62">
+        <v>18</v>
+      </c>
+      <c r="AE143" s="16">
+        <v>11</v>
+      </c>
+      <c r="AF143" s="14">
+        <v>6</v>
+      </c>
+      <c r="AG143" s="62">
+        <v>12</v>
+      </c>
+      <c r="AH143" s="16">
+        <v>11</v>
+      </c>
+      <c r="AI143" s="62">
+        <v>51</v>
+      </c>
+      <c r="AJ143" s="62">
+        <v>10</v>
+      </c>
+      <c r="AK143" s="16">
+        <v>5</v>
+      </c>
+      <c r="AL143" s="62">
+        <v>2</v>
+      </c>
+      <c r="AM143" s="62">
+        <v>32</v>
+      </c>
+      <c r="AN143" s="16">
+        <v>11</v>
+      </c>
+      <c r="AO143" s="62">
+        <v>5</v>
+      </c>
+      <c r="AP143" s="16">
+        <v>21</v>
+      </c>
+      <c r="AQ143" s="16">
+        <v>14</v>
+      </c>
+      <c r="AR143" s="16">
+        <v>31</v>
+      </c>
+      <c r="AS143" s="16">
+        <v>7</v>
+      </c>
+      <c r="AT143" s="16">
+        <v>23</v>
+      </c>
+      <c r="AU143" s="16"/>
+      <c r="AV143" s="16">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="144" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B144" s="174"/>
+      <c r="C144" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D144" s="31"/>
+      <c r="E144" s="31"/>
+      <c r="F144" s="11">
+        <v>25</v>
+      </c>
+      <c r="G144" s="12">
+        <v>13</v>
+      </c>
+      <c r="H144" s="13">
+        <v>13</v>
+      </c>
+      <c r="I144" s="17"/>
+      <c r="J144" s="35"/>
+      <c r="K144" s="17"/>
+      <c r="L144" s="17"/>
+      <c r="M144" s="17"/>
+      <c r="N144" s="17"/>
+      <c r="O144" s="18"/>
+      <c r="P144" s="17"/>
+      <c r="Q144" s="17"/>
+      <c r="R144" s="39">
+        <v>3</v>
+      </c>
+      <c r="S144" s="18"/>
+      <c r="T144" s="17"/>
+      <c r="U144" s="17"/>
+      <c r="V144" s="17"/>
+      <c r="W144" s="17"/>
+      <c r="X144" s="17"/>
+      <c r="Y144" s="18"/>
+      <c r="Z144" s="17"/>
+      <c r="AA144" s="18"/>
+      <c r="AB144" s="18"/>
+      <c r="AC144" s="17"/>
+      <c r="AD144" s="63"/>
+      <c r="AE144" s="18"/>
+      <c r="AF144" s="17"/>
+      <c r="AG144" s="63"/>
+      <c r="AH144" s="18"/>
+      <c r="AI144" s="63"/>
+      <c r="AJ144" s="63"/>
+      <c r="AK144" s="18"/>
+      <c r="AL144" s="63"/>
+      <c r="AM144" s="63"/>
+      <c r="AN144" s="18"/>
+      <c r="AO144" s="63"/>
+      <c r="AP144" s="18"/>
+      <c r="AQ144" s="18"/>
+      <c r="AR144" s="18"/>
+      <c r="AS144" s="18"/>
+      <c r="AT144" s="18"/>
+      <c r="AU144" s="18"/>
+      <c r="AV144" s="18"/>
+    </row>
+    <row r="145" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B145" s="174"/>
+      <c r="C145" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D145" s="31"/>
+      <c r="E145" s="31"/>
+      <c r="F145" s="19"/>
+      <c r="G145" s="20"/>
+      <c r="H145" s="20"/>
+      <c r="I145" s="13">
+        <v>11</v>
+      </c>
+      <c r="J145" s="14">
+        <v>1</v>
+      </c>
+      <c r="K145" s="14">
+        <v>2</v>
+      </c>
+      <c r="L145" s="14">
+        <v>3</v>
+      </c>
+      <c r="M145" s="12">
+        <v>5</v>
+      </c>
+      <c r="N145" s="12">
+        <v>8</v>
+      </c>
+      <c r="O145" s="15">
+        <v>7</v>
+      </c>
+      <c r="P145" s="12">
+        <v>15</v>
+      </c>
+      <c r="Q145" s="12">
+        <v>3</v>
+      </c>
+      <c r="R145" s="15">
+        <v>14</v>
+      </c>
+      <c r="S145" s="15">
+        <v>12</v>
+      </c>
+      <c r="T145" s="14">
+        <v>12</v>
+      </c>
+      <c r="U145" s="14">
+        <v>10</v>
+      </c>
+      <c r="V145" s="14">
+        <v>11</v>
+      </c>
+      <c r="W145" s="14">
+        <v>16</v>
+      </c>
+      <c r="X145" s="14">
+        <v>12</v>
+      </c>
+      <c r="Y145" s="16">
+        <v>11</v>
+      </c>
+      <c r="Z145" s="44">
+        <v>8</v>
+      </c>
+      <c r="AA145" s="16">
+        <v>8</v>
+      </c>
+      <c r="AB145" s="16">
+        <v>12</v>
+      </c>
+      <c r="AC145" s="44">
+        <v>13</v>
+      </c>
+      <c r="AD145" s="62">
+        <v>13</v>
+      </c>
+      <c r="AE145" s="16">
+        <v>14</v>
+      </c>
+      <c r="AF145" s="14">
+        <v>7</v>
+      </c>
+      <c r="AG145" s="62">
+        <v>7</v>
+      </c>
+      <c r="AH145" s="16">
+        <v>12</v>
+      </c>
+      <c r="AI145" s="62">
+        <v>11</v>
+      </c>
+      <c r="AJ145" s="62">
+        <v>11</v>
+      </c>
+      <c r="AK145" s="16">
+        <v>11</v>
+      </c>
+      <c r="AL145" s="62">
+        <v>13</v>
+      </c>
+      <c r="AM145" s="62">
+        <v>9</v>
+      </c>
+      <c r="AN145" s="16">
+        <v>14</v>
+      </c>
+      <c r="AO145" s="62">
+        <v>11</v>
+      </c>
+      <c r="AP145" s="16">
+        <v>13</v>
+      </c>
+      <c r="AQ145" s="16">
+        <v>15</v>
+      </c>
+      <c r="AR145" s="16">
+        <v>10</v>
+      </c>
+      <c r="AS145" s="16">
+        <v>12</v>
+      </c>
+      <c r="AT145" s="16">
+        <v>12</v>
+      </c>
+      <c r="AU145" s="16">
+        <v>13</v>
+      </c>
+      <c r="AV145" s="16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="146" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B146" s="174"/>
+      <c r="C146" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D146" s="31"/>
+      <c r="E146" s="31"/>
+      <c r="F146" s="19"/>
+      <c r="G146" s="20"/>
+      <c r="H146" s="20"/>
+      <c r="I146" s="36"/>
+      <c r="J146" s="17"/>
+      <c r="K146" s="36"/>
+      <c r="L146" s="36"/>
+      <c r="M146" s="12">
+        <v>1</v>
+      </c>
+      <c r="N146" s="34"/>
+      <c r="O146" s="15">
+        <v>3</v>
+      </c>
+      <c r="P146" s="12">
+        <v>6</v>
+      </c>
+      <c r="Q146" s="12">
+        <v>10</v>
+      </c>
+      <c r="R146" s="15">
+        <v>2</v>
+      </c>
+      <c r="S146" s="15">
+        <v>12</v>
+      </c>
+      <c r="T146" s="14">
+        <v>5</v>
+      </c>
+      <c r="U146" s="14">
+        <v>9</v>
+      </c>
+      <c r="V146" s="14">
+        <v>2</v>
+      </c>
+      <c r="W146" s="14">
+        <v>2</v>
+      </c>
+      <c r="X146" s="14">
         <v>4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C67" s="12" t="s">
+      <c r="Y146" s="16">
+        <v>1</v>
+      </c>
+      <c r="Z146" s="44">
+        <v>1</v>
+      </c>
+      <c r="AA146" s="16">
+        <v>3</v>
+      </c>
+      <c r="AB146" s="16">
+        <v>1</v>
+      </c>
+      <c r="AC146" s="44">
+        <v>3</v>
+      </c>
+      <c r="AD146" s="59">
+        <v>3</v>
+      </c>
+      <c r="AE146" s="68"/>
+      <c r="AF146" s="14">
+        <v>2</v>
+      </c>
+      <c r="AG146" s="62">
+        <v>2</v>
+      </c>
+      <c r="AH146" s="16">
+        <v>1</v>
+      </c>
+      <c r="AI146" s="62">
+        <v>4</v>
+      </c>
+      <c r="AJ146" s="62">
+        <v>2</v>
+      </c>
+      <c r="AK146" s="16">
+        <v>21</v>
+      </c>
+      <c r="AL146" s="137"/>
+      <c r="AM146" s="62">
+        <v>1</v>
+      </c>
+      <c r="AN146" s="16">
+        <v>23</v>
+      </c>
+      <c r="AO146" s="62">
+        <v>4</v>
+      </c>
+      <c r="AP146" s="16">
+        <v>7</v>
+      </c>
+      <c r="AQ146" s="16">
+        <v>2</v>
+      </c>
+      <c r="AR146" s="16">
+        <v>7</v>
+      </c>
+      <c r="AS146" s="16">
+        <v>5</v>
+      </c>
+      <c r="AT146" s="16">
+        <v>4</v>
+      </c>
+      <c r="AU146" s="16">
+        <v>4</v>
+      </c>
+      <c r="AV146" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="147" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B147" s="174"/>
+      <c r="C147" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="D67" s="180"/>
-[...49 lines deleted...]
-      <c r="C68" s="12" t="s">
+      <c r="D147" s="31"/>
+      <c r="E147" s="31"/>
+      <c r="F147" s="19"/>
+      <c r="G147" s="20"/>
+      <c r="H147" s="20"/>
+      <c r="I147" s="36"/>
+      <c r="J147" s="36"/>
+      <c r="K147" s="36"/>
+      <c r="L147" s="36"/>
+      <c r="M147" s="36"/>
+      <c r="N147" s="12">
+        <v>4</v>
+      </c>
+      <c r="O147" s="15">
+        <v>7</v>
+      </c>
+      <c r="P147" s="51">
+        <v>2</v>
+      </c>
+      <c r="Q147" s="51">
+        <v>11</v>
+      </c>
+      <c r="R147" s="52">
+        <v>19</v>
+      </c>
+      <c r="S147" s="52">
+        <v>10</v>
+      </c>
+      <c r="T147" s="14">
+        <v>10</v>
+      </c>
+      <c r="U147" s="14">
+        <v>21</v>
+      </c>
+      <c r="V147" s="14">
+        <v>10</v>
+      </c>
+      <c r="W147" s="14">
+        <v>15</v>
+      </c>
+      <c r="X147" s="14">
+        <v>12</v>
+      </c>
+      <c r="Y147" s="16">
+        <v>7</v>
+      </c>
+      <c r="Z147" s="44">
+        <v>3</v>
+      </c>
+      <c r="AA147" s="16">
+        <v>6</v>
+      </c>
+      <c r="AB147" s="16">
+        <v>2</v>
+      </c>
+      <c r="AC147" s="44">
+        <v>11</v>
+      </c>
+      <c r="AD147" s="62">
+        <v>4</v>
+      </c>
+      <c r="AE147" s="16">
+        <v>4</v>
+      </c>
+      <c r="AF147" s="14">
+        <v>11</v>
+      </c>
+      <c r="AG147" s="62">
+        <v>8</v>
+      </c>
+      <c r="AH147" s="16">
+        <v>5</v>
+      </c>
+      <c r="AI147" s="62">
+        <v>13</v>
+      </c>
+      <c r="AJ147" s="62">
+        <v>10</v>
+      </c>
+      <c r="AK147" s="68"/>
+      <c r="AL147" s="62">
+        <v>1</v>
+      </c>
+      <c r="AM147" s="62">
+        <v>2</v>
+      </c>
+      <c r="AN147" s="16">
+        <v>2</v>
+      </c>
+      <c r="AO147" s="62">
+        <v>5</v>
+      </c>
+      <c r="AP147" s="16">
+        <v>1</v>
+      </c>
+      <c r="AQ147" s="16">
+        <v>3</v>
+      </c>
+      <c r="AR147" s="16">
+        <v>4</v>
+      </c>
+      <c r="AS147" s="16">
+        <v>3</v>
+      </c>
+      <c r="AT147" s="16">
+        <v>1</v>
+      </c>
+      <c r="AU147" s="16">
+        <v>2</v>
+      </c>
+      <c r="AV147" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B148" s="174"/>
+      <c r="C148" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="D68" s="180"/>
-[...45 lines deleted...]
-      <c r="C69" s="49" t="s">
+      <c r="D148" s="49"/>
+      <c r="E148" s="49"/>
+      <c r="F148" s="49"/>
+      <c r="G148" s="50"/>
+      <c r="H148" s="50"/>
+      <c r="I148" s="50"/>
+      <c r="J148" s="50"/>
+      <c r="K148" s="50"/>
+      <c r="L148" s="50"/>
+      <c r="M148" s="50"/>
+      <c r="N148" s="50"/>
+      <c r="O148" s="50"/>
+      <c r="P148" s="50"/>
+      <c r="Q148" s="50"/>
+      <c r="R148" s="50"/>
+      <c r="S148" s="50"/>
+      <c r="T148" s="50"/>
+      <c r="U148" s="50"/>
+      <c r="V148" s="50"/>
+      <c r="W148" s="50"/>
+      <c r="X148" s="50"/>
+      <c r="Y148" s="55"/>
+      <c r="Z148" s="54"/>
+      <c r="AA148" s="55"/>
+      <c r="AB148" s="55"/>
+      <c r="AC148" s="54"/>
+      <c r="AD148" s="66"/>
+      <c r="AE148" s="55"/>
+      <c r="AF148" s="50"/>
+      <c r="AG148" s="66"/>
+      <c r="AH148" s="55"/>
+      <c r="AI148" s="66"/>
+      <c r="AJ148" s="66"/>
+      <c r="AK148" s="55"/>
+      <c r="AL148" s="66"/>
+      <c r="AM148" s="66"/>
+      <c r="AN148" s="55"/>
+      <c r="AO148" s="66"/>
+      <c r="AP148" s="55"/>
+      <c r="AQ148" s="55"/>
+      <c r="AR148" s="55"/>
+      <c r="AS148" s="55"/>
+      <c r="AT148" s="55"/>
+      <c r="AU148" s="55"/>
+      <c r="AV148" s="55"/>
+    </row>
+    <row r="149" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B149" s="174"/>
+      <c r="C149" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="D69" s="180"/>
-[...45 lines deleted...]
-      <c r="C70" s="50" t="s">
+      <c r="D149" s="19"/>
+      <c r="E149" s="19"/>
+      <c r="F149" s="19"/>
+      <c r="G149" s="20"/>
+      <c r="H149" s="20"/>
+      <c r="I149" s="20"/>
+      <c r="J149" s="20"/>
+      <c r="K149" s="20"/>
+      <c r="L149" s="20"/>
+      <c r="M149" s="20"/>
+      <c r="N149" s="20"/>
+      <c r="O149" s="20"/>
+      <c r="P149" s="20"/>
+      <c r="Q149" s="20"/>
+      <c r="R149" s="20"/>
+      <c r="S149" s="20"/>
+      <c r="T149" s="20"/>
+      <c r="U149" s="20"/>
+      <c r="V149" s="20"/>
+      <c r="W149" s="20"/>
+      <c r="X149" s="20"/>
+      <c r="Y149" s="56"/>
+      <c r="Z149" s="54"/>
+      <c r="AA149" s="56"/>
+      <c r="AB149" s="56"/>
+      <c r="AC149" s="54"/>
+      <c r="AD149" s="64"/>
+      <c r="AE149" s="56"/>
+      <c r="AF149" s="20"/>
+      <c r="AG149" s="64"/>
+      <c r="AH149" s="56"/>
+      <c r="AI149" s="64"/>
+      <c r="AJ149" s="64"/>
+      <c r="AK149" s="56"/>
+      <c r="AL149" s="64"/>
+      <c r="AM149" s="64"/>
+      <c r="AN149" s="56"/>
+      <c r="AO149" s="64"/>
+      <c r="AP149" s="56"/>
+      <c r="AQ149" s="56"/>
+      <c r="AR149" s="56"/>
+      <c r="AS149" s="56"/>
+      <c r="AT149" s="56"/>
+      <c r="AU149" s="56"/>
+      <c r="AV149" s="56"/>
+    </row>
+    <row r="150" spans="2:48" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B150" s="175"/>
+      <c r="C150" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="D70" s="180"/>
-[...1127 lines deleted...]
-      <c r="C79" s="10" t="s">
+      <c r="D150" s="21"/>
+      <c r="E150" s="21"/>
+      <c r="F150" s="21"/>
+      <c r="G150" s="22"/>
+      <c r="H150" s="22"/>
+      <c r="I150" s="22"/>
+      <c r="J150" s="22"/>
+      <c r="K150" s="22"/>
+      <c r="L150" s="22"/>
+      <c r="M150" s="22"/>
+      <c r="N150" s="22"/>
+      <c r="O150" s="22"/>
+      <c r="P150" s="22"/>
+      <c r="Q150" s="22"/>
+      <c r="R150" s="22"/>
+      <c r="S150" s="22"/>
+      <c r="T150" s="22"/>
+      <c r="U150" s="22"/>
+      <c r="V150" s="22"/>
+      <c r="W150" s="22"/>
+      <c r="X150" s="22"/>
+      <c r="Y150" s="57"/>
+      <c r="Z150" s="47">
         <v>5</v>
       </c>
-      <c r="D79" s="14">
-[...3035 lines deleted...]
-      <c r="AE114" s="19">
+      <c r="AA150" s="57"/>
+      <c r="AB150" s="57"/>
+      <c r="AC150" s="22"/>
+      <c r="AD150" s="65"/>
+      <c r="AE150" s="57"/>
+      <c r="AF150" s="22"/>
+      <c r="AG150" s="65"/>
+      <c r="AH150" s="57"/>
+      <c r="AI150" s="65"/>
+      <c r="AJ150" s="65"/>
+      <c r="AK150" s="57"/>
+      <c r="AL150" s="65"/>
+      <c r="AM150" s="65"/>
+      <c r="AN150" s="57"/>
+      <c r="AO150" s="65"/>
+      <c r="AP150" s="57"/>
+      <c r="AQ150" s="57"/>
+      <c r="AR150" s="57"/>
+      <c r="AS150" s="57"/>
+      <c r="AT150" s="57"/>
+      <c r="AU150" s="57"/>
+      <c r="AV150" s="57"/>
+    </row>
+    <row r="151" spans="2:48" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B151" s="181" t="s">
         <v>13</v>
       </c>
-      <c r="AF114" s="17">
-[...3824 lines deleted...]
-      <c r="D151" s="45">
+      <c r="C151" s="182"/>
+      <c r="D151" s="41">
         <f t="shared" ref="D151:U151" si="0">SUM(D7:D147)</f>
         <v>1930579</v>
       </c>
-      <c r="E151" s="45">
+      <c r="E151" s="41">
         <f t="shared" si="0"/>
         <v>2074770</v>
       </c>
-      <c r="F151" s="45">
+      <c r="F151" s="41">
         <f t="shared" si="0"/>
         <v>2105835</v>
       </c>
-      <c r="G151" s="45">
+      <c r="G151" s="41">
         <f t="shared" si="0"/>
         <v>2032772</v>
       </c>
-      <c r="H151" s="45">
+      <c r="H151" s="41">
         <f t="shared" si="0"/>
         <v>2049310</v>
       </c>
-      <c r="I151" s="45">
+      <c r="I151" s="41">
         <f t="shared" si="0"/>
         <v>1912772</v>
       </c>
-      <c r="J151" s="45">
+      <c r="J151" s="41">
         <f t="shared" si="0"/>
         <v>1857083</v>
       </c>
-      <c r="K151" s="45">
+      <c r="K151" s="41">
         <f t="shared" si="0"/>
         <v>1947604</v>
       </c>
-      <c r="L151" s="45">
+      <c r="L151" s="41">
         <f t="shared" si="0"/>
         <v>1918639</v>
       </c>
-      <c r="M151" s="45">
+      <c r="M151" s="41">
         <f t="shared" si="0"/>
         <v>1925614</v>
       </c>
-      <c r="N151" s="45">
+      <c r="N151" s="41">
         <f t="shared" si="0"/>
         <v>2062760</v>
       </c>
-      <c r="O151" s="46">
+      <c r="O151" s="42">
         <f t="shared" si="0"/>
         <v>2056108</v>
       </c>
-      <c r="P151" s="45">
+      <c r="P151" s="41">
         <f t="shared" si="0"/>
         <v>2082569</v>
       </c>
-      <c r="Q151" s="45">
+      <c r="Q151" s="41">
         <f t="shared" si="0"/>
         <v>2164520</v>
       </c>
-      <c r="R151" s="46">
+      <c r="R151" s="42">
         <f t="shared" si="0"/>
         <v>2186074</v>
       </c>
-      <c r="S151" s="46">
+      <c r="S151" s="42">
         <f t="shared" si="0"/>
         <v>2141816</v>
       </c>
-      <c r="T151" s="45">
+      <c r="T151" s="41">
         <f t="shared" si="0"/>
         <v>2156718</v>
       </c>
-      <c r="U151" s="46">
+      <c r="U151" s="42">
         <f t="shared" si="0"/>
         <v>2103748</v>
       </c>
-      <c r="V151" s="46">
+      <c r="V151" s="42">
         <f t="shared" ref="V151:Y151" si="1">SUM(V7:V147)</f>
         <v>2022653</v>
       </c>
-      <c r="W151" s="46">
+      <c r="W151" s="42">
         <f t="shared" si="1"/>
         <v>2122580</v>
       </c>
-      <c r="X151" s="46">
+      <c r="X151" s="42">
         <f t="shared" si="1"/>
         <v>2120777</v>
       </c>
-      <c r="Y151" s="45">
+      <c r="Y151" s="41">
         <f t="shared" si="1"/>
         <v>2059168</v>
       </c>
-      <c r="Z151" s="62">
+      <c r="Z151" s="58">
         <f>SUM(Z7:Z147)</f>
         <v>2141915</v>
       </c>
-      <c r="AA151" s="46">
+      <c r="AA151" s="42">
         <f>SUM(AA7:AA147)</f>
         <v>2153669</v>
       </c>
-      <c r="AB151" s="46">
+      <c r="AB151" s="42">
         <f t="shared" ref="AB151" si="2">SUM(AB7:AB147)</f>
         <v>2136772</v>
       </c>
-      <c r="AC151" s="73">
+      <c r="AC151" s="69">
         <f t="shared" ref="AC151:AH151" si="3">SUM(AC7:AC147)</f>
         <v>2220534</v>
       </c>
-      <c r="AD151" s="73">
+      <c r="AD151" s="69">
         <f t="shared" si="3"/>
         <v>2244698</v>
       </c>
-      <c r="AE151" s="74">
+      <c r="AE151" s="70">
         <f t="shared" si="3"/>
         <v>2211771</v>
       </c>
-      <c r="AF151" s="74">
+      <c r="AF151" s="70">
         <f t="shared" si="3"/>
         <v>2265404</v>
       </c>
-      <c r="AG151" s="79">
+      <c r="AG151" s="75">
         <f t="shared" si="3"/>
         <v>2249722</v>
       </c>
-      <c r="AH151" s="74">
+      <c r="AH151" s="70">
         <f t="shared" si="3"/>
         <v>2158524</v>
       </c>
-      <c r="AI151" s="79">
+      <c r="AI151" s="75">
         <f t="shared" ref="AI151:AJ151" si="4">SUM(AI7:AI147)</f>
         <v>2272121</v>
       </c>
-      <c r="AJ151" s="79">
+      <c r="AJ151" s="75">
         <f t="shared" si="4"/>
         <v>2217329</v>
       </c>
-      <c r="AK151" s="74">
+      <c r="AK151" s="70">
         <f>SUM(AK7:AK147)</f>
         <v>2144243</v>
       </c>
-      <c r="AL151" s="79">
+      <c r="AL151" s="75">
         <f t="shared" ref="AL151" si="5">SUM(AL7:AL147)</f>
         <v>2193064</v>
       </c>
-      <c r="AM151" s="79">
+      <c r="AM151" s="75">
         <f t="shared" ref="AM151" si="6">SUM(AM7:AM147)</f>
         <v>2184700</v>
       </c>
-      <c r="AN151" s="74">
+      <c r="AN151" s="70">
         <f>SUM(AN7:AN147)</f>
         <v>2142764</v>
       </c>
-      <c r="AO151" s="79">
+      <c r="AO151" s="75">
         <f t="shared" ref="AO151:AP151" si="7">SUM(AO7:AO147)</f>
         <v>2189763</v>
       </c>
-      <c r="AP151" s="74">
+      <c r="AP151" s="70">
         <f t="shared" si="7"/>
         <v>2163641</v>
       </c>
-      <c r="AQ151" s="74">
+      <c r="AQ151" s="70">
         <f>SUM(AQ7:AQ147)</f>
         <v>2091002</v>
       </c>
-      <c r="AR151" s="74">
+      <c r="AR151" s="70">
         <f>SUM(AR7:AR150)</f>
         <v>2151342</v>
       </c>
-      <c r="AS151" s="74">
+      <c r="AS151" s="70">
         <f>SUM(AS7:AS150)</f>
         <v>2169414</v>
       </c>
-      <c r="AT151" s="74">
+      <c r="AT151" s="70">
         <f>SUM(AT7:AT150)</f>
         <v>2158345</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="B154" s="117" t="s">
+      <c r="AU151" s="70">
+        <f>SUM(AU7:AU150)</f>
+        <v>2234343</v>
+      </c>
+      <c r="AV151" s="70">
+        <f>SUM(AV7:AV150)</f>
+        <v>2266917</v>
+      </c>
+    </row>
+    <row r="153" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="D153" s="4"/>
+      <c r="E153" s="4"/>
+      <c r="F153" s="4"/>
+      <c r="G153" s="4"/>
+      <c r="H153" s="4"/>
+      <c r="I153" s="4"/>
+      <c r="J153" s="4"/>
+      <c r="K153" s="4"/>
+      <c r="P153" s="6"/>
+    </row>
+    <row r="154" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B154" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="C154" s="118"/>
-[...7 lines deleted...]
-      <c r="C155" s="118"/>
+      <c r="C154" s="111"/>
+      <c r="E154" s="3"/>
+      <c r="F154" s="3"/>
+      <c r="G154" s="3"/>
+    </row>
+    <row r="155" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B155" s="112"/>
+      <c r="C155" s="111"/>
       <c r="E155" s="1"/>
-      <c r="F155" s="4"/>
-[...5 lines deleted...]
-      <c r="B156" s="117" t="s">
+      <c r="F155" s="2"/>
+      <c r="G155" s="2"/>
+    </row>
+    <row r="156" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B156" s="111" t="s">
         <v>29</v>
       </c>
-      <c r="C156" s="118"/>
+      <c r="C156" s="111"/>
       <c r="E156" s="1"/>
-      <c r="F156" s="4"/>
-[...5 lines deleted...]
-      <c r="C157" s="118"/>
+      <c r="F156" s="2"/>
+      <c r="G156" s="2"/>
+    </row>
+    <row r="157" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B157" s="112"/>
+      <c r="C157" s="111"/>
       <c r="E157" s="1"/>
-      <c r="F157" s="4"/>
-[...5 lines deleted...]
-      <c r="C158" s="118"/>
+      <c r="F157" s="2"/>
+      <c r="G157" s="2"/>
+    </row>
+    <row r="158" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B158" s="112"/>
+      <c r="C158" s="111"/>
       <c r="E158" s="1"/>
-      <c r="F158" s="4"/>
-[...4 lines deleted...]
-      <c r="B159" s="119" t="s">
+      <c r="F158" s="2"/>
+      <c r="G158" s="2"/>
+    </row>
+    <row r="159" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B159" s="112" t="s">
         <v>30</v>
       </c>
-      <c r="C159" s="118"/>
+      <c r="C159" s="111"/>
       <c r="E159" s="1"/>
-      <c r="F159" s="4"/>
-[...5 lines deleted...]
-      <c r="C160" s="118"/>
+      <c r="F159" s="2"/>
+      <c r="G159" s="2"/>
+    </row>
+    <row r="160" spans="2:48" x14ac:dyDescent="0.3">
+      <c r="B160" s="112"/>
+      <c r="C160" s="111"/>
       <c r="E160" s="1"/>
-      <c r="F160" s="4"/>
-[...7 lines deleted...]
-      <c r="C161" s="118"/>
+      <c r="F160" s="2"/>
+      <c r="G160" s="2"/>
+    </row>
+    <row r="161" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B161" s="109" t="s">
+        <v>57</v>
+      </c>
+      <c r="C161" s="111"/>
       <c r="E161" s="1"/>
-      <c r="F161" s="4"/>
-[...5 lines deleted...]
-      <c r="C162" s="41"/>
+      <c r="F161" s="2"/>
+      <c r="G161" s="2"/>
+    </row>
+    <row r="162" spans="2:7" x14ac:dyDescent="0.3">
+      <c r="B162" s="38"/>
+      <c r="C162" s="37"/>
       <c r="E162" s="1"/>
-      <c r="F162" s="4"/>
-[...3 lines deleted...]
-    <row r="163" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="F162" s="2"/>
+      <c r="G162" s="2"/>
+    </row>
+    <row r="163" spans="2:7" x14ac:dyDescent="0.3">
       <c r="E163" s="1"/>
-      <c r="F163" s="4"/>
-[...3 lines deleted...]
-    <row r="164" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="F163" s="2"/>
+      <c r="G163" s="2"/>
+    </row>
+    <row r="164" spans="2:7" x14ac:dyDescent="0.3">
       <c r="E164" s="1"/>
-      <c r="F164" s="4"/>
-[...1 lines deleted...]
-      <c r="H164" s="2"/>
+      <c r="F164" s="2"/>
+      <c r="G164" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="27">
+  <mergeCells count="28">
+    <mergeCell ref="AT5:AV5"/>
+    <mergeCell ref="D4:AV4"/>
+    <mergeCell ref="AQ5:AS5"/>
+    <mergeCell ref="B55:B70"/>
+    <mergeCell ref="AN5:AP5"/>
+    <mergeCell ref="AK5:AM5"/>
+    <mergeCell ref="AH5:AJ5"/>
+    <mergeCell ref="B119:B134"/>
+    <mergeCell ref="B71:B86"/>
+    <mergeCell ref="B103:B118"/>
+    <mergeCell ref="AE5:AG5"/>
+    <mergeCell ref="B87:B102"/>
     <mergeCell ref="B135:B150"/>
     <mergeCell ref="B39:B54"/>
     <mergeCell ref="Y5:AA5"/>
     <mergeCell ref="AB5:AD5"/>
     <mergeCell ref="B151:C151"/>
     <mergeCell ref="B7:B22"/>
     <mergeCell ref="B23:B38"/>
     <mergeCell ref="M5:O5"/>
     <mergeCell ref="V5:X5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="S5:U5"/>
     <mergeCell ref="P5:R5"/>
-    <mergeCell ref="B119:B134"/>
-[...9 lines deleted...]
-    <mergeCell ref="AH5:AJ5"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="39" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:S145"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="A157" sqref="A157"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.44140625" style="82" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15" max="16384" width="9.109375" style="82"/>
+    <col min="1" max="1" width="3.44140625" customWidth="1"/>
+    <col min="2" max="2" width="15" customWidth="1"/>
+    <col min="3" max="3" width="17.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.109375" customWidth="1"/>
+    <col min="5" max="5" width="8.5546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.44140625" customWidth="1"/>
+    <col min="8" max="9" width="12.33203125" customWidth="1"/>
+    <col min="10" max="10" width="10.5546875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="20.33203125" customWidth="1"/>
+    <col min="12" max="12" width="20.109375" customWidth="1"/>
+    <col min="13" max="13" width="9.88671875" customWidth="1"/>
+    <col min="14" max="14" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B1" s="143" t="s">
+      <c r="B1" s="134" t="s">
         <v>35</v>
       </c>
-      <c r="E1" s="83"/>
-[...8 lines deleted...]
-      <c r="N1" s="83"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
     </row>
     <row r="2" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="D2" s="83"/>
-[...9 lines deleted...]
-      <c r="N2" s="83"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
     </row>
     <row r="3" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="D3" s="91"/>
-      <c r="N3" s="83"/>
+      <c r="D3" s="85"/>
+      <c r="N3" s="78"/>
     </row>
     <row r="4" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="D4" s="214" t="s">
+      <c r="D4" s="179" t="s">
         <v>14</v>
       </c>
-      <c r="E4" s="215"/>
-[...8 lines deleted...]
-      <c r="N4" s="83"/>
+      <c r="E4" s="180"/>
+      <c r="F4" s="180"/>
+      <c r="G4" s="180"/>
+      <c r="H4" s="180"/>
+      <c r="I4" s="180"/>
+      <c r="J4" s="180"/>
+      <c r="K4" s="180"/>
+      <c r="L4" s="180"/>
+      <c r="M4" s="180"/>
+      <c r="N4" s="78"/>
     </row>
     <row r="5" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="D5" s="242" t="s">
+      <c r="D5" s="208" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="243"/>
-[...7 lines deleted...]
-      <c r="M5" s="240" t="s">
+      <c r="E5" s="209"/>
+      <c r="F5" s="209"/>
+      <c r="G5" s="209"/>
+      <c r="H5" s="209"/>
+      <c r="I5" s="209"/>
+      <c r="J5" s="209"/>
+      <c r="K5" s="209"/>
+      <c r="L5" s="210"/>
+      <c r="M5" s="205" t="s">
         <v>13</v>
       </c>
-      <c r="N5" s="83"/>
+      <c r="N5" s="78"/>
     </row>
     <row r="6" spans="2:14" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="D6" s="85" t="s">
+      <c r="D6" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="E6" s="85" t="s">
+      <c r="E6" s="79" t="s">
         <v>16</v>
       </c>
-      <c r="F6" s="85" t="s">
+      <c r="F6" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="G6" s="85" t="s">
+      <c r="G6" s="79" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" s="79" t="s">
         <v>55</v>
       </c>
-      <c r="H6" s="85" t="s">
-[...5 lines deleted...]
-      <c r="J6" s="85" t="s">
+      <c r="J6" s="79" t="s">
         <v>18</v>
       </c>
-      <c r="K6" s="85" t="s">
+      <c r="K6" s="79" t="s">
         <v>19</v>
       </c>
-      <c r="L6" s="85" t="s">
+      <c r="L6" s="79" t="s">
         <v>26</v>
       </c>
-      <c r="M6" s="241"/>
-      <c r="N6" s="83"/>
+      <c r="M6" s="207"/>
+      <c r="N6" s="78"/>
     </row>
     <row r="7" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B7" s="239">
+      <c r="B7" s="203">
         <v>2025</v>
       </c>
-      <c r="C7" s="86" t="s">
+      <c r="C7" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D7" s="121">
+      <c r="D7" s="114">
         <v>499</v>
       </c>
-      <c r="E7" s="122">
+      <c r="E7" s="115">
         <v>1443</v>
       </c>
-      <c r="F7" s="122">
+      <c r="F7" s="115">
         <v>25</v>
       </c>
-      <c r="G7" s="122">
+      <c r="G7" s="115">
         <v>91</v>
       </c>
-      <c r="H7" s="122">
+      <c r="H7" s="115">
         <v>999</v>
       </c>
-      <c r="I7" s="122">
+      <c r="I7" s="115">
         <v>654</v>
       </c>
-      <c r="J7" s="122">
+      <c r="J7" s="115">
         <v>54</v>
       </c>
-      <c r="K7" s="122">
+      <c r="K7" s="115">
         <v>416</v>
       </c>
-      <c r="L7" s="121">
+      <c r="L7" s="114">
         <v>32</v>
       </c>
-      <c r="M7" s="123">
+      <c r="M7" s="116">
         <f>SUM(D7:L7)</f>
         <v>4213</v>
       </c>
-      <c r="N7" s="83"/>
+      <c r="N7" s="78"/>
     </row>
     <row r="8" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B8" s="235"/>
-      <c r="C8" s="87" t="s">
+      <c r="B8" s="199"/>
+      <c r="C8" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="171"/>
-[...9 lines deleted...]
-      <c r="N8" s="83"/>
+      <c r="D8" s="119">
+        <v>543</v>
+      </c>
+      <c r="E8" s="120">
+        <v>1494</v>
+      </c>
+      <c r="F8" s="120">
+        <v>25</v>
+      </c>
+      <c r="G8" s="120">
+        <v>96</v>
+      </c>
+      <c r="H8" s="120">
+        <v>1065</v>
+      </c>
+      <c r="I8" s="120">
+        <v>659</v>
+      </c>
+      <c r="J8" s="120">
+        <v>53</v>
+      </c>
+      <c r="K8" s="120">
+        <v>633</v>
+      </c>
+      <c r="L8" s="121">
+        <v>34</v>
+      </c>
+      <c r="M8" s="116">
+        <f>SUM(D8:L8)</f>
+        <v>4602</v>
+      </c>
+      <c r="N8" s="78"/>
     </row>
     <row r="9" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B9" s="236"/>
-      <c r="C9" s="88" t="s">
+      <c r="B9" s="200"/>
+      <c r="C9" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D9" s="164"/>
-[...9 lines deleted...]
-      <c r="N9" s="83"/>
+      <c r="D9" s="122">
+        <v>519</v>
+      </c>
+      <c r="E9" s="123">
+        <v>1466</v>
+      </c>
+      <c r="F9" s="123">
+        <v>26</v>
+      </c>
+      <c r="G9" s="123">
+        <v>94</v>
+      </c>
+      <c r="H9" s="123">
+        <v>1070</v>
+      </c>
+      <c r="I9" s="123">
+        <v>654</v>
+      </c>
+      <c r="J9" s="123">
+        <v>55</v>
+      </c>
+      <c r="K9" s="123">
+        <v>608</v>
+      </c>
+      <c r="L9" s="124">
+        <v>32</v>
+      </c>
+      <c r="M9" s="116">
+        <f>SUM(D9:L9)</f>
+        <v>4524</v>
+      </c>
+      <c r="N9" s="78"/>
     </row>
     <row r="10" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B10" s="239">
+      <c r="B10" s="203">
         <v>2024</v>
       </c>
-      <c r="C10" s="86" t="s">
+      <c r="C10" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="121">
+      <c r="D10" s="114">
         <v>571</v>
       </c>
-      <c r="E10" s="122">
+      <c r="E10" s="115">
         <v>1960</v>
       </c>
-      <c r="F10" s="122">
+      <c r="F10" s="115">
         <v>134</v>
       </c>
-      <c r="G10" s="200"/>
-      <c r="H10" s="122">
+      <c r="G10" s="165"/>
+      <c r="H10" s="115">
         <v>1347</v>
       </c>
-      <c r="I10" s="200"/>
-      <c r="J10" s="122">
+      <c r="I10" s="165"/>
+      <c r="J10" s="115">
         <v>64</v>
       </c>
-      <c r="K10" s="122">
+      <c r="K10" s="115">
         <v>302</v>
       </c>
-      <c r="L10" s="121">
+      <c r="L10" s="114">
         <v>36</v>
       </c>
-      <c r="M10" s="123">
+      <c r="M10" s="116">
         <f t="shared" ref="M10:M15" si="0">SUM(D10:L10)</f>
         <v>4414</v>
       </c>
-      <c r="N10" s="83"/>
+      <c r="N10" s="78"/>
     </row>
     <row r="11" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B11" s="235"/>
-      <c r="C11" s="87" t="s">
+      <c r="B11" s="199"/>
+      <c r="C11" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="144">
+      <c r="D11" s="119">
         <v>508</v>
       </c>
-      <c r="E11" s="145">
+      <c r="E11" s="120">
         <v>1804</v>
       </c>
-      <c r="F11" s="145">
+      <c r="F11" s="120">
         <v>120</v>
       </c>
-      <c r="G11" s="172"/>
-      <c r="H11" s="145">
+      <c r="G11" s="142"/>
+      <c r="H11" s="120">
         <v>1267</v>
       </c>
-      <c r="I11" s="172"/>
-      <c r="J11" s="145">
+      <c r="I11" s="142"/>
+      <c r="J11" s="120">
         <v>50</v>
       </c>
-      <c r="K11" s="145">
+      <c r="K11" s="120">
         <v>284</v>
       </c>
-      <c r="L11" s="146">
+      <c r="L11" s="121">
         <v>27</v>
       </c>
-      <c r="M11" s="123">
+      <c r="M11" s="116">
         <f t="shared" si="0"/>
         <v>4060</v>
       </c>
-      <c r="N11" s="83"/>
+      <c r="N11" s="78"/>
     </row>
     <row r="12" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B12" s="236"/>
-      <c r="C12" s="88" t="s">
+      <c r="B12" s="200"/>
+      <c r="C12" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D12" s="150">
+      <c r="D12" s="122">
         <v>567</v>
       </c>
-      <c r="E12" s="151">
+      <c r="E12" s="123">
         <v>1503</v>
       </c>
-      <c r="F12" s="151">
+      <c r="F12" s="123">
         <v>25</v>
       </c>
-      <c r="G12" s="151">
+      <c r="G12" s="123">
         <v>94</v>
       </c>
-      <c r="H12" s="151">
+      <c r="H12" s="123">
         <v>1145</v>
       </c>
-      <c r="I12" s="151">
+      <c r="I12" s="123">
         <v>686</v>
       </c>
-      <c r="J12" s="151">
+      <c r="J12" s="123">
         <v>62</v>
       </c>
-      <c r="K12" s="151">
+      <c r="K12" s="123">
         <v>322</v>
       </c>
-      <c r="L12" s="152">
+      <c r="L12" s="124">
         <v>32</v>
       </c>
-      <c r="M12" s="123">
+      <c r="M12" s="116">
         <f t="shared" si="0"/>
         <v>4436</v>
       </c>
-      <c r="N12" s="83"/>
+      <c r="N12" s="78"/>
     </row>
     <row r="13" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B13" s="239">
+      <c r="B13" s="203">
         <v>2023</v>
       </c>
-      <c r="C13" s="86" t="s">
+      <c r="C13" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D13" s="121">
+      <c r="D13" s="114">
         <v>640</v>
       </c>
-      <c r="E13" s="122">
+      <c r="E13" s="115">
         <v>2213</v>
       </c>
-      <c r="F13" s="122">
+      <c r="F13" s="115">
         <v>137</v>
       </c>
-      <c r="G13" s="200"/>
-      <c r="H13" s="122">
+      <c r="G13" s="165"/>
+      <c r="H13" s="115">
         <v>1470</v>
       </c>
-      <c r="I13" s="200"/>
-      <c r="J13" s="122">
+      <c r="I13" s="165"/>
+      <c r="J13" s="115">
         <v>75</v>
       </c>
-      <c r="K13" s="122">
+      <c r="K13" s="115">
         <v>310</v>
       </c>
-      <c r="L13" s="121">
+      <c r="L13" s="114">
         <v>29</v>
       </c>
-      <c r="M13" s="123">
+      <c r="M13" s="116">
         <f t="shared" si="0"/>
         <v>4874</v>
       </c>
-      <c r="N13" s="83"/>
+      <c r="N13" s="78"/>
     </row>
     <row r="14" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B14" s="235"/>
-      <c r="C14" s="87" t="s">
+      <c r="B14" s="199"/>
+      <c r="C14" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D14" s="144">
+      <c r="D14" s="119">
         <v>524</v>
       </c>
-      <c r="E14" s="145">
+      <c r="E14" s="120">
         <v>1842</v>
       </c>
-      <c r="F14" s="145">
+      <c r="F14" s="120">
         <v>136</v>
       </c>
-      <c r="G14" s="172"/>
-      <c r="H14" s="145">
+      <c r="G14" s="142"/>
+      <c r="H14" s="120">
         <v>1332</v>
       </c>
-      <c r="I14" s="172"/>
-      <c r="J14" s="145">
+      <c r="I14" s="142"/>
+      <c r="J14" s="120">
         <v>64</v>
       </c>
-      <c r="K14" s="145">
+      <c r="K14" s="120">
         <v>278</v>
       </c>
-      <c r="L14" s="146">
+      <c r="L14" s="121">
         <v>25</v>
       </c>
-      <c r="M14" s="123">
+      <c r="M14" s="116">
         <f t="shared" si="0"/>
         <v>4201</v>
       </c>
-      <c r="N14" s="83"/>
+      <c r="N14" s="78"/>
     </row>
     <row r="15" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B15" s="236"/>
-      <c r="C15" s="88" t="s">
+      <c r="B15" s="200"/>
+      <c r="C15" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D15" s="150">
+      <c r="D15" s="122">
         <v>593</v>
       </c>
-      <c r="E15" s="151">
+      <c r="E15" s="123">
         <v>1993</v>
       </c>
-      <c r="F15" s="151">
+      <c r="F15" s="123">
         <v>132</v>
       </c>
-      <c r="G15" s="174"/>
-      <c r="H15" s="151">
+      <c r="G15" s="143"/>
+      <c r="H15" s="123">
         <v>1438</v>
       </c>
-      <c r="I15" s="174"/>
-      <c r="J15" s="151">
+      <c r="I15" s="143"/>
+      <c r="J15" s="123">
         <v>71</v>
       </c>
-      <c r="K15" s="151">
+      <c r="K15" s="123">
         <v>288</v>
       </c>
-      <c r="L15" s="152">
+      <c r="L15" s="124">
         <v>30</v>
       </c>
-      <c r="M15" s="123">
+      <c r="M15" s="116">
         <f t="shared" si="0"/>
         <v>4545</v>
       </c>
-      <c r="N15" s="83"/>
+      <c r="N15" s="78"/>
     </row>
     <row r="16" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B16" s="239">
+      <c r="B16" s="203">
         <v>2022</v>
       </c>
-      <c r="C16" s="86" t="s">
+      <c r="C16" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D16" s="121">
+      <c r="D16" s="114">
         <v>563</v>
       </c>
-      <c r="E16" s="122">
+      <c r="E16" s="115">
         <v>2081</v>
       </c>
-      <c r="F16" s="122">
+      <c r="F16" s="115">
         <v>134</v>
       </c>
-      <c r="G16" s="200"/>
-      <c r="H16" s="122">
+      <c r="G16" s="165"/>
+      <c r="H16" s="115">
         <v>1405</v>
       </c>
-      <c r="I16" s="200"/>
-      <c r="J16" s="122">
+      <c r="I16" s="165"/>
+      <c r="J16" s="115">
         <v>72</v>
       </c>
-      <c r="K16" s="122">
+      <c r="K16" s="115">
         <v>283</v>
       </c>
-      <c r="L16" s="121">
+      <c r="L16" s="114">
         <v>27</v>
       </c>
-      <c r="M16" s="123">
+      <c r="M16" s="116">
         <f t="shared" ref="M16:M22" si="1">SUM(D16:L16)</f>
         <v>4565</v>
       </c>
-      <c r="N16" s="83"/>
+      <c r="N16" s="78"/>
     </row>
     <row r="17" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B17" s="235"/>
-      <c r="C17" s="87" t="s">
+      <c r="B17" s="199"/>
+      <c r="C17" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D17" s="144">
+      <c r="D17" s="119">
         <v>587</v>
       </c>
-      <c r="E17" s="145">
+      <c r="E17" s="120">
         <v>2091</v>
       </c>
-      <c r="F17" s="145">
+      <c r="F17" s="120">
         <v>134</v>
       </c>
-      <c r="G17" s="172"/>
-      <c r="H17" s="145">
+      <c r="G17" s="142"/>
+      <c r="H17" s="120">
         <v>1423</v>
       </c>
-      <c r="I17" s="172"/>
-      <c r="J17" s="145">
+      <c r="I17" s="142"/>
+      <c r="J17" s="120">
         <v>70</v>
       </c>
-      <c r="K17" s="145">
+      <c r="K17" s="120">
         <v>285</v>
       </c>
-      <c r="L17" s="146">
+      <c r="L17" s="121">
         <v>27</v>
       </c>
-      <c r="M17" s="124">
+      <c r="M17" s="117">
         <f t="shared" si="1"/>
         <v>4617</v>
       </c>
-      <c r="N17" s="83"/>
+      <c r="N17" s="78"/>
     </row>
     <row r="18" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B18" s="236"/>
-      <c r="C18" s="88" t="s">
+      <c r="B18" s="200"/>
+      <c r="C18" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D18" s="150">
+      <c r="D18" s="122">
         <v>611</v>
       </c>
-      <c r="E18" s="151">
+      <c r="E18" s="123">
         <v>2104</v>
       </c>
-      <c r="F18" s="151">
+      <c r="F18" s="123">
         <v>136</v>
       </c>
-      <c r="G18" s="174"/>
-      <c r="H18" s="151">
+      <c r="G18" s="143"/>
+      <c r="H18" s="123">
         <v>78</v>
       </c>
-      <c r="I18" s="174"/>
-      <c r="J18" s="151">
+      <c r="I18" s="143"/>
+      <c r="J18" s="123">
         <v>1475</v>
       </c>
-      <c r="K18" s="151">
+      <c r="K18" s="123">
         <v>299</v>
       </c>
-      <c r="L18" s="152">
+      <c r="L18" s="124">
         <v>25</v>
       </c>
-      <c r="M18" s="125">
+      <c r="M18" s="118">
         <f t="shared" si="1"/>
         <v>4728</v>
       </c>
-      <c r="N18" s="83"/>
+      <c r="N18" s="78"/>
     </row>
     <row r="19" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B19" s="239">
+      <c r="B19" s="203">
         <v>2021</v>
       </c>
-      <c r="C19" s="86" t="s">
+      <c r="C19" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D19" s="121">
+      <c r="D19" s="114">
         <v>613</v>
       </c>
-      <c r="E19" s="122">
+      <c r="E19" s="115">
         <v>2273</v>
       </c>
-      <c r="F19" s="122">
+      <c r="F19" s="115">
         <v>132</v>
       </c>
-      <c r="G19" s="200"/>
-      <c r="H19" s="122">
+      <c r="G19" s="165"/>
+      <c r="H19" s="115">
         <v>1446</v>
       </c>
-      <c r="I19" s="200"/>
-      <c r="J19" s="122">
+      <c r="I19" s="165"/>
+      <c r="J19" s="115">
         <v>71</v>
       </c>
-      <c r="K19" s="122">
+      <c r="K19" s="115">
         <v>227</v>
       </c>
-      <c r="L19" s="121">
+      <c r="L19" s="114">
         <v>26</v>
       </c>
-      <c r="M19" s="123">
+      <c r="M19" s="116">
         <f>SUM(D19:L19)</f>
         <v>4788</v>
       </c>
-      <c r="N19" s="83"/>
+      <c r="N19" s="78"/>
     </row>
     <row r="20" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B20" s="235"/>
-      <c r="C20" s="87" t="s">
+      <c r="B20" s="199"/>
+      <c r="C20" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D20" s="144">
+      <c r="D20" s="119">
         <v>640</v>
       </c>
-      <c r="E20" s="145">
+      <c r="E20" s="120">
         <v>2258</v>
       </c>
-      <c r="F20" s="145">
+      <c r="F20" s="120">
         <v>134</v>
       </c>
-      <c r="G20" s="172"/>
-      <c r="H20" s="145">
+      <c r="G20" s="142"/>
+      <c r="H20" s="120">
         <v>1436</v>
       </c>
-      <c r="I20" s="172"/>
-      <c r="J20" s="145">
+      <c r="I20" s="142"/>
+      <c r="J20" s="120">
         <v>73</v>
       </c>
-      <c r="K20" s="145">
+      <c r="K20" s="120">
         <v>250</v>
       </c>
-      <c r="L20" s="146">
+      <c r="L20" s="121">
         <v>28</v>
       </c>
-      <c r="M20" s="124">
+      <c r="M20" s="117">
         <f t="shared" si="1"/>
         <v>4819</v>
       </c>
-      <c r="N20" s="83"/>
+      <c r="N20" s="78"/>
     </row>
     <row r="21" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B21" s="236"/>
-      <c r="C21" s="88" t="s">
+      <c r="B21" s="200"/>
+      <c r="C21" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D21" s="150">
+      <c r="D21" s="122">
         <v>614</v>
       </c>
-      <c r="E21" s="151">
+      <c r="E21" s="123">
         <v>2205</v>
       </c>
-      <c r="F21" s="151">
+      <c r="F21" s="123">
         <v>128</v>
       </c>
-      <c r="G21" s="174"/>
-      <c r="H21" s="151">
+      <c r="G21" s="143"/>
+      <c r="H21" s="123">
         <v>1462</v>
       </c>
-      <c r="I21" s="174"/>
-      <c r="J21" s="151">
+      <c r="I21" s="143"/>
+      <c r="J21" s="123">
         <v>70</v>
       </c>
-      <c r="K21" s="151">
+      <c r="K21" s="123">
         <v>291</v>
       </c>
-      <c r="L21" s="152">
+      <c r="L21" s="124">
         <v>30</v>
       </c>
-      <c r="M21" s="125">
+      <c r="M21" s="118">
         <f t="shared" si="1"/>
         <v>4800</v>
       </c>
-      <c r="N21" s="83"/>
+      <c r="N21" s="78"/>
     </row>
     <row r="22" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B22" s="239">
+      <c r="B22" s="203">
         <v>2020</v>
       </c>
-      <c r="C22" s="86" t="s">
+      <c r="C22" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D22" s="121">
+      <c r="D22" s="114">
         <v>575</v>
       </c>
-      <c r="E22" s="122">
+      <c r="E22" s="115">
         <v>2304</v>
       </c>
-      <c r="F22" s="122">
+      <c r="F22" s="115">
         <v>128</v>
       </c>
-      <c r="G22" s="200"/>
-      <c r="H22" s="122">
+      <c r="G22" s="165"/>
+      <c r="H22" s="115">
         <v>1437</v>
       </c>
-      <c r="I22" s="200"/>
-      <c r="J22" s="122">
+      <c r="I22" s="165"/>
+      <c r="J22" s="115">
         <v>76</v>
       </c>
-      <c r="K22" s="122">
+      <c r="K22" s="115">
         <v>170</v>
       </c>
-      <c r="L22" s="121">
+      <c r="L22" s="114">
         <v>29</v>
       </c>
-      <c r="M22" s="123">
+      <c r="M22" s="116">
         <f t="shared" si="1"/>
         <v>4719</v>
       </c>
-      <c r="N22" s="83"/>
+      <c r="N22" s="78"/>
     </row>
     <row r="23" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B23" s="235"/>
-      <c r="C23" s="87" t="s">
+      <c r="B23" s="199"/>
+      <c r="C23" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D23" s="126">
+      <c r="D23" s="119">
         <v>631</v>
       </c>
-      <c r="E23" s="127">
+      <c r="E23" s="120">
         <v>2289</v>
       </c>
-      <c r="F23" s="127">
+      <c r="F23" s="120">
         <v>134</v>
       </c>
-      <c r="G23" s="172"/>
-      <c r="H23" s="127">
+      <c r="G23" s="142"/>
+      <c r="H23" s="120">
         <v>1490</v>
       </c>
-      <c r="I23" s="172"/>
-      <c r="J23" s="127">
+      <c r="I23" s="142"/>
+      <c r="J23" s="120">
         <v>81</v>
       </c>
-      <c r="K23" s="127">
+      <c r="K23" s="120">
         <v>199</v>
       </c>
-      <c r="L23" s="128">
+      <c r="L23" s="121">
         <v>28</v>
       </c>
-      <c r="M23" s="124">
+      <c r="M23" s="117">
         <f t="shared" ref="M23:M51" si="2">SUM(D23:L23)</f>
         <v>4852</v>
       </c>
-      <c r="N23" s="83"/>
+      <c r="N23" s="78"/>
     </row>
     <row r="24" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B24" s="236"/>
-      <c r="C24" s="88" t="s">
+      <c r="B24" s="200"/>
+      <c r="C24" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D24" s="129">
+      <c r="D24" s="122">
         <v>613</v>
       </c>
-      <c r="E24" s="130">
+      <c r="E24" s="123">
         <v>2271</v>
       </c>
-      <c r="F24" s="130">
+      <c r="F24" s="123">
         <v>126</v>
       </c>
-      <c r="G24" s="174"/>
-      <c r="H24" s="130">
+      <c r="G24" s="143"/>
+      <c r="H24" s="123">
         <v>1503</v>
       </c>
-      <c r="I24" s="174"/>
-      <c r="J24" s="130">
+      <c r="I24" s="143"/>
+      <c r="J24" s="123">
         <v>84</v>
       </c>
-      <c r="K24" s="130">
+      <c r="K24" s="123">
         <v>217</v>
       </c>
-      <c r="L24" s="131">
+      <c r="L24" s="124">
         <v>26</v>
       </c>
-      <c r="M24" s="125">
+      <c r="M24" s="118">
         <f t="shared" si="2"/>
         <v>4840</v>
       </c>
-      <c r="N24" s="83"/>
+      <c r="N24" s="78"/>
     </row>
     <row r="25" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B25" s="239">
+      <c r="B25" s="203">
         <v>2019</v>
       </c>
-      <c r="C25" s="86" t="s">
+      <c r="C25" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D25" s="132">
+      <c r="D25" s="125">
         <v>670</v>
       </c>
-      <c r="E25" s="133">
+      <c r="E25" s="126">
         <v>2743</v>
       </c>
-      <c r="F25" s="133">
+      <c r="F25" s="126">
         <v>141</v>
       </c>
-      <c r="G25" s="201"/>
-      <c r="H25" s="133">
+      <c r="G25" s="166"/>
+      <c r="H25" s="126">
         <v>1740</v>
       </c>
-      <c r="I25" s="201"/>
-      <c r="J25" s="133">
+      <c r="I25" s="166"/>
+      <c r="J25" s="126">
         <v>93</v>
       </c>
-      <c r="K25" s="133">
+      <c r="K25" s="126">
         <v>69</v>
       </c>
-      <c r="L25" s="134">
+      <c r="L25" s="127">
         <v>24</v>
       </c>
-      <c r="M25" s="123">
+      <c r="M25" s="116">
         <f>SUM(D25:L25)</f>
         <v>5480</v>
       </c>
-      <c r="N25" s="83"/>
+      <c r="N25" s="78"/>
     </row>
     <row r="26" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B26" s="235"/>
-      <c r="C26" s="87" t="s">
+      <c r="B26" s="199"/>
+      <c r="C26" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D26" s="126">
+      <c r="D26" s="119">
         <v>617</v>
       </c>
-      <c r="E26" s="127">
+      <c r="E26" s="120">
         <v>2481</v>
       </c>
-      <c r="F26" s="127">
+      <c r="F26" s="120">
         <v>132</v>
       </c>
-      <c r="G26" s="172"/>
-      <c r="H26" s="127">
+      <c r="G26" s="142"/>
+      <c r="H26" s="120">
         <v>1460</v>
       </c>
-      <c r="I26" s="172"/>
-      <c r="J26" s="127">
+      <c r="I26" s="142"/>
+      <c r="J26" s="120">
         <v>84</v>
       </c>
-      <c r="K26" s="127">
+      <c r="K26" s="120">
         <v>154</v>
       </c>
-      <c r="L26" s="128">
+      <c r="L26" s="121">
         <v>25</v>
       </c>
-      <c r="M26" s="124">
+      <c r="M26" s="117">
         <f t="shared" si="2"/>
         <v>4953</v>
       </c>
-      <c r="N26" s="83"/>
+      <c r="N26" s="78"/>
     </row>
     <row r="27" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B27" s="236"/>
-      <c r="C27" s="88" t="s">
+      <c r="B27" s="200"/>
+      <c r="C27" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D27" s="129">
+      <c r="D27" s="122">
         <v>627</v>
       </c>
-      <c r="E27" s="130">
+      <c r="E27" s="123">
         <v>2454</v>
       </c>
-      <c r="F27" s="130">
+      <c r="F27" s="123">
         <v>136</v>
       </c>
-      <c r="G27" s="174"/>
-      <c r="H27" s="130">
+      <c r="G27" s="143"/>
+      <c r="H27" s="123">
         <v>1511</v>
       </c>
-      <c r="I27" s="174"/>
-      <c r="J27" s="130">
+      <c r="I27" s="143"/>
+      <c r="J27" s="123">
         <v>84</v>
       </c>
-      <c r="K27" s="130">
+      <c r="K27" s="123">
         <v>170</v>
       </c>
-      <c r="L27" s="131">
+      <c r="L27" s="124">
         <v>29</v>
       </c>
-      <c r="M27" s="125">
+      <c r="M27" s="118">
         <f t="shared" si="2"/>
         <v>5011</v>
       </c>
-      <c r="N27" s="83"/>
+      <c r="N27" s="78"/>
     </row>
     <row r="28" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B28" s="239">
+      <c r="B28" s="203">
         <v>2018</v>
       </c>
-      <c r="C28" s="86" t="s">
+      <c r="C28" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D28" s="132">
+      <c r="D28" s="125">
         <v>705</v>
       </c>
-      <c r="E28" s="133">
+      <c r="E28" s="126">
         <v>2820</v>
       </c>
-      <c r="F28" s="133">
+      <c r="F28" s="126">
         <v>145</v>
       </c>
-      <c r="G28" s="201"/>
-      <c r="H28" s="133">
+      <c r="G28" s="166"/>
+      <c r="H28" s="126">
         <v>1572</v>
       </c>
-      <c r="I28" s="201"/>
-      <c r="J28" s="133">
+      <c r="I28" s="166"/>
+      <c r="J28" s="126">
         <v>85</v>
       </c>
-      <c r="K28" s="133">
+      <c r="K28" s="126">
         <v>44</v>
       </c>
-      <c r="L28" s="134">
+      <c r="L28" s="127">
         <v>31</v>
       </c>
-      <c r="M28" s="123">
+      <c r="M28" s="116">
         <f>SUM(D28:L28)</f>
         <v>5402</v>
       </c>
-      <c r="N28" s="83"/>
+      <c r="N28" s="78"/>
     </row>
     <row r="29" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B29" s="235"/>
-      <c r="C29" s="87" t="s">
+      <c r="B29" s="199"/>
+      <c r="C29" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D29" s="126">
+      <c r="D29" s="119">
         <v>685</v>
       </c>
-      <c r="E29" s="127">
+      <c r="E29" s="120">
         <v>2803</v>
       </c>
-      <c r="F29" s="127">
+      <c r="F29" s="120">
         <v>134</v>
       </c>
-      <c r="G29" s="172"/>
-      <c r="H29" s="127">
+      <c r="G29" s="142"/>
+      <c r="H29" s="120">
         <v>1644</v>
       </c>
-      <c r="I29" s="172"/>
-      <c r="J29" s="127">
+      <c r="I29" s="142"/>
+      <c r="J29" s="120">
         <v>87</v>
       </c>
-      <c r="K29" s="127">
+      <c r="K29" s="120">
         <v>64</v>
       </c>
-      <c r="L29" s="128">
+      <c r="L29" s="121">
         <v>22</v>
       </c>
-      <c r="M29" s="124">
+      <c r="M29" s="117">
         <f t="shared" si="2"/>
         <v>5439</v>
       </c>
-      <c r="N29" s="83"/>
+      <c r="N29" s="78"/>
     </row>
     <row r="30" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B30" s="236"/>
-      <c r="C30" s="88" t="s">
+      <c r="B30" s="200"/>
+      <c r="C30" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D30" s="129">
+      <c r="D30" s="122">
         <v>633</v>
       </c>
-      <c r="E30" s="130">
+      <c r="E30" s="123">
         <v>2616</v>
       </c>
-      <c r="F30" s="130">
+      <c r="F30" s="123">
         <v>137</v>
       </c>
-      <c r="G30" s="174"/>
-      <c r="H30" s="130">
+      <c r="G30" s="143"/>
+      <c r="H30" s="123">
         <v>1735</v>
       </c>
-      <c r="I30" s="174"/>
-      <c r="J30" s="130">
+      <c r="I30" s="143"/>
+      <c r="J30" s="123">
         <v>89</v>
       </c>
-      <c r="K30" s="130">
+      <c r="K30" s="123">
         <v>65</v>
       </c>
-      <c r="L30" s="131">
+      <c r="L30" s="124">
         <v>26</v>
       </c>
-      <c r="M30" s="125">
+      <c r="M30" s="118">
         <f t="shared" si="2"/>
         <v>5301</v>
       </c>
-      <c r="N30" s="83"/>
+      <c r="N30" s="78"/>
     </row>
     <row r="31" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B31" s="239">
+      <c r="B31" s="203">
         <v>2017</v>
       </c>
-      <c r="C31" s="86" t="s">
+      <c r="C31" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D31" s="132">
+      <c r="D31" s="125">
         <v>700</v>
       </c>
-      <c r="E31" s="133">
+      <c r="E31" s="126">
         <v>3060</v>
       </c>
-      <c r="F31" s="133">
+      <c r="F31" s="126">
         <v>139</v>
       </c>
-      <c r="G31" s="201"/>
-      <c r="H31" s="133">
+      <c r="G31" s="166"/>
+      <c r="H31" s="126">
         <v>1539</v>
       </c>
-      <c r="I31" s="201"/>
-      <c r="J31" s="133">
+      <c r="I31" s="166"/>
+      <c r="J31" s="126">
         <v>93</v>
       </c>
-      <c r="K31" s="133">
+      <c r="K31" s="126">
         <v>15</v>
       </c>
-      <c r="L31" s="134">
+      <c r="L31" s="127">
         <v>31</v>
       </c>
-      <c r="M31" s="123">
+      <c r="M31" s="116">
         <f>SUM(D31:L31)</f>
         <v>5577</v>
       </c>
-      <c r="N31" s="83"/>
+      <c r="N31" s="78"/>
     </row>
     <row r="32" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B32" s="235"/>
-      <c r="C32" s="87" t="s">
+      <c r="B32" s="199"/>
+      <c r="C32" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D32" s="126">
+      <c r="D32" s="119">
         <v>766</v>
       </c>
-      <c r="E32" s="127">
+      <c r="E32" s="120">
         <v>3044</v>
       </c>
-      <c r="F32" s="127">
+      <c r="F32" s="120">
         <v>143</v>
       </c>
-      <c r="G32" s="172"/>
-      <c r="H32" s="127">
+      <c r="G32" s="142"/>
+      <c r="H32" s="120">
         <v>1659</v>
       </c>
-      <c r="I32" s="172"/>
-      <c r="J32" s="127">
+      <c r="I32" s="142"/>
+      <c r="J32" s="120">
         <v>103</v>
       </c>
-      <c r="K32" s="127">
+      <c r="K32" s="120">
         <v>16</v>
       </c>
-      <c r="L32" s="128">
+      <c r="L32" s="121">
         <v>32</v>
       </c>
-      <c r="M32" s="124">
+      <c r="M32" s="117">
         <f t="shared" si="2"/>
         <v>5763</v>
       </c>
-      <c r="N32" s="83"/>
+      <c r="N32" s="78"/>
     </row>
     <row r="33" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B33" s="236"/>
-      <c r="C33" s="88" t="s">
+      <c r="B33" s="200"/>
+      <c r="C33" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D33" s="129">
+      <c r="D33" s="122">
         <v>777</v>
       </c>
-      <c r="E33" s="130">
+      <c r="E33" s="123">
         <v>3024</v>
       </c>
-      <c r="F33" s="130">
+      <c r="F33" s="123">
         <v>154</v>
       </c>
-      <c r="G33" s="174"/>
-      <c r="H33" s="130">
+      <c r="G33" s="143"/>
+      <c r="H33" s="123">
         <v>1723</v>
       </c>
-      <c r="I33" s="174"/>
-      <c r="J33" s="130">
+      <c r="I33" s="143"/>
+      <c r="J33" s="123">
         <v>107</v>
       </c>
-      <c r="K33" s="130">
+      <c r="K33" s="123">
         <v>46</v>
       </c>
-      <c r="L33" s="131">
+      <c r="L33" s="124">
         <v>32</v>
       </c>
-      <c r="M33" s="125">
+      <c r="M33" s="118">
         <f t="shared" si="2"/>
         <v>5863</v>
       </c>
-      <c r="N33" s="83"/>
+      <c r="N33" s="78"/>
     </row>
     <row r="34" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B34" s="239">
+      <c r="B34" s="203">
         <v>2016</v>
       </c>
-      <c r="C34" s="86" t="s">
+      <c r="C34" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D34" s="132">
+      <c r="D34" s="125">
         <v>697</v>
       </c>
-      <c r="E34" s="133">
+      <c r="E34" s="126">
         <v>3042</v>
       </c>
-      <c r="F34" s="133">
+      <c r="F34" s="126">
         <v>145</v>
       </c>
-      <c r="G34" s="201"/>
-      <c r="H34" s="133">
+      <c r="G34" s="166"/>
+      <c r="H34" s="126">
         <v>1508</v>
       </c>
-      <c r="I34" s="201"/>
-      <c r="J34" s="133">
+      <c r="I34" s="166"/>
+      <c r="J34" s="126">
         <v>102</v>
       </c>
-      <c r="K34" s="133">
+      <c r="K34" s="126">
         <v>3</v>
       </c>
-      <c r="L34" s="134">
+      <c r="L34" s="127">
         <v>19</v>
       </c>
-      <c r="M34" s="123">
+      <c r="M34" s="116">
         <f>SUM(D34:L34)</f>
         <v>5516</v>
       </c>
-      <c r="N34" s="83"/>
+      <c r="N34" s="78"/>
     </row>
     <row r="35" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B35" s="235"/>
-      <c r="C35" s="87" t="s">
+      <c r="B35" s="199"/>
+      <c r="C35" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D35" s="126">
+      <c r="D35" s="119">
         <v>788</v>
       </c>
-      <c r="E35" s="127">
+      <c r="E35" s="120">
         <v>3330</v>
       </c>
-      <c r="F35" s="127">
+      <c r="F35" s="120">
         <v>155</v>
       </c>
-      <c r="G35" s="172"/>
-      <c r="H35" s="127">
+      <c r="G35" s="142"/>
+      <c r="H35" s="120">
         <v>1610</v>
       </c>
-      <c r="I35" s="172"/>
-      <c r="J35" s="127">
+      <c r="I35" s="142"/>
+      <c r="J35" s="120">
         <v>109</v>
       </c>
-      <c r="K35" s="127">
+      <c r="K35" s="120">
         <v>3</v>
       </c>
-      <c r="L35" s="128">
+      <c r="L35" s="121">
         <v>21</v>
       </c>
-      <c r="M35" s="124">
+      <c r="M35" s="117">
         <f t="shared" si="2"/>
         <v>6016</v>
       </c>
-      <c r="N35" s="83"/>
+      <c r="N35" s="78"/>
     </row>
     <row r="36" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B36" s="236"/>
-      <c r="C36" s="88" t="s">
+      <c r="B36" s="200"/>
+      <c r="C36" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D36" s="129">
+      <c r="D36" s="122">
         <v>762</v>
       </c>
-      <c r="E36" s="130">
+      <c r="E36" s="123">
         <v>3257</v>
       </c>
-      <c r="F36" s="130">
+      <c r="F36" s="123">
         <v>152</v>
       </c>
-      <c r="G36" s="174"/>
-      <c r="H36" s="130">
+      <c r="G36" s="143"/>
+      <c r="H36" s="123">
         <v>1683</v>
       </c>
-      <c r="I36" s="174"/>
-      <c r="J36" s="130">
+      <c r="I36" s="143"/>
+      <c r="J36" s="123">
         <v>99</v>
       </c>
-      <c r="K36" s="130">
+      <c r="K36" s="123">
         <v>16</v>
       </c>
-      <c r="L36" s="131">
+      <c r="L36" s="124">
         <v>29</v>
       </c>
-      <c r="M36" s="125">
+      <c r="M36" s="118">
         <f t="shared" si="2"/>
         <v>5998</v>
       </c>
-      <c r="N36" s="83"/>
+      <c r="N36" s="78"/>
     </row>
     <row r="37" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B37" s="239">
+      <c r="B37" s="203">
         <v>2015</v>
       </c>
-      <c r="C37" s="86" t="s">
+      <c r="C37" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D37" s="132">
+      <c r="D37" s="125">
         <v>726</v>
       </c>
-      <c r="E37" s="133">
+      <c r="E37" s="126">
         <v>3168</v>
       </c>
-      <c r="F37" s="133">
+      <c r="F37" s="126">
         <v>136</v>
       </c>
-      <c r="G37" s="201"/>
-      <c r="H37" s="133">
+      <c r="G37" s="166"/>
+      <c r="H37" s="126">
         <v>1571</v>
       </c>
-      <c r="I37" s="201"/>
-      <c r="J37" s="133">
+      <c r="I37" s="166"/>
+      <c r="J37" s="126">
         <v>103</v>
       </c>
-      <c r="K37" s="133">
+      <c r="K37" s="126">
         <v>11</v>
       </c>
-      <c r="L37" s="134">
+      <c r="L37" s="127">
         <v>19</v>
       </c>
-      <c r="M37" s="123">
+      <c r="M37" s="116">
         <f>SUM(D37:L37)</f>
         <v>5734</v>
       </c>
-      <c r="N37" s="83"/>
+      <c r="N37" s="78"/>
     </row>
     <row r="38" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B38" s="235"/>
-      <c r="C38" s="87" t="s">
+      <c r="B38" s="199"/>
+      <c r="C38" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D38" s="126">
+      <c r="D38" s="119">
         <v>776</v>
       </c>
-      <c r="E38" s="127">
+      <c r="E38" s="120">
         <v>3274</v>
       </c>
-      <c r="F38" s="127">
+      <c r="F38" s="120">
         <v>142</v>
       </c>
-      <c r="G38" s="172"/>
-      <c r="H38" s="127">
+      <c r="G38" s="142"/>
+      <c r="H38" s="120">
         <v>1578</v>
       </c>
-      <c r="I38" s="172"/>
-      <c r="J38" s="127">
+      <c r="I38" s="142"/>
+      <c r="J38" s="120">
         <v>102</v>
       </c>
-      <c r="K38" s="127">
+      <c r="K38" s="120">
         <v>11</v>
       </c>
-      <c r="L38" s="128">
+      <c r="L38" s="121">
         <v>22</v>
       </c>
-      <c r="M38" s="124">
+      <c r="M38" s="117">
         <f t="shared" si="2"/>
         <v>5905</v>
       </c>
-      <c r="N38" s="83"/>
+      <c r="N38" s="78"/>
     </row>
     <row r="39" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B39" s="236"/>
-      <c r="C39" s="88" t="s">
+      <c r="B39" s="200"/>
+      <c r="C39" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D39" s="129">
+      <c r="D39" s="122">
         <v>773</v>
       </c>
-      <c r="E39" s="130">
+      <c r="E39" s="123">
         <v>3283</v>
       </c>
-      <c r="F39" s="130">
+      <c r="F39" s="123">
         <v>147</v>
       </c>
-      <c r="G39" s="174"/>
-      <c r="H39" s="130">
+      <c r="G39" s="143"/>
+      <c r="H39" s="123">
         <v>1623</v>
       </c>
-      <c r="I39" s="174"/>
-      <c r="J39" s="130">
+      <c r="I39" s="143"/>
+      <c r="J39" s="123">
         <v>114</v>
       </c>
-      <c r="K39" s="130">
+      <c r="K39" s="123">
         <v>1</v>
       </c>
-      <c r="L39" s="131">
+      <c r="L39" s="124">
         <v>22</v>
       </c>
-      <c r="M39" s="125">
+      <c r="M39" s="118">
         <f t="shared" si="2"/>
         <v>5963</v>
       </c>
-      <c r="N39" s="83"/>
+      <c r="N39" s="78"/>
     </row>
     <row r="40" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B40" s="239">
+      <c r="B40" s="203">
         <v>2014</v>
       </c>
-      <c r="C40" s="86" t="s">
+      <c r="C40" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D40" s="132">
+      <c r="D40" s="125">
         <v>598</v>
       </c>
-      <c r="E40" s="133">
+      <c r="E40" s="126">
         <v>3373</v>
       </c>
-      <c r="F40" s="133">
+      <c r="F40" s="126">
         <v>149</v>
       </c>
-      <c r="G40" s="201"/>
-      <c r="H40" s="133">
+      <c r="G40" s="166"/>
+      <c r="H40" s="126">
         <v>1559</v>
       </c>
-      <c r="I40" s="201"/>
-      <c r="J40" s="133">
+      <c r="I40" s="166"/>
+      <c r="J40" s="126">
         <v>96</v>
       </c>
-      <c r="K40" s="133">
+      <c r="K40" s="126">
         <v>8</v>
       </c>
-      <c r="L40" s="134">
+      <c r="L40" s="127">
         <v>13</v>
       </c>
-      <c r="M40" s="123">
+      <c r="M40" s="116">
         <f>SUM(D40:L40)</f>
         <v>5796</v>
       </c>
-      <c r="N40" s="83"/>
+      <c r="N40" s="78"/>
     </row>
     <row r="41" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B41" s="235"/>
-      <c r="C41" s="87" t="s">
+      <c r="B41" s="199"/>
+      <c r="C41" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D41" s="126">
+      <c r="D41" s="119">
         <v>653</v>
       </c>
-      <c r="E41" s="127">
+      <c r="E41" s="120">
         <v>3264</v>
       </c>
-      <c r="F41" s="127">
+      <c r="F41" s="120">
         <v>142</v>
       </c>
-      <c r="G41" s="172"/>
-      <c r="H41" s="127">
+      <c r="G41" s="142"/>
+      <c r="H41" s="120">
         <v>1588</v>
       </c>
-      <c r="I41" s="172"/>
-      <c r="J41" s="127">
+      <c r="I41" s="142"/>
+      <c r="J41" s="120">
         <v>101</v>
       </c>
-      <c r="K41" s="127">
+      <c r="K41" s="120">
         <v>12</v>
       </c>
-      <c r="L41" s="128">
+      <c r="L41" s="121">
         <v>19</v>
       </c>
-      <c r="M41" s="124">
+      <c r="M41" s="117">
         <f t="shared" si="2"/>
         <v>5779</v>
       </c>
-      <c r="N41" s="83"/>
+      <c r="N41" s="78"/>
     </row>
     <row r="42" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B42" s="236"/>
-      <c r="C42" s="88" t="s">
+      <c r="B42" s="200"/>
+      <c r="C42" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D42" s="129">
+      <c r="D42" s="122">
         <v>661</v>
       </c>
-      <c r="E42" s="130">
+      <c r="E42" s="123">
         <v>3255</v>
       </c>
-      <c r="F42" s="130">
+      <c r="F42" s="123">
         <v>136</v>
       </c>
-      <c r="G42" s="174"/>
-      <c r="H42" s="130">
+      <c r="G42" s="143"/>
+      <c r="H42" s="123">
         <v>1618</v>
       </c>
-      <c r="I42" s="174"/>
-      <c r="J42" s="130">
+      <c r="I42" s="143"/>
+      <c r="J42" s="123">
         <v>107</v>
       </c>
-      <c r="K42" s="130">
+      <c r="K42" s="123">
         <v>10</v>
       </c>
-      <c r="L42" s="131">
+      <c r="L42" s="124">
         <v>22</v>
       </c>
-      <c r="M42" s="125">
+      <c r="M42" s="118">
         <f t="shared" si="2"/>
         <v>5809</v>
       </c>
-      <c r="N42" s="83"/>
+      <c r="N42" s="78"/>
     </row>
     <row r="43" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B43" s="239">
+      <c r="B43" s="203">
         <v>2013</v>
       </c>
-      <c r="C43" s="86" t="s">
+      <c r="C43" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D43" s="132">
+      <c r="D43" s="125">
         <v>440</v>
       </c>
-      <c r="E43" s="133">
+      <c r="E43" s="126">
         <v>3368</v>
       </c>
-      <c r="F43" s="133">
+      <c r="F43" s="126">
         <v>134</v>
       </c>
-      <c r="G43" s="201"/>
-      <c r="H43" s="133">
+      <c r="G43" s="166"/>
+      <c r="H43" s="126">
         <v>1450</v>
       </c>
-      <c r="I43" s="201"/>
-      <c r="J43" s="133">
+      <c r="I43" s="166"/>
+      <c r="J43" s="126">
         <v>105</v>
       </c>
-      <c r="K43" s="133">
+      <c r="K43" s="126">
         <v>15</v>
       </c>
-      <c r="L43" s="134">
+      <c r="L43" s="127">
         <v>3</v>
       </c>
-      <c r="M43" s="123">
+      <c r="M43" s="116">
         <f>SUM(D43:L43)</f>
         <v>5515</v>
       </c>
-      <c r="N43" s="83"/>
+      <c r="N43" s="78"/>
     </row>
     <row r="44" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B44" s="235"/>
-      <c r="C44" s="87" t="s">
+      <c r="B44" s="199"/>
+      <c r="C44" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D44" s="126">
+      <c r="D44" s="119">
         <v>414</v>
       </c>
-      <c r="E44" s="127">
+      <c r="E44" s="120">
         <v>3355</v>
       </c>
-      <c r="F44" s="127">
+      <c r="F44" s="120">
         <v>136</v>
       </c>
-      <c r="G44" s="172"/>
-      <c r="H44" s="127">
+      <c r="G44" s="142"/>
+      <c r="H44" s="120">
         <v>1445</v>
       </c>
-      <c r="I44" s="172"/>
-      <c r="J44" s="127">
+      <c r="I44" s="142"/>
+      <c r="J44" s="120">
         <v>108</v>
       </c>
-      <c r="K44" s="127">
+      <c r="K44" s="120">
         <v>11</v>
       </c>
-      <c r="L44" s="128">
+      <c r="L44" s="121">
         <v>6</v>
       </c>
-      <c r="M44" s="124">
+      <c r="M44" s="117">
         <f t="shared" si="2"/>
         <v>5475</v>
       </c>
-      <c r="N44" s="83"/>
+      <c r="N44" s="78"/>
     </row>
     <row r="45" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B45" s="236"/>
-      <c r="C45" s="88" t="s">
+      <c r="B45" s="200"/>
+      <c r="C45" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D45" s="129">
+      <c r="D45" s="122">
         <v>475</v>
       </c>
-      <c r="E45" s="130">
+      <c r="E45" s="123">
         <v>3357</v>
       </c>
-      <c r="F45" s="130">
+      <c r="F45" s="123">
         <v>130</v>
       </c>
-      <c r="G45" s="174"/>
-      <c r="H45" s="130">
+      <c r="G45" s="143"/>
+      <c r="H45" s="123">
         <v>1541</v>
       </c>
-      <c r="I45" s="174"/>
-      <c r="J45" s="130">
+      <c r="I45" s="143"/>
+      <c r="J45" s="123">
         <v>103</v>
       </c>
-      <c r="K45" s="130">
+      <c r="K45" s="123">
         <v>10</v>
       </c>
-      <c r="L45" s="131">
+      <c r="L45" s="124">
         <v>6</v>
       </c>
-      <c r="M45" s="125">
+      <c r="M45" s="118">
         <f t="shared" si="2"/>
         <v>5622</v>
       </c>
-      <c r="N45" s="83"/>
+      <c r="N45" s="78"/>
     </row>
     <row r="46" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B46" s="239">
+      <c r="B46" s="203">
         <v>2012</v>
       </c>
-      <c r="C46" s="86" t="s">
+      <c r="C46" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D46" s="132">
+      <c r="D46" s="125">
         <v>325</v>
       </c>
-      <c r="E46" s="133">
+      <c r="E46" s="126">
         <v>3275</v>
       </c>
-      <c r="F46" s="133">
+      <c r="F46" s="126">
         <v>146</v>
       </c>
-      <c r="G46" s="201"/>
-      <c r="H46" s="133">
+      <c r="G46" s="166"/>
+      <c r="H46" s="126">
         <v>1375</v>
       </c>
-      <c r="I46" s="201"/>
-      <c r="J46" s="133">
+      <c r="I46" s="166"/>
+      <c r="J46" s="126">
         <v>80</v>
       </c>
-      <c r="K46" s="133">
+      <c r="K46" s="126">
         <v>35</v>
       </c>
-      <c r="L46" s="134">
+      <c r="L46" s="127">
         <v>4</v>
       </c>
-      <c r="M46" s="123">
+      <c r="M46" s="116">
         <f>SUM(D46:L46)</f>
         <v>5240</v>
       </c>
-      <c r="N46" s="83"/>
+      <c r="N46" s="78"/>
     </row>
     <row r="47" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B47" s="235"/>
-      <c r="C47" s="87" t="s">
+      <c r="B47" s="199"/>
+      <c r="C47" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D47" s="126">
+      <c r="D47" s="119">
         <v>325</v>
       </c>
-      <c r="E47" s="127">
+      <c r="E47" s="120">
         <v>2900</v>
       </c>
-      <c r="F47" s="127">
+      <c r="F47" s="120">
         <v>140</v>
       </c>
-      <c r="G47" s="172"/>
-      <c r="H47" s="127">
+      <c r="G47" s="142"/>
+      <c r="H47" s="120">
         <v>1352</v>
       </c>
-      <c r="I47" s="172"/>
-      <c r="J47" s="127">
+      <c r="I47" s="142"/>
+      <c r="J47" s="120">
         <v>75</v>
       </c>
-      <c r="K47" s="127">
+      <c r="K47" s="120">
         <v>10</v>
       </c>
-      <c r="L47" s="128">
+      <c r="L47" s="121">
         <v>2</v>
       </c>
-      <c r="M47" s="124">
+      <c r="M47" s="117">
         <f t="shared" si="2"/>
         <v>4804</v>
       </c>
-      <c r="N47" s="83"/>
+      <c r="N47" s="78"/>
     </row>
     <row r="48" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B48" s="236"/>
-      <c r="C48" s="88" t="s">
+      <c r="B48" s="200"/>
+      <c r="C48" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D48" s="129">
+      <c r="D48" s="122">
         <v>529</v>
       </c>
-      <c r="E48" s="130">
+      <c r="E48" s="123">
         <v>3163</v>
       </c>
-      <c r="F48" s="130">
+      <c r="F48" s="123">
         <v>119</v>
       </c>
-      <c r="G48" s="174"/>
-      <c r="H48" s="130">
+      <c r="G48" s="143"/>
+      <c r="H48" s="123">
         <v>1517</v>
       </c>
-      <c r="I48" s="174"/>
-      <c r="J48" s="130">
+      <c r="I48" s="143"/>
+      <c r="J48" s="123">
         <v>125</v>
       </c>
-      <c r="K48" s="130">
+      <c r="K48" s="123">
         <v>21</v>
       </c>
-      <c r="L48" s="131">
+      <c r="L48" s="124">
         <v>10</v>
       </c>
-      <c r="M48" s="125">
+      <c r="M48" s="118">
         <f t="shared" si="2"/>
         <v>5484</v>
       </c>
-      <c r="N48" s="83"/>
+      <c r="N48" s="78"/>
     </row>
     <row r="49" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B49" s="232">
+      <c r="B49" s="204">
         <v>2011</v>
       </c>
-      <c r="C49" s="86" t="s">
+      <c r="C49" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D49" s="126">
+      <c r="D49" s="119">
         <v>210</v>
       </c>
-      <c r="E49" s="127">
+      <c r="E49" s="120">
         <v>3072</v>
       </c>
-      <c r="F49" s="127">
+      <c r="F49" s="120">
         <v>166</v>
       </c>
-      <c r="G49" s="172"/>
-      <c r="H49" s="127">
+      <c r="G49" s="142"/>
+      <c r="H49" s="120">
         <v>1328</v>
       </c>
-      <c r="I49" s="172"/>
-      <c r="J49" s="127">
+      <c r="I49" s="142"/>
+      <c r="J49" s="120">
         <v>57</v>
       </c>
-      <c r="K49" s="89"/>
-[...1 lines deleted...]
-      <c r="M49" s="123">
+      <c r="K49" s="83"/>
+      <c r="L49" s="83"/>
+      <c r="M49" s="116">
         <f>SUM(D49:L49)</f>
         <v>4833</v>
       </c>
-      <c r="N49" s="83"/>
+      <c r="N49" s="78"/>
     </row>
     <row r="50" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B50" s="233"/>
-      <c r="C50" s="87" t="s">
+      <c r="B50" s="205"/>
+      <c r="C50" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D50" s="126">
+      <c r="D50" s="119">
         <v>341</v>
       </c>
-      <c r="E50" s="127">
+      <c r="E50" s="120">
         <v>3173</v>
       </c>
-      <c r="F50" s="127">
+      <c r="F50" s="120">
         <v>159</v>
       </c>
-      <c r="G50" s="172"/>
-      <c r="H50" s="127">
+      <c r="G50" s="142"/>
+      <c r="H50" s="120">
         <v>1352</v>
       </c>
-      <c r="I50" s="172"/>
-      <c r="J50" s="127">
+      <c r="I50" s="142"/>
+      <c r="J50" s="120">
         <v>81</v>
       </c>
-      <c r="K50" s="127">
+      <c r="K50" s="120">
         <v>6</v>
       </c>
-      <c r="L50" s="89"/>
-      <c r="M50" s="124">
+      <c r="L50" s="83"/>
+      <c r="M50" s="117">
         <f t="shared" si="2"/>
         <v>5112</v>
       </c>
-      <c r="N50" s="83"/>
+      <c r="N50" s="78"/>
     </row>
     <row r="51" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B51" s="233"/>
-      <c r="C51" s="120" t="s">
+      <c r="B51" s="205"/>
+      <c r="C51" s="113" t="s">
         <v>10</v>
       </c>
-      <c r="D51" s="126">
+      <c r="D51" s="119">
         <v>315</v>
       </c>
-      <c r="E51" s="127">
+      <c r="E51" s="120">
         <v>2908</v>
       </c>
-      <c r="F51" s="127">
+      <c r="F51" s="120">
         <v>150</v>
       </c>
-      <c r="G51" s="172"/>
-      <c r="H51" s="127">
+      <c r="G51" s="142"/>
+      <c r="H51" s="120">
         <v>1432</v>
       </c>
-      <c r="I51" s="172"/>
-      <c r="J51" s="127">
+      <c r="I51" s="142"/>
+      <c r="J51" s="120">
         <v>77</v>
       </c>
-      <c r="K51" s="127">
+      <c r="K51" s="120">
         <v>9</v>
       </c>
-      <c r="L51" s="128">
+      <c r="L51" s="121">
         <v>7</v>
       </c>
-      <c r="M51" s="135">
+      <c r="M51" s="128">
         <f t="shared" si="2"/>
         <v>4898</v>
       </c>
-      <c r="N51" s="83"/>
+      <c r="N51" s="78"/>
     </row>
     <row r="52" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="N52" s="83"/>
+      <c r="N52" s="78"/>
     </row>
     <row r="53" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="N53" s="83"/>
+      <c r="N53" s="78"/>
     </row>
     <row r="54" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="N54" s="83"/>
+      <c r="N54" s="78"/>
     </row>
     <row r="55" spans="2:14" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B55" s="141" t="s">
+      <c r="B55" s="134" t="s">
         <v>36</v>
       </c>
-      <c r="N55" s="83"/>
+      <c r="N55" s="78"/>
     </row>
     <row r="56" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B56" s="92"/>
-      <c r="N56" s="83"/>
+      <c r="B56" s="86"/>
+      <c r="N56" s="78"/>
     </row>
     <row r="57" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B57" s="92"/>
-      <c r="N57" s="83"/>
+      <c r="B57" s="86"/>
+      <c r="N57" s="78"/>
     </row>
     <row r="58" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B58" s="215" t="s">
+      <c r="B58" s="180" t="s">
         <v>11</v>
       </c>
-      <c r="C58" s="215"/>
-[...9 lines deleted...]
-      <c r="N58" s="83"/>
+      <c r="C58" s="180"/>
+      <c r="D58" s="180"/>
+      <c r="N58" s="78"/>
     </row>
     <row r="59" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B59" s="234">
+      <c r="B59" s="198">
         <v>2025</v>
       </c>
-      <c r="C59" s="93" t="s">
+      <c r="C59" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D59" s="136">
+      <c r="D59" s="129">
         <v>2158345</v>
       </c>
-      <c r="F59" s="84"/>
-[...7 lines deleted...]
-      <c r="N59" s="83"/>
+      <c r="N59" s="78"/>
     </row>
     <row r="60" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B60" s="235"/>
-      <c r="C60" s="87" t="s">
+      <c r="B60" s="199"/>
+      <c r="C60" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D60" s="175"/>
-[...8 lines deleted...]
-      <c r="N60" s="83"/>
+      <c r="D60" s="130">
+        <v>2234343</v>
+      </c>
+      <c r="N60" s="78"/>
     </row>
     <row r="61" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B61" s="236"/>
-      <c r="C61" s="88" t="s">
+      <c r="B61" s="200"/>
+      <c r="C61" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D61" s="167"/>
-[...8 lines deleted...]
-      <c r="N61" s="83"/>
+      <c r="D61" s="130">
+        <v>2266917</v>
+      </c>
+      <c r="N61" s="78"/>
     </row>
     <row r="62" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B62" s="234">
+      <c r="B62" s="198">
         <v>2024</v>
       </c>
-      <c r="C62" s="93" t="s">
+      <c r="C62" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D62" s="136">
+      <c r="D62" s="129">
         <v>2091002</v>
       </c>
-      <c r="F62" s="84"/>
-[...7 lines deleted...]
-      <c r="N62" s="83"/>
+      <c r="N62" s="78"/>
     </row>
     <row r="63" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B63" s="235"/>
-      <c r="C63" s="87" t="s">
+      <c r="B63" s="199"/>
+      <c r="C63" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D63" s="147">
+      <c r="D63" s="130">
         <v>2151342</v>
       </c>
-      <c r="F63" s="84"/>
-[...7 lines deleted...]
-      <c r="N63" s="83"/>
+      <c r="N63" s="78"/>
     </row>
     <row r="64" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B64" s="236"/>
-      <c r="C64" s="88" t="s">
+      <c r="B64" s="200"/>
+      <c r="C64" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D64" s="153">
+      <c r="D64" s="131">
         <v>2169414</v>
       </c>
-      <c r="F64" s="84"/>
-[...7 lines deleted...]
-      <c r="N64" s="83"/>
+      <c r="N64" s="78"/>
     </row>
     <row r="65" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B65" s="234">
+      <c r="B65" s="198">
         <v>2023</v>
       </c>
-      <c r="C65" s="93" t="s">
+      <c r="C65" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D65" s="136">
+      <c r="D65" s="129">
         <v>2142764</v>
       </c>
-      <c r="F65" s="84"/>
-[...7 lines deleted...]
-      <c r="N65" s="83"/>
+      <c r="N65" s="78"/>
     </row>
     <row r="66" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B66" s="235"/>
-      <c r="C66" s="87" t="s">
+      <c r="B66" s="199"/>
+      <c r="C66" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D66" s="147">
+      <c r="D66" s="130">
         <v>2189763</v>
       </c>
-      <c r="F66" s="84"/>
-[...7 lines deleted...]
-      <c r="N66" s="83"/>
+      <c r="N66" s="78"/>
     </row>
     <row r="67" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B67" s="236"/>
-      <c r="C67" s="88" t="s">
+      <c r="B67" s="200"/>
+      <c r="C67" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D67" s="153">
+      <c r="D67" s="131">
         <v>2163641</v>
       </c>
-      <c r="F67" s="84"/>
-[...4 lines deleted...]
-      <c r="K67" s="84"/>
     </row>
     <row r="68" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B68" s="234">
+      <c r="B68" s="198">
         <v>2022</v>
       </c>
-      <c r="C68" s="93" t="s">
+      <c r="C68" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D68" s="136">
+      <c r="D68" s="129">
         <v>2144243</v>
       </c>
-      <c r="F68" s="84"/>
-[...4 lines deleted...]
-      <c r="K68" s="84"/>
     </row>
     <row r="69" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B69" s="235"/>
-      <c r="C69" s="87" t="s">
+      <c r="B69" s="199"/>
+      <c r="C69" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D69" s="147">
+      <c r="D69" s="130">
         <v>2193064</v>
       </c>
-      <c r="F69" s="84"/>
-[...4 lines deleted...]
-      <c r="K69" s="84"/>
     </row>
     <row r="70" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B70" s="236"/>
-      <c r="C70" s="88" t="s">
+      <c r="B70" s="200"/>
+      <c r="C70" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D70" s="153">
+      <c r="D70" s="131">
         <v>2184700</v>
       </c>
-      <c r="F70" s="84"/>
-[...4 lines deleted...]
-      <c r="K70" s="84"/>
     </row>
     <row r="71" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B71" s="234">
+      <c r="B71" s="198">
         <v>2021</v>
       </c>
-      <c r="C71" s="93" t="s">
+      <c r="C71" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D71" s="136">
+      <c r="D71" s="129">
         <v>2158524</v>
       </c>
-      <c r="F71" s="84"/>
-[...4 lines deleted...]
-      <c r="K71" s="84"/>
     </row>
     <row r="72" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B72" s="235"/>
-      <c r="C72" s="87" t="s">
+      <c r="B72" s="199"/>
+      <c r="C72" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D72" s="147">
+      <c r="D72" s="130">
         <v>2272121</v>
       </c>
-      <c r="F72" s="84"/>
-[...4 lines deleted...]
-      <c r="K72" s="84"/>
     </row>
     <row r="73" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B73" s="236"/>
-      <c r="C73" s="88" t="s">
+      <c r="B73" s="200"/>
+      <c r="C73" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D73" s="153">
+      <c r="D73" s="131">
         <v>2217329</v>
       </c>
-      <c r="F73" s="84"/>
-[...4 lines deleted...]
-      <c r="K73" s="84"/>
     </row>
     <row r="74" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B74" s="234">
+      <c r="B74" s="198">
         <v>2020</v>
       </c>
-      <c r="C74" s="93" t="s">
+      <c r="C74" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D74" s="136">
+      <c r="D74" s="129">
         <v>2211771</v>
       </c>
-      <c r="F74" s="97"/>
-[...4 lines deleted...]
-      <c r="K74" s="84"/>
+      <c r="F74" s="91"/>
+      <c r="G74" s="91"/>
+      <c r="H74" s="91"/>
+      <c r="I74" s="91"/>
+      <c r="J74" s="91"/>
     </row>
     <row r="75" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B75" s="235"/>
-      <c r="C75" s="87" t="s">
+      <c r="B75" s="199"/>
+      <c r="C75" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D75" s="137">
+      <c r="D75" s="130">
         <v>2265404</v>
       </c>
-      <c r="F75" s="95"/>
-[...4 lines deleted...]
-      <c r="K75" s="159"/>
+      <c r="F75" s="89"/>
+      <c r="G75" s="89"/>
+      <c r="H75" s="89"/>
+      <c r="I75" s="89"/>
+      <c r="J75" s="89"/>
+      <c r="K75" s="91"/>
     </row>
     <row r="76" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B76" s="236"/>
-      <c r="C76" s="88" t="s">
+      <c r="B76" s="200"/>
+      <c r="C76" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D76" s="138">
+      <c r="D76" s="131">
         <v>2249722</v>
       </c>
-      <c r="F76" s="94"/>
-[...4 lines deleted...]
-      <c r="K76" s="95"/>
+      <c r="F76" s="88"/>
+      <c r="G76" s="88"/>
+      <c r="H76" s="88"/>
+      <c r="I76" s="88"/>
+      <c r="J76" s="88"/>
+      <c r="K76" s="89"/>
     </row>
     <row r="77" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B77" s="239">
+      <c r="B77" s="203">
         <v>2019</v>
       </c>
-      <c r="C77" s="86" t="s">
+      <c r="C77" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D77" s="136">
+      <c r="D77" s="129">
         <v>2136772</v>
       </c>
-      <c r="F77" s="84"/>
-[...7 lines deleted...]
-      <c r="N77" s="83"/>
+      <c r="K77" s="88"/>
+      <c r="L77" s="88"/>
+      <c r="M77" s="88"/>
+      <c r="N77" s="78"/>
     </row>
     <row r="78" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B78" s="235"/>
-      <c r="C78" s="87" t="s">
+      <c r="B78" s="199"/>
+      <c r="C78" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D78" s="137">
+      <c r="D78" s="130">
         <v>2220534</v>
       </c>
-      <c r="F78" s="84"/>
-[...7 lines deleted...]
-      <c r="N78" s="83"/>
+      <c r="N78" s="78"/>
     </row>
     <row r="79" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B79" s="236"/>
-      <c r="C79" s="88" t="s">
+      <c r="B79" s="200"/>
+      <c r="C79" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D79" s="138">
+      <c r="D79" s="131">
         <v>2244698</v>
       </c>
-      <c r="F79" s="84"/>
-[...7 lines deleted...]
-      <c r="N79" s="83"/>
+      <c r="N79" s="78"/>
     </row>
     <row r="80" spans="2:14" x14ac:dyDescent="0.3">
-      <c r="B80" s="239">
+      <c r="B80" s="203">
         <v>2018</v>
       </c>
-      <c r="C80" s="86" t="s">
+      <c r="C80" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D80" s="136">
+      <c r="D80" s="129">
         <v>2059168</v>
       </c>
-      <c r="F80" s="84"/>
-[...7 lines deleted...]
-      <c r="N80" s="83"/>
+      <c r="N80" s="78"/>
     </row>
     <row r="81" spans="2:19" x14ac:dyDescent="0.3">
-      <c r="B81" s="235"/>
-      <c r="C81" s="87" t="s">
+      <c r="B81" s="199"/>
+      <c r="C81" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D81" s="137">
+      <c r="D81" s="130">
         <v>2141915</v>
       </c>
-      <c r="F81" s="84"/>
-[...7 lines deleted...]
-      <c r="N81" s="83"/>
+      <c r="N81" s="78"/>
     </row>
     <row r="82" spans="2:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B82" s="236"/>
-      <c r="C82" s="88" t="s">
+      <c r="B82" s="200"/>
+      <c r="C82" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D82" s="138">
+      <c r="D82" s="131">
         <v>2153669</v>
       </c>
-      <c r="N82" s="83"/>
+      <c r="N82" s="78"/>
     </row>
     <row r="83" spans="2:19" x14ac:dyDescent="0.3">
-      <c r="B83" s="239">
+      <c r="B83" s="203">
         <v>2017</v>
       </c>
-      <c r="C83" s="86" t="s">
+      <c r="C83" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D83" s="136">
+      <c r="D83" s="129">
         <v>2022653</v>
       </c>
-      <c r="N83" s="83"/>
+      <c r="N83" s="78"/>
     </row>
     <row r="84" spans="2:19" x14ac:dyDescent="0.3">
-      <c r="B84" s="235"/>
-      <c r="C84" s="87" t="s">
+      <c r="B84" s="199"/>
+      <c r="C84" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D84" s="137">
+      <c r="D84" s="130">
         <v>2122580</v>
       </c>
-      <c r="N84" s="83"/>
+      <c r="N84" s="78"/>
     </row>
     <row r="85" spans="2:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B85" s="236"/>
-      <c r="C85" s="88" t="s">
+      <c r="B85" s="200"/>
+      <c r="C85" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D85" s="138">
+      <c r="D85" s="131">
         <v>2120777</v>
       </c>
-      <c r="F85" s="96"/>
-[...7 lines deleted...]
-      <c r="N85" s="83"/>
+      <c r="F85" s="90"/>
+      <c r="G85" s="90"/>
+      <c r="H85" s="90"/>
+      <c r="I85" s="90"/>
+      <c r="J85" s="90"/>
+      <c r="K85" s="90"/>
+      <c r="L85" s="90"/>
+      <c r="M85" s="90"/>
+      <c r="N85" s="78"/>
     </row>
     <row r="86" spans="2:19" x14ac:dyDescent="0.3">
-      <c r="B86" s="239">
+      <c r="B86" s="203">
         <v>2016</v>
       </c>
-      <c r="C86" s="86" t="s">
+      <c r="C86" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D86" s="136">
+      <c r="D86" s="129">
         <v>2141816</v>
       </c>
-      <c r="F86" s="95"/>
-[...7 lines deleted...]
-      <c r="N86" s="83"/>
+      <c r="F86" s="89"/>
+      <c r="G86" s="89"/>
+      <c r="H86" s="89"/>
+      <c r="I86" s="89"/>
+      <c r="J86" s="89"/>
+      <c r="K86" s="89"/>
+      <c r="L86" s="89"/>
+      <c r="M86" s="89"/>
+      <c r="N86" s="78"/>
     </row>
     <row r="87" spans="2:19" x14ac:dyDescent="0.3">
-      <c r="B87" s="235"/>
-      <c r="C87" s="87" t="s">
+      <c r="B87" s="199"/>
+      <c r="C87" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D87" s="137">
+      <c r="D87" s="130">
         <v>2156718</v>
       </c>
-      <c r="F87" s="94"/>
-[...7 lines deleted...]
-      <c r="N87" s="83"/>
+      <c r="F87" s="88"/>
+      <c r="G87" s="88"/>
+      <c r="H87" s="88"/>
+      <c r="I87" s="88"/>
+      <c r="J87" s="88"/>
+      <c r="K87" s="88"/>
+      <c r="L87" s="88"/>
+      <c r="M87" s="88"/>
+      <c r="N87" s="78"/>
     </row>
     <row r="88" spans="2:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B88" s="236"/>
-      <c r="C88" s="88" t="s">
+      <c r="B88" s="200"/>
+      <c r="C88" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D88" s="138">
+      <c r="D88" s="131">
         <v>2103748</v>
       </c>
-      <c r="F88" s="84"/>
-[...7 lines deleted...]
-      <c r="N88" s="83"/>
+      <c r="N88" s="78"/>
     </row>
     <row r="89" spans="2:19" x14ac:dyDescent="0.3">
-      <c r="B89" s="239">
+      <c r="B89" s="203">
         <v>2015</v>
       </c>
-      <c r="C89" s="86" t="s">
+      <c r="C89" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D89" s="136">
+      <c r="D89" s="129">
         <v>2082569</v>
       </c>
-      <c r="F89" s="84"/>
-[...7 lines deleted...]
-      <c r="N89" s="83"/>
+      <c r="N89" s="78"/>
     </row>
     <row r="90" spans="2:19" x14ac:dyDescent="0.3">
-      <c r="B90" s="235"/>
-      <c r="C90" s="87" t="s">
+      <c r="B90" s="199"/>
+      <c r="C90" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D90" s="137">
+      <c r="D90" s="130">
         <v>2164520</v>
       </c>
-      <c r="F90" s="84"/>
-[...7 lines deleted...]
-      <c r="N90" s="83"/>
+      <c r="N90" s="78"/>
     </row>
     <row r="91" spans="2:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B91" s="236"/>
-      <c r="C91" s="88" t="s">
+      <c r="B91" s="200"/>
+      <c r="C91" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D91" s="138">
+      <c r="D91" s="131">
         <v>2186074</v>
       </c>
-      <c r="F91" s="84"/>
-[...7 lines deleted...]
-      <c r="N91" s="83"/>
+      <c r="N91" s="78"/>
     </row>
     <row r="92" spans="2:19" x14ac:dyDescent="0.3">
-      <c r="B92" s="239">
+      <c r="B92" s="203">
         <v>2014</v>
       </c>
-      <c r="C92" s="86" t="s">
+      <c r="C92" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D92" s="136">
+      <c r="D92" s="129">
         <v>1925614</v>
       </c>
-      <c r="N92" s="83"/>
+      <c r="N92" s="78"/>
     </row>
     <row r="93" spans="2:19" x14ac:dyDescent="0.3">
-      <c r="B93" s="235"/>
-      <c r="C93" s="87" t="s">
+      <c r="B93" s="199"/>
+      <c r="C93" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D93" s="137">
+      <c r="D93" s="130">
         <v>2062760</v>
       </c>
-      <c r="N93" s="83"/>
+      <c r="N93" s="78"/>
     </row>
     <row r="94" spans="2:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B94" s="236"/>
-      <c r="C94" s="88" t="s">
+      <c r="B94" s="200"/>
+      <c r="C94" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D94" s="138">
+      <c r="D94" s="131">
         <v>2056108</v>
       </c>
     </row>
     <row r="95" spans="2:19" x14ac:dyDescent="0.3">
-      <c r="B95" s="239">
+      <c r="B95" s="203">
         <v>2013</v>
       </c>
-      <c r="C95" s="86" t="s">
+      <c r="C95" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D95" s="136">
+      <c r="D95" s="129">
         <v>1857083</v>
       </c>
     </row>
     <row r="96" spans="2:19" x14ac:dyDescent="0.3">
-      <c r="B96" s="235"/>
-      <c r="C96" s="87" t="s">
+      <c r="B96" s="199"/>
+      <c r="C96" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D96" s="137">
+      <c r="D96" s="130">
         <v>1947604</v>
       </c>
-      <c r="H96" s="158"/>
-[...14 lines deleted...]
-      <c r="C97" s="88" t="s">
+      <c r="H96" s="138"/>
+      <c r="I96" s="138"/>
+      <c r="J96" s="138"/>
+      <c r="K96" s="138"/>
+      <c r="L96" s="138"/>
+      <c r="M96" s="138"/>
+      <c r="N96" s="138"/>
+      <c r="O96" s="138"/>
+      <c r="P96" s="138"/>
+      <c r="Q96" s="138"/>
+      <c r="R96" s="138"/>
+      <c r="S96" s="138"/>
+    </row>
+    <row r="97" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B97" s="200"/>
+      <c r="C97" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D97" s="138">
+      <c r="D97" s="131">
         <v>1918639</v>
       </c>
-      <c r="H97" s="158"/>
-[...13 lines deleted...]
-      <c r="B98" s="239">
+      <c r="H97" s="138"/>
+      <c r="I97" s="138"/>
+      <c r="J97" s="138"/>
+      <c r="K97" s="138"/>
+      <c r="L97" s="138"/>
+      <c r="M97" s="138"/>
+      <c r="N97" s="138"/>
+    </row>
+    <row r="98" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B98" s="203">
         <v>2012</v>
       </c>
-      <c r="C98" s="86" t="s">
+      <c r="C98" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D98" s="136">
+      <c r="D98" s="129">
         <v>2032772</v>
       </c>
-      <c r="H98" s="95"/>
-[...14 lines deleted...]
-      <c r="C99" s="87" t="s">
+      <c r="H98" s="89"/>
+      <c r="I98" s="89"/>
+      <c r="J98" s="89"/>
+      <c r="K98" s="89"/>
+      <c r="L98" s="89"/>
+      <c r="M98" s="89"/>
+      <c r="N98" s="89"/>
+    </row>
+    <row r="99" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B99" s="199"/>
+      <c r="C99" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D99" s="137">
+      <c r="D99" s="130">
         <v>2049310</v>
       </c>
-      <c r="H99" s="94"/>
-[...14 lines deleted...]
-      <c r="C100" s="88" t="s">
+      <c r="H99" s="88"/>
+      <c r="I99" s="88"/>
+      <c r="J99" s="88"/>
+      <c r="K99" s="88"/>
+      <c r="L99" s="88"/>
+      <c r="M99" s="88"/>
+      <c r="N99" s="88"/>
+    </row>
+    <row r="100" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B100" s="200"/>
+      <c r="C100" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D100" s="138">
+      <c r="D100" s="131">
         <v>1912772</v>
       </c>
-      <c r="H100" s="84"/>
-[...13 lines deleted...]
-      <c r="B101" s="232">
+    </row>
+    <row r="101" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B101" s="204">
         <v>2011</v>
       </c>
-      <c r="C101" s="86" t="s">
+      <c r="C101" s="80" t="s">
         <v>8</v>
       </c>
-      <c r="D101" s="137">
+      <c r="D101" s="130">
         <v>1930579</v>
       </c>
-      <c r="H101" s="84"/>
-[...14 lines deleted...]
-      <c r="C102" s="87" t="s">
+    </row>
+    <row r="102" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B102" s="205"/>
+      <c r="C102" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="D102" s="137">
+      <c r="D102" s="130">
         <v>2074770</v>
       </c>
-      <c r="H102" s="84"/>
-[...14 lines deleted...]
-      <c r="C103" s="88" t="s">
+    </row>
+    <row r="103" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B103" s="205"/>
+      <c r="C103" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D103" s="139">
+      <c r="D103" s="132">
         <v>2105835</v>
       </c>
-      <c r="H103" s="84"/>
-[...13 lines deleted...]
-      <c r="C104" s="90" t="s">
+    </row>
+    <row r="104" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="C104" s="84" t="s">
         <v>13</v>
       </c>
-      <c r="D104" s="140">
+      <c r="D104" s="133">
         <f>SUM(D62:D103)</f>
         <v>88736861</v>
       </c>
     </row>
-    <row r="108" spans="2:19" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="B108" s="142" t="s">
+    <row r="108" spans="2:14" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B108" s="135" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="111" spans="2:19" x14ac:dyDescent="0.3">
-      <c r="D111" s="98" t="s">
+    <row r="111" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="D111" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="E111" s="99" t="s">
+      <c r="E111" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="F111" s="100" t="s">
+      <c r="F111" s="94" t="s">
         <v>10</v>
       </c>
-      <c r="G111" s="206"/>
-[...5 lines deleted...]
-      <c r="C112" s="80" t="s">
+      <c r="G111" s="171"/>
+    </row>
+    <row r="112" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B112" s="201" t="s">
+        <v>53</v>
+      </c>
+      <c r="C112" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="D112" s="102">
+      <c r="D112" s="96">
         <f>((M7-M10)/M10)*100</f>
         <v>-4.5536927956502042</v>
       </c>
-      <c r="E112" s="176"/>
-[...1 lines deleted...]
-      <c r="G112" s="179"/>
+      <c r="E112" s="96">
+        <f>((M8-M11)/M11)*100</f>
+        <v>13.349753694581281</v>
+      </c>
+      <c r="F112" s="96">
+        <f>((M9-M12)/M12)*100</f>
+        <v>1.9837691614066726</v>
+      </c>
+      <c r="G112" s="144"/>
     </row>
     <row r="113" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B113" s="238"/>
-      <c r="C113" s="81" t="s">
+      <c r="B113" s="202"/>
+      <c r="C113" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="D113" s="108">
+      <c r="D113" s="102">
         <f>((D59-D62)/D62)*100</f>
         <v>3.2206090668492906</v>
       </c>
-      <c r="E113" s="177"/>
-[...1 lines deleted...]
-      <c r="G113" s="179"/>
+      <c r="E113" s="102">
+        <f>((D60-D63)/D63)*100</f>
+        <v>3.8581034535652625</v>
+      </c>
+      <c r="F113" s="102">
+        <f>((D61-D64)/D64)*100</f>
+        <v>4.4944395122369452</v>
+      </c>
+      <c r="G113" s="144"/>
     </row>
     <row r="114" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B114" s="237" t="s">
+      <c r="B114" s="201" t="s">
         <v>52</v>
       </c>
-      <c r="C114" s="80" t="s">
+      <c r="C114" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="D114" s="102">
+      <c r="D114" s="96">
         <f>((M10-M13)/M13)*100</f>
         <v>-9.4378334017234309</v>
       </c>
-      <c r="E114" s="102">
+      <c r="E114" s="96">
         <f>((M11-M14)/M14)*100</f>
         <v>-3.3563437276838846</v>
       </c>
-      <c r="F114" s="102">
+      <c r="F114" s="96">
         <f>((M12-M15)/M15)*100</f>
         <v>-2.3982398239823981</v>
       </c>
-      <c r="G114" s="179"/>
+      <c r="G114" s="144"/>
     </row>
     <row r="115" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B115" s="238"/>
-      <c r="C115" s="81" t="s">
+      <c r="B115" s="202"/>
+      <c r="C115" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="D115" s="108">
+      <c r="D115" s="102">
         <f>((D62-D65)/D65)*100</f>
         <v>-2.4156650009053728</v>
       </c>
-      <c r="E115" s="108">
+      <c r="E115" s="102">
         <f>((D63-D66)/D66)*100</f>
         <v>-1.7545734401394124</v>
       </c>
-      <c r="F115" s="108">
+      <c r="F115" s="102">
         <f>((D64-D67)/D67)*100</f>
         <v>0.26681875597661536</v>
       </c>
-      <c r="G115" s="178"/>
+      <c r="G115" s="144"/>
     </row>
     <row r="116" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B116" s="237" t="s">
+      <c r="B116" s="201" t="s">
         <v>51</v>
       </c>
-      <c r="C116" s="80" t="s">
+      <c r="C116" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="D116" s="102">
+      <c r="D116" s="96">
         <f>((M13-M16)/M16)*100</f>
         <v>6.7688937568455634</v>
       </c>
-      <c r="E116" s="102">
+      <c r="E116" s="96">
         <f>((M14-M17)/M17)*100</f>
         <v>-9.0101797704136892</v>
       </c>
-      <c r="F116" s="154">
+      <c r="F116" s="98">
         <f>((M15-M18)/M18)*100</f>
         <v>-3.8705583756345177</v>
       </c>
-      <c r="G116" s="179"/>
+      <c r="G116" s="144"/>
     </row>
     <row r="117" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B117" s="238"/>
-      <c r="C117" s="81" t="s">
+      <c r="B117" s="202"/>
+      <c r="C117" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="D117" s="108">
+      <c r="D117" s="102">
         <f>((D68-D71)/D71)*100</f>
         <v>-0.66160950723735301</v>
       </c>
-      <c r="E117" s="149">
+      <c r="E117" s="103">
         <f>((D66-D69)/D69)*100</f>
         <v>-0.15052000306420607</v>
       </c>
-      <c r="F117" s="155">
+      <c r="F117" s="104">
         <f>((D67-D70)/D70)*100</f>
         <v>-0.96393097450450871</v>
       </c>
-      <c r="G117" s="179"/>
+      <c r="G117" s="144"/>
     </row>
     <row r="118" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B118" s="237" t="s">
+      <c r="B118" s="201" t="s">
         <v>49</v>
       </c>
-      <c r="C118" s="80" t="s">
+      <c r="C118" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="D118" s="102">
+      <c r="D118" s="96">
         <f>((M19-M22)/M22)*100</f>
         <v>1.4621741894469167</v>
       </c>
-      <c r="E118" s="148">
+      <c r="E118" s="97">
         <f>((M20-M23)/M23)*100</f>
         <v>-0.68013190436933224</v>
       </c>
-      <c r="F118" s="154">
+      <c r="F118" s="98">
         <f>((M21-M24)/M24)*100</f>
         <v>-0.82644628099173556</v>
       </c>
-      <c r="G118" s="179"/>
+      <c r="G118" s="144"/>
     </row>
     <row r="119" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B119" s="238"/>
-      <c r="C119" s="81" t="s">
+      <c r="B119" s="202"/>
+      <c r="C119" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="D119" s="108">
+      <c r="D119" s="102">
         <f>((D71-D74)/D74)*100</f>
         <v>-2.4074372979842851</v>
       </c>
-      <c r="E119" s="149">
+      <c r="E119" s="103">
         <f>((D72-D75)/D75)*100</f>
         <v>0.29650340513215306</v>
       </c>
-      <c r="F119" s="155">
+      <c r="F119" s="104">
         <f>((D73-D76)/D76)*100</f>
         <v>-1.4398667924303536</v>
       </c>
-      <c r="G119" s="179"/>
+      <c r="G119" s="144"/>
     </row>
     <row r="120" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B120" s="237" t="s">
+      <c r="B120" s="201" t="s">
         <v>47</v>
       </c>
-      <c r="C120" s="80" t="s">
+      <c r="C120" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="D120" s="102">
+      <c r="D120" s="96">
         <v>-13.886861313868613</v>
       </c>
-      <c r="E120" s="103">
+      <c r="E120" s="97">
         <v>-2.0391681809004645</v>
       </c>
-      <c r="F120" s="104">
+      <c r="F120" s="98">
         <v>-3.4124925164637796</v>
       </c>
-      <c r="G120" s="178"/>
+      <c r="G120" s="144"/>
     </row>
     <row r="121" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B121" s="238"/>
-      <c r="C121" s="81" t="s">
+      <c r="B121" s="202"/>
+      <c r="C121" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="D121" s="108">
+      <c r="D121" s="102">
         <v>3.5099205717783648</v>
       </c>
-      <c r="E121" s="109">
+      <c r="E121" s="103">
         <v>2.0206851144814717</v>
       </c>
-      <c r="F121" s="110">
+      <c r="F121" s="104">
         <v>0.22381629956457397</v>
       </c>
-      <c r="G121" s="178"/>
+      <c r="G121" s="144"/>
     </row>
     <row r="122" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B122" s="237" t="s">
+      <c r="B122" s="201" t="s">
         <v>48</v>
       </c>
-      <c r="C122" s="80" t="s">
+      <c r="C122" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="D122" s="111">
+      <c r="D122" s="105">
         <v>1.4439096630877453</v>
       </c>
-      <c r="E122" s="112">
+      <c r="E122" s="106">
         <v>-8.9354660783232216</v>
       </c>
-      <c r="F122" s="113">
+      <c r="F122" s="107">
         <v>-5.4706659120920582</v>
       </c>
-      <c r="G122" s="178"/>
+      <c r="G122" s="144"/>
     </row>
     <row r="123" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B123" s="238"/>
-      <c r="C123" s="81" t="s">
+      <c r="B123" s="202"/>
+      <c r="C123" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="D123" s="108">
+      <c r="D123" s="102">
         <v>3.7687065844069063</v>
       </c>
-      <c r="E123" s="109">
+      <c r="E123" s="103">
         <v>3.670500463370395</v>
       </c>
-      <c r="F123" s="110">
+      <c r="F123" s="104">
         <v>4.2266940741590275</v>
       </c>
-      <c r="G123" s="178"/>
+      <c r="G123" s="144"/>
     </row>
     <row r="124" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B124" s="237" t="s">
+      <c r="B124" s="201" t="s">
         <v>43</v>
       </c>
-      <c r="C124" s="80" t="s">
+      <c r="C124" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="D124" s="111">
+      <c r="D124" s="105">
         <v>-3</v>
       </c>
-      <c r="E124" s="112">
+      <c r="E124" s="106">
         <v>-5.6220718375845911</v>
       </c>
-      <c r="F124" s="113">
+      <c r="F124" s="107">
         <v>-9.5855364148047073</v>
       </c>
-      <c r="G124" s="178"/>
+      <c r="G124" s="144"/>
     </row>
     <row r="125" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B125" s="238"/>
-      <c r="C125" s="81" t="s">
+      <c r="B125" s="202"/>
+      <c r="C125" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="D125" s="108">
+      <c r="D125" s="102">
         <v>2</v>
       </c>
-      <c r="E125" s="109">
+      <c r="E125" s="103">
         <v>0.91091972976283575</v>
       </c>
-      <c r="F125" s="110">
+      <c r="F125" s="104">
         <v>1.5509409994544452</v>
       </c>
-      <c r="G125" s="178"/>
+      <c r="G125" s="144"/>
     </row>
     <row r="126" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B126" s="237" t="s">
+      <c r="B126" s="201" t="s">
         <v>42</v>
       </c>
-      <c r="C126" s="80" t="s">
+      <c r="C126" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="D126" s="111">
+      <c r="D126" s="105">
         <v>1</v>
       </c>
-      <c r="E126" s="112">
+      <c r="E126" s="106">
         <v>-2</v>
       </c>
-      <c r="F126" s="113">
+      <c r="F126" s="107">
         <v>-2</v>
       </c>
-      <c r="G126" s="178"/>
+      <c r="G126" s="144"/>
     </row>
     <row r="127" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B127" s="238"/>
-      <c r="C127" s="81" t="s">
+      <c r="B127" s="202"/>
+      <c r="C127" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="D127" s="108">
+      <c r="D127" s="102">
         <v>-6</v>
       </c>
-      <c r="E127" s="109">
+      <c r="E127" s="103">
         <v>-2</v>
       </c>
-      <c r="F127" s="110">
+      <c r="F127" s="104">
         <v>1</v>
       </c>
-      <c r="G127" s="178"/>
+      <c r="G127" s="144"/>
     </row>
     <row r="128" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B128" s="237" t="s">
+      <c r="B128" s="201" t="s">
         <v>41</v>
       </c>
-      <c r="C128" s="80" t="s">
+      <c r="C128" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="D128" s="111">
+      <c r="D128" s="105">
         <v>-4</v>
       </c>
-      <c r="E128" s="112">
+      <c r="E128" s="106">
         <v>0</v>
       </c>
-      <c r="F128" s="113">
+      <c r="F128" s="107">
         <v>1</v>
       </c>
-      <c r="G128" s="178"/>
+      <c r="G128" s="144"/>
     </row>
     <row r="129" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B129" s="238"/>
-      <c r="C129" s="81" t="s">
+      <c r="B129" s="202"/>
+      <c r="C129" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="D129" s="108">
+      <c r="D129" s="102">
         <v>3</v>
       </c>
-      <c r="E129" s="109">
+      <c r="E129" s="103">
         <v>0</v>
       </c>
-      <c r="F129" s="110">
+      <c r="F129" s="104">
         <v>-4</v>
       </c>
-      <c r="G129" s="178"/>
+      <c r="G129" s="144"/>
     </row>
     <row r="130" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B130" s="237" t="s">
+      <c r="B130" s="201" t="s">
         <v>40</v>
       </c>
-      <c r="C130" s="80" t="s">
+      <c r="C130" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="D130" s="111">
+      <c r="D130" s="105">
         <v>-1</v>
       </c>
-      <c r="E130" s="112">
+      <c r="E130" s="106">
         <v>2</v>
       </c>
-      <c r="F130" s="113">
+      <c r="F130" s="107">
         <v>3</v>
       </c>
-      <c r="G130" s="178"/>
+      <c r="G130" s="144"/>
     </row>
     <row r="131" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B131" s="238"/>
-      <c r="C131" s="81" t="s">
+      <c r="B131" s="202"/>
+      <c r="C131" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="D131" s="108">
+      <c r="D131" s="102">
         <v>8</v>
       </c>
-      <c r="E131" s="109">
+      <c r="E131" s="103">
         <v>5</v>
       </c>
-      <c r="F131" s="110">
+      <c r="F131" s="104">
         <v>6</v>
       </c>
-      <c r="G131" s="178"/>
+      <c r="G131" s="144"/>
     </row>
     <row r="132" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B132" s="237" t="s">
+      <c r="B132" s="201" t="s">
         <v>38</v>
       </c>
-      <c r="C132" s="80" t="s">
+      <c r="C132" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="D132" s="111">
+      <c r="D132" s="105">
         <v>5</v>
       </c>
-      <c r="E132" s="112">
+      <c r="E132" s="106">
         <v>6</v>
       </c>
-      <c r="F132" s="113">
+      <c r="F132" s="107">
         <v>3</v>
       </c>
-      <c r="G132" s="178"/>
+      <c r="G132" s="144"/>
     </row>
     <row r="133" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B133" s="238"/>
-      <c r="C133" s="81" t="s">
+      <c r="B133" s="202"/>
+      <c r="C133" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="D133" s="108">
+      <c r="D133" s="102">
         <v>4</v>
       </c>
-      <c r="E133" s="109">
+      <c r="E133" s="103">
         <v>6</v>
       </c>
-      <c r="F133" s="110">
+      <c r="F133" s="104">
         <v>7</v>
       </c>
-      <c r="G133" s="178"/>
+      <c r="G133" s="144"/>
     </row>
     <row r="134" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B134" s="237" t="s">
+      <c r="B134" s="201" t="s">
         <v>39</v>
       </c>
-      <c r="C134" s="80" t="s">
+      <c r="C134" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="D134" s="111">
+      <c r="D134" s="105">
         <v>-25</v>
       </c>
-      <c r="E134" s="112">
+      <c r="E134" s="106">
         <v>14</v>
       </c>
-      <c r="F134" s="113">
+      <c r="F134" s="107">
         <v>3</v>
       </c>
-      <c r="G134" s="178"/>
+      <c r="G134" s="144"/>
     </row>
     <row r="135" spans="2:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B135" s="238"/>
-      <c r="C135" s="81" t="s">
+      <c r="B135" s="202"/>
+      <c r="C135" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="D135" s="108">
+      <c r="D135" s="102">
         <v>-9</v>
       </c>
-      <c r="E135" s="109">
+      <c r="E135" s="103">
         <v>-5</v>
       </c>
-      <c r="F135" s="110">
+      <c r="F135" s="104">
         <v>0</v>
       </c>
-      <c r="G135" s="178"/>
+      <c r="G135" s="144"/>
     </row>
     <row r="136" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B136" s="237" t="s">
+      <c r="B136" s="201" t="s">
         <v>27</v>
       </c>
-      <c r="C136" s="80" t="s">
+      <c r="C136" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="D136" s="102">
+      <c r="D136" s="96">
         <v>8</v>
       </c>
-      <c r="E136" s="103">
+      <c r="E136" s="97">
         <v>-6</v>
       </c>
-      <c r="F136" s="104">
+      <c r="F136" s="98">
         <v>12</v>
       </c>
-      <c r="G136" s="178"/>
+      <c r="G136" s="144"/>
     </row>
     <row r="137" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B137" s="245"/>
-      <c r="C137" s="114" t="s">
+      <c r="B137" s="206"/>
+      <c r="C137" s="108" t="s">
         <v>22</v>
       </c>
-      <c r="D137" s="105">
+      <c r="D137" s="99">
         <v>5</v>
       </c>
-      <c r="E137" s="106">
+      <c r="E137" s="100">
         <v>-1</v>
       </c>
-      <c r="F137" s="107">
+      <c r="F137" s="101">
         <v>-9</v>
       </c>
-      <c r="G137" s="178"/>
+      <c r="G137" s="144"/>
     </row>
     <row r="138" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="D138" s="101"/>
-[...2 lines deleted...]
-      <c r="G138" s="101"/>
+      <c r="D138" s="95"/>
+      <c r="E138" s="95"/>
+      <c r="F138" s="95"/>
+      <c r="G138" s="95"/>
     </row>
     <row r="141" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B141" s="115" t="s">
+      <c r="B141" s="109" t="s">
         <v>28</v>
       </c>
-      <c r="C141" s="115"/>
+      <c r="C141" s="109"/>
     </row>
     <row r="142" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B142" s="115"/>
-      <c r="C142" s="115"/>
+      <c r="B142" s="109"/>
+      <c r="C142" s="109"/>
     </row>
     <row r="143" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B143" s="116" t="s">
+      <c r="B143" s="110" t="s">
         <v>50</v>
       </c>
-      <c r="C143" s="115"/>
+      <c r="C143" s="109"/>
     </row>
     <row r="144" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B144" s="115"/>
-      <c r="C144" s="115"/>
+      <c r="B144" s="109"/>
+      <c r="C144" s="109"/>
     </row>
     <row r="145" spans="2:3" x14ac:dyDescent="0.3">
-      <c r="B145" s="115" t="s">
-[...2 lines deleted...]
-      <c r="C145" s="115"/>
+      <c r="B145" s="109" t="s">
+        <v>56</v>
+      </c>
+      <c r="C145" s="109"/>
     </row>
   </sheetData>
   <mergeCells count="47">
     <mergeCell ref="B65:B67"/>
     <mergeCell ref="B62:B64"/>
+    <mergeCell ref="B59:B61"/>
+    <mergeCell ref="B28:B30"/>
+    <mergeCell ref="B49:B51"/>
+    <mergeCell ref="B46:B48"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="B34:B36"/>
+    <mergeCell ref="B37:B39"/>
+    <mergeCell ref="B40:B42"/>
+    <mergeCell ref="B43:B45"/>
+    <mergeCell ref="B31:B33"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="D4:M4"/>
+    <mergeCell ref="M5:M6"/>
+    <mergeCell ref="D5:L5"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="B25:B27"/>
+    <mergeCell ref="B16:B18"/>
+    <mergeCell ref="B19:B21"/>
+    <mergeCell ref="B10:B12"/>
+    <mergeCell ref="B7:B9"/>
+    <mergeCell ref="B134:B135"/>
+    <mergeCell ref="B136:B137"/>
+    <mergeCell ref="B120:B121"/>
+    <mergeCell ref="B122:B123"/>
+    <mergeCell ref="B124:B125"/>
+    <mergeCell ref="B126:B127"/>
+    <mergeCell ref="B128:B129"/>
+    <mergeCell ref="B130:B131"/>
+    <mergeCell ref="B132:B133"/>
+    <mergeCell ref="B68:B70"/>
     <mergeCell ref="B114:B115"/>
     <mergeCell ref="B98:B100"/>
     <mergeCell ref="B118:B119"/>
     <mergeCell ref="B116:B117"/>
     <mergeCell ref="B74:B76"/>
     <mergeCell ref="B77:B79"/>
     <mergeCell ref="B80:B82"/>
     <mergeCell ref="B83:B85"/>
     <mergeCell ref="B86:B88"/>
     <mergeCell ref="B89:B91"/>
     <mergeCell ref="B95:B97"/>
     <mergeCell ref="B92:B94"/>
-    <mergeCell ref="B134:B135"/>
-[...15 lines deleted...]
-    <mergeCell ref="B10:B12"/>
     <mergeCell ref="B101:B103"/>
-    <mergeCell ref="B68:B70"/>
     <mergeCell ref="B112:B113"/>
-    <mergeCell ref="B7:B9"/>
-[...9 lines deleted...]
-    <mergeCell ref="B31:B33"/>
     <mergeCell ref="B71:B73"/>
-    <mergeCell ref="B58:D58"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.1417322834645669" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
@@ -20676,57 +21186,57 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5399dd73-3458-46cc-953e-caad4892d1f1"/>
     <ds:schemaRef ds:uri="72d6fbae-d18c-49b9-827b-ef4fa516a32b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Folhas de cálculo</vt:lpstr>
+        <vt:lpstr>Folhas de Cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Intervalos com nome</vt:lpstr>
+        <vt:lpstr>Intervalos com Nome</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Número de animais</vt:lpstr>
       <vt:lpstr>DES e  N.º Suínos</vt:lpstr>
       <vt:lpstr>'DES e  N.º Suínos'!Área_de_Impressão</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ifap</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>