--- v0 (2025-10-26)
+++ v1 (2026-06-17)
@@ -1,13124 +1,13003 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ifappt.sharepoint.com/sites/team.APEP2/Documentos Partilhados/General/PEDIDOS/Alexandre/177-SVC_Quadros_Portal/ficheiros/sinistros/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\v00kelgo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="20" documentId="8_{7073B0D5-AA01-4CDE-80A2-65CDCCEB679E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D69E83E6-FDC8-4019-A34E-643B3B7AE781}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11760" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7635"/>
   </bookViews>
   <sheets>
-    <sheet name="2023_a" sheetId="2" r:id="rId1"/>
-    <sheet name="2023_b" sheetId="3" r:id="rId2"/>
+    <sheet name="2023_a" sheetId="1" r:id="rId1"/>
+    <sheet name="2023_b" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1557" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1580" uniqueCount="154">
+  <si>
+    <t>SVC - 2023</t>
+  </si>
+  <si>
+    <t>Cultura</t>
+  </si>
+  <si>
+    <t>Região tarifação</t>
+  </si>
   <si>
     <t>Concelho</t>
   </si>
   <si>
-    <t>Região tarifação</t>
+    <t>N.º Sinistros</t>
   </si>
   <si>
     <t>Indemnizações (€)</t>
   </si>
   <si>
     <t>Reembolsos de Indemnizações (€)</t>
   </si>
   <si>
     <t>Despesas (€)</t>
   </si>
   <si>
     <t>Reembolsos de Despesas (€)</t>
   </si>
   <si>
+    <t>VINHA P/ VINHO</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>MAFRA</t>
+  </si>
+  <si>
+    <t>TORRES VEDRAS</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>ALENQUER</t>
+  </si>
+  <si>
+    <t>AZAMBUJA</t>
+  </si>
+  <si>
+    <t>BOMBARRAL</t>
+  </si>
+  <si>
+    <t>CADAVAL</t>
+  </si>
+  <si>
+    <t>GRANDOLA</t>
+  </si>
+  <si>
+    <t>LEIRIA</t>
+  </si>
+  <si>
+    <t>MONTIJO</t>
+  </si>
+  <si>
+    <t>ODEMIRA</t>
+  </si>
+  <si>
+    <t>PALMELA</t>
+  </si>
+  <si>
+    <t>RIO MAIOR</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>ALANDROAL</t>
+  </si>
+  <si>
+    <t>ALMEIRIM</t>
+  </si>
+  <si>
+    <t>ALPIARCA</t>
+  </si>
+  <si>
+    <t>ALTER DO CHAO</t>
+  </si>
+  <si>
+    <t>ALVITO</t>
+  </si>
+  <si>
+    <t>ARRAIOLOS</t>
+  </si>
+  <si>
+    <t>ARRONCHES</t>
+  </si>
+  <si>
+    <t>AVIS</t>
+  </si>
+  <si>
+    <t>BATALHA</t>
+  </si>
+  <si>
+    <t>BEJA</t>
+  </si>
+  <si>
+    <t>BORBA</t>
+  </si>
+  <si>
+    <t>CAMPO MAIOR</t>
+  </si>
+  <si>
+    <t>CARTAXO</t>
+  </si>
+  <si>
+    <t>CRATO</t>
+  </si>
+  <si>
+    <t>CUBA</t>
+  </si>
+  <si>
+    <t>ELVAS</t>
+  </si>
+  <si>
+    <t>ESTREMOZ</t>
+  </si>
+  <si>
+    <t>EVORA</t>
+  </si>
+  <si>
+    <t>MERTOLA</t>
+  </si>
+  <si>
+    <t>MONFORTE</t>
+  </si>
+  <si>
+    <t>MOURA</t>
+  </si>
+  <si>
+    <t>MOURAO</t>
+  </si>
+  <si>
+    <t>PORTEL</t>
+  </si>
+  <si>
+    <t>REDONDO</t>
+  </si>
+  <si>
+    <t>REGUENGOS DE MONSARAZ</t>
+  </si>
+  <si>
+    <t>SANTAREM</t>
+  </si>
+  <si>
+    <t>SERPA</t>
+  </si>
+  <si>
+    <t>SOUSEL</t>
+  </si>
+  <si>
+    <t>VENDAS NOVAS</t>
+  </si>
+  <si>
+    <t>VIDIGUEIRA</t>
+  </si>
+  <si>
+    <t>VILA VICOSA</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>ALFANDEGA DA FE</t>
+  </si>
+  <si>
+    <t>AMARANTE</t>
+  </si>
+  <si>
+    <t>AMARES</t>
+  </si>
+  <si>
+    <t>ANADIA</t>
+  </si>
+  <si>
+    <t>ARCOS DE VALDEVEZ</t>
+  </si>
+  <si>
+    <t>ARMAMAR</t>
+  </si>
+  <si>
+    <t>BAIAO</t>
+  </si>
+  <si>
+    <t>BARCELOS</t>
+  </si>
+  <si>
+    <t>BELMONTE</t>
+  </si>
+  <si>
+    <t>BRAGA</t>
+  </si>
+  <si>
+    <t>CABECEIRAS DE BASTO</t>
+  </si>
+  <si>
+    <t>CANTANHEDE</t>
+  </si>
+  <si>
+    <t>CARREGAL DO SAL</t>
+  </si>
+  <si>
+    <t>CASTELO BRANCO</t>
+  </si>
+  <si>
+    <t>CELORICO DE BASTO</t>
+  </si>
+  <si>
+    <t>CINFAES</t>
+  </si>
+  <si>
+    <t>COVILHA</t>
+  </si>
+  <si>
+    <t>FELGUEIRAS</t>
+  </si>
+  <si>
+    <t>FUNDAO</t>
+  </si>
+  <si>
+    <t>GOUVEIA</t>
+  </si>
+  <si>
+    <t>GUIMARAES</t>
+  </si>
+  <si>
+    <t>LAMEGO</t>
+  </si>
+  <si>
+    <t>LOUSA</t>
+  </si>
+  <si>
+    <t>LOUSADA</t>
+  </si>
+  <si>
+    <t>MANGUALDE</t>
+  </si>
+  <si>
+    <t>MARCO DE CANAVESES</t>
+  </si>
+  <si>
+    <t>MEALHADA</t>
+  </si>
+  <si>
+    <t>MEDA</t>
+  </si>
+  <si>
+    <t>MELGACO</t>
+  </si>
+  <si>
+    <t>MESAO FRIO</t>
+  </si>
+  <si>
+    <t>MIRANDELA</t>
+  </si>
+  <si>
+    <t>MONCAO</t>
+  </si>
+  <si>
+    <t>MONDIM DE BASTO</t>
+  </si>
+  <si>
+    <t>NELAS</t>
+  </si>
+  <si>
+    <t>OLIVEIRA DO HOSPITAL</t>
+  </si>
+  <si>
+    <t>PAREDES</t>
+  </si>
+  <si>
+    <t>PENAMACOR</t>
+  </si>
+  <si>
+    <t>PESO DA REGUA</t>
+  </si>
+  <si>
+    <t>PONTE DA BARCA</t>
+  </si>
+  <si>
+    <t>PONTE DE LIMA</t>
+  </si>
+  <si>
+    <t>POVOA DE LANHOSO</t>
+  </si>
+  <si>
+    <t>RESENDE</t>
+  </si>
+  <si>
+    <t>SANTA COMBA DAO</t>
+  </si>
+  <si>
+    <t>SANTA MARTA DE PENAGUIAO</t>
+  </si>
+  <si>
+    <t>SANTO TIRSO</t>
+  </si>
+  <si>
+    <t>SAO JOAO DA PESQUEIRA</t>
+  </si>
+  <si>
+    <t>SAO PEDRO DO SUL</t>
+  </si>
+  <si>
+    <t>SEIA</t>
+  </si>
+  <si>
+    <t>TABUA</t>
+  </si>
+  <si>
+    <t>TABUACO</t>
+  </si>
+  <si>
+    <t>TONDELA</t>
+  </si>
+  <si>
+    <t>VALE DE CAMBRA</t>
+  </si>
+  <si>
+    <t>VALENCA</t>
+  </si>
+  <si>
+    <t>VALPACOS</t>
+  </si>
+  <si>
+    <t>VILA FLOR</t>
+  </si>
+  <si>
+    <t>VILA NOVA DE FAMALICAO</t>
+  </si>
+  <si>
+    <t>VILA NOVA DE FOZ COA</t>
+  </si>
+  <si>
+    <t>VILA VERDE</t>
+  </si>
+  <si>
+    <t>VISEU</t>
+  </si>
+  <si>
+    <t>VIZELA</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>AGUIAR DA BEIRA</t>
+  </si>
+  <si>
+    <t>ALIJO</t>
+  </si>
+  <si>
+    <t>ALMEIDA</t>
+  </si>
+  <si>
+    <t>CARRAZEDA DE ANSIAES</t>
+  </si>
+  <si>
+    <t>CELORICO DA BEIRA</t>
+  </si>
+  <si>
+    <t>CHAVES</t>
+  </si>
+  <si>
+    <t>FIGUEIRA DE CASTELO RODRIGO</t>
+  </si>
+  <si>
+    <t>FORNOS DE ALGODRES</t>
+  </si>
+  <si>
+    <t>FREIXO ESPADA A CINTA</t>
+  </si>
+  <si>
+    <t>GUARDA</t>
+  </si>
+  <si>
+    <t>MACEDO DE CAVALEIROS</t>
+  </si>
+  <si>
+    <t>MIRANDA DO DOURO</t>
+  </si>
+  <si>
+    <t>MOGADOURO</t>
+  </si>
+  <si>
+    <t>MOIMENTA DA BEIRA</t>
+  </si>
+  <si>
+    <t>MURCA</t>
+  </si>
+  <si>
+    <t>PENALVA DO CASTELO</t>
+  </si>
+  <si>
+    <t>PENEDONO</t>
+  </si>
+  <si>
+    <t>PINHEL</t>
+  </si>
+  <si>
+    <t>RIBEIRA DE PENA</t>
+  </si>
+  <si>
+    <t>SABROSA</t>
+  </si>
+  <si>
+    <t>SATAO</t>
+  </si>
+  <si>
+    <t>SERNANCELHE</t>
+  </si>
+  <si>
+    <t>TAROUCA</t>
+  </si>
+  <si>
+    <t>TORRE DE MONCORVO</t>
+  </si>
+  <si>
+    <t>TRANCOSO</t>
+  </si>
+  <si>
+    <t>VILA REAL</t>
+  </si>
+  <si>
+    <t>VIMIOSO</t>
+  </si>
+  <si>
+    <t>VINHAIS</t>
+  </si>
+  <si>
     <t>Causa sinistro</t>
   </si>
   <si>
-    <t>Cultura</t>
-[...16 lines deleted...]
-  <si>
     <t>Escaldão</t>
   </si>
   <si>
-    <t>E</t>
-[...2 lines deleted...]
-    <t>VINHAIS</t>
+    <t>Geada</t>
   </si>
   <si>
     <t>Granizo</t>
   </si>
   <si>
-    <t>Geada</t>
-[...2 lines deleted...]
-    <t>VILA NOVA DE FOZ COA</t>
+    <t>Desavinho</t>
+  </si>
+  <si>
+    <t>Tornado</t>
   </si>
   <si>
     <t>Tromba de água</t>
   </si>
   <si>
-    <t>LOUSA</t>
-[...163 lines deleted...]
-  <si>
     <t>Ação de queda de raio e explosão</t>
-  </si>
-[...229 lines deleted...]
-    <t>AZAMBUJA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...10 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
+      <color theme="1"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2B89AB"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Normal_Folha2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal_2023_a" xfId="3"/>
+    <cellStyle name="Normal_2023_b" xfId="4"/>
+    <cellStyle name="Normal_Folha2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I133"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H134"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="28.7109375" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" style="6" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="28.7109375" style="6"/>
+    <col min="1" max="1" width="14.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="28.85546875" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="38.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="32" style="8" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="7"/>
+      <c r="H1" s="7"/>
+    </row>
+    <row r="2" spans="1:8" ht="18" x14ac:dyDescent="0.35">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+    </row>
+    <row r="3" spans="1:8" ht="18" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A4" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="F1" s="4"/>
-[...6 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="C4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="16">
+        <v>2</v>
+      </c>
+      <c r="E4" s="17">
+        <v>670.34</v>
+      </c>
+      <c r="F4" s="17">
+        <v>335.17</v>
+      </c>
+      <c r="G4" s="17">
+        <v>445.32000000000005</v>
+      </c>
+      <c r="H4" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A5" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="16">
         <v>7</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="E5" s="17">
+        <v>6144.51</v>
+      </c>
+      <c r="F5" s="17">
+        <v>330.15</v>
+      </c>
+      <c r="G5" s="17">
+        <v>554.39</v>
+      </c>
+      <c r="H5" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A6" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="16">
+        <v>5</v>
+      </c>
+      <c r="E6" s="17">
+        <v>8807.260000000002</v>
+      </c>
+      <c r="F6" s="17">
+        <v>0</v>
+      </c>
+      <c r="G6" s="17">
+        <v>993.3</v>
+      </c>
+      <c r="H6" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A7" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="16">
         <v>1</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="1" t="s">
+      <c r="E7" s="17">
+        <v>3952.59</v>
+      </c>
+      <c r="F7" s="17">
+        <v>0</v>
+      </c>
+      <c r="G7" s="17">
+        <v>313.91000000000003</v>
+      </c>
+      <c r="H7" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A8" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="16">
+        <v>1</v>
+      </c>
+      <c r="E8" s="17">
+        <v>608.98</v>
+      </c>
+      <c r="F8" s="17">
+        <v>0</v>
+      </c>
+      <c r="G8" s="17">
+        <v>131.41</v>
+      </c>
+      <c r="H8" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A9" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="16">
+        <v>3</v>
+      </c>
+      <c r="E9" s="17">
+        <v>6574.6000000000013</v>
+      </c>
+      <c r="F9" s="17">
+        <v>0</v>
+      </c>
+      <c r="G9" s="17">
+        <v>394.23</v>
+      </c>
+      <c r="H9" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A10" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="16">
+        <v>1</v>
+      </c>
+      <c r="E10" s="17">
+        <v>784.74</v>
+      </c>
+      <c r="F10" s="17">
+        <v>0</v>
+      </c>
+      <c r="G10" s="17">
+        <v>190</v>
+      </c>
+      <c r="H10" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A11" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="16">
+        <v>1</v>
+      </c>
+      <c r="E11" s="17">
+        <v>70.81</v>
+      </c>
+      <c r="F11" s="17">
+        <v>0</v>
+      </c>
+      <c r="G11" s="17">
+        <v>0</v>
+      </c>
+      <c r="H11" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="16">
+        <v>4</v>
+      </c>
+      <c r="E12" s="17">
+        <v>2975.54</v>
+      </c>
+      <c r="F12" s="17">
+        <v>0</v>
+      </c>
+      <c r="G12" s="17">
+        <v>605.31999999999994</v>
+      </c>
+      <c r="H12" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="16">
+        <v>1</v>
+      </c>
+      <c r="E13" s="17">
+        <v>1846.3000000000002</v>
+      </c>
+      <c r="F13" s="17">
+        <v>0</v>
+      </c>
+      <c r="G13" s="17">
+        <v>160.16</v>
+      </c>
+      <c r="H13" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="16">
+        <v>16</v>
+      </c>
+      <c r="E14" s="17">
+        <v>15512.079999999998</v>
+      </c>
+      <c r="F14" s="17">
+        <v>0</v>
+      </c>
+      <c r="G14" s="17">
+        <v>3006.4399999999996</v>
+      </c>
+      <c r="H14" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="16">
         <v>2</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="E15" s="17">
+        <v>791.06</v>
+      </c>
+      <c r="F15" s="17">
+        <v>0</v>
+      </c>
+      <c r="G15" s="17">
+        <v>291.57</v>
+      </c>
+      <c r="H15" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" s="16">
+        <v>22</v>
+      </c>
+      <c r="E16" s="17">
+        <v>74254.319999999978</v>
+      </c>
+      <c r="F16" s="17">
+        <v>0</v>
+      </c>
+      <c r="G16" s="17">
+        <v>1835.8000000000002</v>
+      </c>
+      <c r="H16" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A17" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="16">
+        <v>45</v>
+      </c>
+      <c r="E17" s="17">
+        <v>111042.37000000002</v>
+      </c>
+      <c r="F17" s="17">
+        <v>0</v>
+      </c>
+      <c r="G17" s="17">
+        <v>10551.279999999999</v>
+      </c>
+      <c r="H17" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A18" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="16">
+        <v>20</v>
+      </c>
+      <c r="E18" s="17">
+        <v>36125.39</v>
+      </c>
+      <c r="F18" s="17">
+        <v>0</v>
+      </c>
+      <c r="G18" s="17">
+        <v>2746.73</v>
+      </c>
+      <c r="H18" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A19" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="16">
         <v>3</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="E19" s="17">
+        <v>5824.84</v>
+      </c>
+      <c r="F19" s="17">
+        <v>0</v>
+      </c>
+      <c r="G19" s="17">
+        <v>787.98</v>
+      </c>
+      <c r="H19" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="16">
+        <v>7</v>
+      </c>
+      <c r="E20" s="17">
+        <v>30778.150000000005</v>
+      </c>
+      <c r="F20" s="17">
+        <v>0</v>
+      </c>
+      <c r="G20" s="17">
+        <v>765.64</v>
+      </c>
+      <c r="H20" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A21" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" s="16">
+        <v>3</v>
+      </c>
+      <c r="E21" s="17">
+        <v>251.65</v>
+      </c>
+      <c r="F21" s="17">
+        <v>0</v>
+      </c>
+      <c r="G21" s="17">
+        <v>480.48</v>
+      </c>
+      <c r="H21" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A22" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="16">
+        <v>1</v>
+      </c>
+      <c r="E22" s="17">
+        <v>273.8</v>
+      </c>
+      <c r="F22" s="17">
+        <v>0</v>
+      </c>
+      <c r="G22" s="17">
+        <v>313.91000000000003</v>
+      </c>
+      <c r="H22" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A23" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="16">
+        <v>1</v>
+      </c>
+      <c r="E23" s="17">
+        <v>0</v>
+      </c>
+      <c r="F23" s="17">
+        <v>0</v>
+      </c>
+      <c r="G23" s="17">
+        <v>160.16</v>
+      </c>
+      <c r="H23" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A24" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" s="16">
+        <v>1</v>
+      </c>
+      <c r="E24" s="17">
+        <v>124.56</v>
+      </c>
+      <c r="F24" s="17">
+        <v>0</v>
+      </c>
+      <c r="G24" s="17">
+        <v>106.41</v>
+      </c>
+      <c r="H24" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A25" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25" s="16">
+        <v>13</v>
+      </c>
+      <c r="E25" s="17">
+        <v>28993.299999999992</v>
+      </c>
+      <c r="F25" s="17">
+        <v>0</v>
+      </c>
+      <c r="G25" s="17">
+        <v>4234.58</v>
+      </c>
+      <c r="H25" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A26" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" s="16">
+        <v>29</v>
+      </c>
+      <c r="E26" s="17">
+        <v>195757.84000000011</v>
+      </c>
+      <c r="F26" s="17">
+        <v>0</v>
+      </c>
+      <c r="G26" s="17">
+        <v>7885.8699999999981</v>
+      </c>
+      <c r="H26" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A27" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27" s="16">
+        <v>3</v>
+      </c>
+      <c r="E27" s="17">
+        <v>4095.31</v>
+      </c>
+      <c r="F27" s="17">
+        <v>0</v>
+      </c>
+      <c r="G27" s="17">
+        <v>941.73</v>
+      </c>
+      <c r="H27" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A28" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" s="16">
+        <v>3</v>
+      </c>
+      <c r="E28" s="17">
+        <v>2272.0100000000002</v>
+      </c>
+      <c r="F28" s="17">
+        <v>0</v>
+      </c>
+      <c r="G28" s="17">
+        <v>627.82000000000005</v>
+      </c>
+      <c r="H28" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A29" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29" s="16">
+        <v>1</v>
+      </c>
+      <c r="E29" s="17">
+        <v>2996.89</v>
+      </c>
+      <c r="F29" s="17">
+        <v>0</v>
+      </c>
+      <c r="G29" s="17">
+        <v>0</v>
+      </c>
+      <c r="H29" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A30" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30" s="16">
+        <v>79</v>
+      </c>
+      <c r="E30" s="17">
+        <v>113751.56999999999</v>
+      </c>
+      <c r="F30" s="17">
+        <v>298.08999999999997</v>
+      </c>
+      <c r="G30" s="17">
+        <v>19274.179999999993</v>
+      </c>
+      <c r="H30" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A31" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31" s="16">
+        <v>6</v>
+      </c>
+      <c r="E31" s="17">
+        <v>182630.20999999996</v>
+      </c>
+      <c r="F31" s="17">
+        <v>0</v>
+      </c>
+      <c r="G31" s="17">
+        <v>1068.01</v>
+      </c>
+      <c r="H31" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A32" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32" s="16">
+        <v>26</v>
+      </c>
+      <c r="E32" s="17">
+        <v>50061.21</v>
+      </c>
+      <c r="F32" s="17">
+        <v>0</v>
+      </c>
+      <c r="G32" s="17">
+        <v>6213.7099999999982</v>
+      </c>
+      <c r="H32" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A33" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C33" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33" s="16">
+        <v>58</v>
+      </c>
+      <c r="E33" s="17">
+        <v>57840.860000000022</v>
+      </c>
+      <c r="F33" s="17">
+        <v>0</v>
+      </c>
+      <c r="G33" s="17">
+        <v>9497.6799999999948</v>
+      </c>
+      <c r="H33" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A34" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D34" s="16">
+        <v>3</v>
+      </c>
+      <c r="E34" s="17">
+        <v>4662.33</v>
+      </c>
+      <c r="F34" s="17">
+        <v>0</v>
+      </c>
+      <c r="G34" s="17">
+        <v>480.48</v>
+      </c>
+      <c r="H34" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A35" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="16">
+        <v>1</v>
+      </c>
+      <c r="E35" s="17">
+        <v>956.25</v>
+      </c>
+      <c r="F35" s="17">
+        <v>0</v>
+      </c>
+      <c r="G35" s="17">
+        <v>313.91000000000003</v>
+      </c>
+      <c r="H35" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A36" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36" s="16">
+        <v>5</v>
+      </c>
+      <c r="E36" s="17">
+        <v>7914.7800000000016</v>
+      </c>
+      <c r="F36" s="17">
+        <v>0</v>
+      </c>
+      <c r="G36" s="17">
+        <v>954.55</v>
+      </c>
+      <c r="H36" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A37" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C37" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D37" s="16">
+        <v>2</v>
+      </c>
+      <c r="E37" s="17">
+        <v>479.4</v>
+      </c>
+      <c r="F37" s="17">
+        <v>0</v>
+      </c>
+      <c r="G37" s="17">
+        <v>627.82000000000005</v>
+      </c>
+      <c r="H37" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A38" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="D38" s="16">
+        <v>1</v>
+      </c>
+      <c r="E38" s="17">
+        <v>928.83</v>
+      </c>
+      <c r="F38" s="17">
+        <v>0</v>
+      </c>
+      <c r="G38" s="17">
+        <v>160.16</v>
+      </c>
+      <c r="H38" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A39" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C39" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="D39" s="16">
+        <v>79</v>
+      </c>
+      <c r="E39" s="17">
+        <v>127244.49000000003</v>
+      </c>
+      <c r="F39" s="17">
+        <v>0</v>
+      </c>
+      <c r="G39" s="17">
+        <v>7383.4199999999964</v>
+      </c>
+      <c r="H39" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A40" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B40" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="D40" s="16">
+        <v>156</v>
+      </c>
+      <c r="E40" s="17">
+        <v>190412.15999999995</v>
+      </c>
+      <c r="F40" s="17">
+        <v>2365.4900000000002</v>
+      </c>
+      <c r="G40" s="17">
+        <v>27680.539999999983</v>
+      </c>
+      <c r="H40" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A41" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="D41" s="16">
+        <v>16</v>
+      </c>
+      <c r="E41" s="17">
+        <v>30252.730000000007</v>
+      </c>
+      <c r="F41" s="17">
+        <v>0</v>
+      </c>
+      <c r="G41" s="17">
+        <v>4089.2599999999998</v>
+      </c>
+      <c r="H41" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A42" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="D42" s="16">
+        <v>8</v>
+      </c>
+      <c r="E42" s="17">
+        <v>6995.1399999999994</v>
+      </c>
+      <c r="F42" s="17">
+        <v>0</v>
+      </c>
+      <c r="G42" s="17">
+        <v>1252.53</v>
+      </c>
+      <c r="H42" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A43" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C43" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="D43" s="16">
+        <v>3</v>
+      </c>
+      <c r="E43" s="17">
+        <v>7508.69</v>
+      </c>
+      <c r="F43" s="17">
+        <v>0</v>
+      </c>
+      <c r="G43" s="17">
+        <v>320.32</v>
+      </c>
+      <c r="H43" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A44" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D44" s="16">
+        <v>2</v>
+      </c>
+      <c r="E44" s="17">
+        <v>16626.900000000001</v>
+      </c>
+      <c r="F44" s="17">
+        <v>0</v>
+      </c>
+      <c r="G44" s="17">
+        <v>651.9</v>
+      </c>
+      <c r="H44" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A45" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B45" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D45" s="16">
+        <v>110</v>
+      </c>
+      <c r="E45" s="17">
+        <v>129087.10000000002</v>
+      </c>
+      <c r="F45" s="17">
+        <v>0</v>
+      </c>
+      <c r="G45" s="17">
+        <v>28102.569999999989</v>
+      </c>
+      <c r="H45" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A46" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C46" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D46" s="16">
+        <v>3</v>
+      </c>
+      <c r="E46" s="17">
+        <v>2534.4500000000003</v>
+      </c>
+      <c r="F46" s="17">
+        <v>0</v>
+      </c>
+      <c r="G46" s="17">
+        <v>498.41</v>
+      </c>
+      <c r="H46" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A47" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C47" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D47" s="16">
+        <v>3</v>
+      </c>
+      <c r="E47" s="17">
+        <v>3853.1099999999997</v>
+      </c>
+      <c r="F47" s="17">
+        <v>0</v>
+      </c>
+      <c r="G47" s="17">
+        <v>821.04</v>
+      </c>
+      <c r="H47" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A48" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D48" s="16">
+        <v>26</v>
+      </c>
+      <c r="E48" s="17">
+        <v>1785.4600000000003</v>
+      </c>
+      <c r="F48" s="17">
+        <v>0</v>
+      </c>
+      <c r="G48" s="17">
+        <v>3695.6599999999985</v>
+      </c>
+      <c r="H48" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A49" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="D49" s="16">
+        <v>2</v>
+      </c>
+      <c r="E49" s="17">
+        <v>0</v>
+      </c>
+      <c r="F49" s="17">
+        <v>0</v>
+      </c>
+      <c r="G49" s="17">
+        <v>235.82</v>
+      </c>
+      <c r="H49" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A50" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B50" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C50" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="D50" s="16">
         <v>4</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="E50" s="17">
+        <v>400.61</v>
+      </c>
+      <c r="F50" s="17">
+        <v>0</v>
+      </c>
+      <c r="G50" s="17">
+        <v>563.51</v>
+      </c>
+      <c r="H50" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A51" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="D51" s="16">
+        <v>7</v>
+      </c>
+      <c r="E51" s="17">
+        <v>0</v>
+      </c>
+      <c r="F51" s="17">
+        <v>0</v>
+      </c>
+      <c r="G51" s="17">
+        <v>905.86999999999989</v>
+      </c>
+      <c r="H51" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A52" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="D52" s="16">
+        <v>72</v>
+      </c>
+      <c r="E52" s="17">
+        <v>19563.07</v>
+      </c>
+      <c r="F52" s="17">
+        <v>167.18</v>
+      </c>
+      <c r="G52" s="17">
+        <v>12198.360000000002</v>
+      </c>
+      <c r="H52" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A53" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D53" s="16">
+        <v>7</v>
+      </c>
+      <c r="E53" s="17">
+        <v>2200.96</v>
+      </c>
+      <c r="F53" s="17">
+        <v>0</v>
+      </c>
+      <c r="G53" s="17">
+        <v>1274.8699999999999</v>
+      </c>
+      <c r="H53" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A54" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D54" s="16">
+        <v>1</v>
+      </c>
+      <c r="E54" s="17">
+        <v>0</v>
+      </c>
+      <c r="F54" s="17">
+        <v>0</v>
+      </c>
+      <c r="G54" s="17">
+        <v>206.41</v>
+      </c>
+      <c r="H54" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A55" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C55" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D55" s="16">
+        <v>12</v>
+      </c>
+      <c r="E55" s="17">
+        <v>15745.31</v>
+      </c>
+      <c r="F55" s="17">
+        <v>0</v>
+      </c>
+      <c r="G55" s="17">
+        <v>1837.8800000000003</v>
+      </c>
+      <c r="H55" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A56" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D56" s="16">
+        <v>1</v>
+      </c>
+      <c r="E56" s="17">
+        <v>0</v>
+      </c>
+      <c r="F56" s="17">
+        <v>0</v>
+      </c>
+      <c r="G56" s="17">
+        <v>206.41</v>
+      </c>
+      <c r="H56" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A57" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B57" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D57" s="16">
+        <v>10</v>
+      </c>
+      <c r="E57" s="17">
+        <v>1111.27</v>
+      </c>
+      <c r="F57" s="17">
+        <v>0</v>
+      </c>
+      <c r="G57" s="17">
+        <v>1640.1000000000001</v>
+      </c>
+      <c r="H57" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A58" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B58" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D58" s="16">
+        <v>21</v>
+      </c>
+      <c r="E58" s="17">
+        <v>975.57999999999993</v>
+      </c>
+      <c r="F58" s="17">
+        <v>0</v>
+      </c>
+      <c r="G58" s="17">
+        <v>2794.6099999999997</v>
+      </c>
+      <c r="H58" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A59" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D59" s="16">
+        <v>20</v>
+      </c>
+      <c r="E59" s="17">
+        <v>22870.950000000008</v>
+      </c>
+      <c r="F59" s="17">
+        <v>0</v>
+      </c>
+      <c r="G59" s="17">
+        <v>3939.1499999999983</v>
+      </c>
+      <c r="H59" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A60" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B60" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D60" s="16">
+        <v>3</v>
+      </c>
+      <c r="E60" s="17">
+        <v>8873.2900000000009</v>
+      </c>
+      <c r="F60" s="17">
+        <v>0</v>
+      </c>
+      <c r="G60" s="17">
+        <v>317.77999999999997</v>
+      </c>
+      <c r="H60" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A61" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C61" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D61" s="16">
+        <v>39</v>
+      </c>
+      <c r="E61" s="17">
+        <v>20002.379999999997</v>
+      </c>
+      <c r="F61" s="17">
+        <v>0</v>
+      </c>
+      <c r="G61" s="17">
+        <v>6153.3999999999978</v>
+      </c>
+      <c r="H61" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A62" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C62" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D62" s="16">
+        <v>3</v>
+      </c>
+      <c r="E62" s="17">
+        <v>571.19000000000005</v>
+      </c>
+      <c r="F62" s="17">
+        <v>0</v>
+      </c>
+      <c r="G62" s="17">
+        <v>488.23</v>
+      </c>
+      <c r="H62" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A63" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B63" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C63" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D63" s="16">
+        <v>11</v>
+      </c>
+      <c r="E63" s="17">
+        <v>3318.6400000000003</v>
+      </c>
+      <c r="F63" s="17">
+        <v>0</v>
+      </c>
+      <c r="G63" s="17">
+        <v>1490.4</v>
+      </c>
+      <c r="H63" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A64" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C64" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="D64" s="16">
+        <v>22</v>
+      </c>
+      <c r="E64" s="17">
+        <v>0</v>
+      </c>
+      <c r="F64" s="17">
+        <v>0</v>
+      </c>
+      <c r="G64" s="17">
+        <v>2847.0199999999995</v>
+      </c>
+      <c r="H64" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A65" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B65" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C65" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D65" s="16">
+        <v>39</v>
+      </c>
+      <c r="E65" s="17">
+        <v>33045.15</v>
+      </c>
+      <c r="F65" s="17">
+        <v>0</v>
+      </c>
+      <c r="G65" s="17">
+        <v>4873.6499999999996</v>
+      </c>
+      <c r="H65" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A66" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B66" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C66" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="D66" s="16">
+        <v>43</v>
+      </c>
+      <c r="E66" s="17">
+        <v>56941.840000000011</v>
+      </c>
+      <c r="F66" s="17">
+        <v>0</v>
+      </c>
+      <c r="G66" s="17">
+        <v>7970.4399999999941</v>
+      </c>
+      <c r="H66" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A67" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C67" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D67" s="16">
+        <v>3</v>
+      </c>
+      <c r="E67" s="17">
+        <v>0</v>
+      </c>
+      <c r="F67" s="17">
+        <v>0</v>
+      </c>
+      <c r="G67" s="17">
+        <v>319.23</v>
+      </c>
+      <c r="H67" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A68" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B68" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C68" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="D68" s="16">
+        <v>62</v>
+      </c>
+      <c r="E68" s="17">
+        <v>24587.56</v>
+      </c>
+      <c r="F68" s="17">
+        <v>0</v>
+      </c>
+      <c r="G68" s="17">
+        <v>9309.31</v>
+      </c>
+      <c r="H68" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A69" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B69" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C69" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="D69" s="16">
+        <v>1</v>
+      </c>
+      <c r="E69" s="17">
+        <v>14799.939999999999</v>
+      </c>
+      <c r="F69" s="17">
+        <v>7399.9699999999993</v>
+      </c>
+      <c r="G69" s="17">
+        <v>131.41</v>
+      </c>
+      <c r="H69" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A70" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C70" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="D70" s="16">
+        <v>6</v>
+      </c>
+      <c r="E70" s="17">
+        <v>0</v>
+      </c>
+      <c r="F70" s="17">
+        <v>0</v>
+      </c>
+      <c r="G70" s="17">
+        <v>876.45999999999992</v>
+      </c>
+      <c r="H70" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A71" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C71" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="D71" s="16">
+        <v>79</v>
+      </c>
+      <c r="E71" s="17">
+        <v>119011.26000000005</v>
+      </c>
+      <c r="F71" s="17">
+        <v>0</v>
+      </c>
+      <c r="G71" s="17">
+        <v>15237.330000000011</v>
+      </c>
+      <c r="H71" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A72" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C72" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="D72" s="16">
+        <v>3</v>
+      </c>
+      <c r="E72" s="17">
+        <v>0</v>
+      </c>
+      <c r="F72" s="17">
+        <v>0</v>
+      </c>
+      <c r="G72" s="17">
+        <v>511.23</v>
+      </c>
+      <c r="H72" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A73" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C73" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="D73" s="16">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="E73" s="17">
+        <v>2780.24</v>
+      </c>
+      <c r="F73" s="17">
+        <v>0</v>
+      </c>
+      <c r="G73" s="17">
+        <v>555.04999999999995</v>
+      </c>
+      <c r="H73" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A74" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C74" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="D74" s="16">
+        <v>213</v>
+      </c>
+      <c r="E74" s="17">
+        <v>320909.33999999991</v>
+      </c>
+      <c r="F74" s="17">
+        <v>0</v>
+      </c>
+      <c r="G74" s="17">
+        <v>26041.220000000038</v>
+      </c>
+      <c r="H74" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A75" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C75" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="D75" s="16">
+        <v>1</v>
+      </c>
+      <c r="E75" s="17">
+        <v>0</v>
+      </c>
+      <c r="F75" s="17">
+        <v>0</v>
+      </c>
+      <c r="G75" s="17">
+        <v>129.41</v>
+      </c>
+      <c r="H75" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A76" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C76" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="D76" s="16">
+        <v>32</v>
+      </c>
+      <c r="E76" s="17">
+        <v>11225.239999999998</v>
+      </c>
+      <c r="F76" s="17">
+        <v>0</v>
+      </c>
+      <c r="G76" s="17">
+        <v>3044.9700000000003</v>
+      </c>
+      <c r="H76" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A77" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B77" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C77" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="D77" s="16">
+        <v>28</v>
+      </c>
+      <c r="E77" s="17">
+        <v>18401.79</v>
+      </c>
+      <c r="F77" s="17">
+        <v>0</v>
+      </c>
+      <c r="G77" s="17">
+        <v>4267.45</v>
+      </c>
+      <c r="H77" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A78" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B78" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C78" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="D78" s="16">
+        <v>70</v>
+      </c>
+      <c r="E78" s="17">
+        <v>11004.380000000001</v>
+      </c>
+      <c r="F78" s="17">
+        <v>0</v>
+      </c>
+      <c r="G78" s="17">
+        <v>12479.699999999992</v>
+      </c>
+      <c r="H78" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A79" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C79" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="D79" s="16">
+        <v>29</v>
+      </c>
+      <c r="E79" s="17">
+        <v>16310.399999999996</v>
+      </c>
+      <c r="F79" s="17">
+        <v>0</v>
+      </c>
+      <c r="G79" s="17">
+        <v>4966.2999999999984</v>
+      </c>
+      <c r="H79" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A80" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B80" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C80" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="D80" s="16">
+        <v>67</v>
+      </c>
+      <c r="E80" s="17">
+        <v>138328.01999999999</v>
+      </c>
+      <c r="F80" s="17">
+        <v>0</v>
+      </c>
+      <c r="G80" s="17">
+        <v>11878.859999999997</v>
+      </c>
+      <c r="H80" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A81" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B81" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C81" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="D81" s="16">
+        <v>4</v>
+      </c>
+      <c r="E81" s="17">
+        <v>6537.8400000000011</v>
+      </c>
+      <c r="F81" s="17">
+        <v>0</v>
+      </c>
+      <c r="G81" s="17">
+        <v>694.96</v>
+      </c>
+      <c r="H81" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A82" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B82" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C82" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="D82" s="16">
+        <v>7</v>
+      </c>
+      <c r="E82" s="17">
+        <v>13063.350000000002</v>
+      </c>
+      <c r="F82" s="17">
+        <v>0</v>
+      </c>
+      <c r="G82" s="17">
+        <v>1728.8700000000003</v>
+      </c>
+      <c r="H82" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A83" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C83" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="D83" s="16">
+        <v>3</v>
+      </c>
+      <c r="E83" s="17">
+        <v>4554.49</v>
+      </c>
+      <c r="F83" s="17">
+        <v>0</v>
+      </c>
+      <c r="G83" s="17">
+        <v>821.04</v>
+      </c>
+      <c r="H83" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A84" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C84" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="D84" s="16">
+        <v>20</v>
+      </c>
+      <c r="E84" s="17">
+        <v>6767.7</v>
+      </c>
+      <c r="F84" s="17">
+        <v>0</v>
+      </c>
+      <c r="G84" s="17">
+        <v>3008.119999999999</v>
+      </c>
+      <c r="H84" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A85" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B85" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C85" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="D85" s="16">
+        <v>6</v>
+      </c>
+      <c r="E85" s="17">
+        <v>0</v>
+      </c>
+      <c r="F85" s="17">
+        <v>0</v>
+      </c>
+      <c r="G85" s="17">
+        <v>776.45999999999992</v>
+      </c>
+      <c r="H85" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A86" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B86" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C86" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="D86" s="16">
+        <v>4</v>
+      </c>
+      <c r="E86" s="17">
+        <v>0</v>
+      </c>
+      <c r="F86" s="17">
+        <v>0</v>
+      </c>
+      <c r="G86" s="17">
+        <v>517.64</v>
+      </c>
+      <c r="H86" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A87" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B87" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C87" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="D87" s="16">
+        <v>3</v>
+      </c>
+      <c r="E87" s="17">
+        <v>0</v>
+      </c>
+      <c r="F87" s="17">
+        <v>0</v>
+      </c>
+      <c r="G87" s="17">
+        <v>319.23</v>
+      </c>
+      <c r="H87" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A88" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B88" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C88" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="D88" s="16">
+        <v>4</v>
+      </c>
+      <c r="E88" s="17">
+        <v>717.44999999999993</v>
+      </c>
+      <c r="F88" s="17">
+        <v>0</v>
+      </c>
+      <c r="G88" s="17">
+        <v>554.02</v>
+      </c>
+      <c r="H88" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A89" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B89" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C89" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="D89" s="16">
+        <v>3</v>
+      </c>
+      <c r="E89" s="17">
+        <v>2975.83</v>
+      </c>
+      <c r="F89" s="17">
+        <v>0</v>
+      </c>
+      <c r="G89" s="17">
+        <v>519.68000000000006</v>
+      </c>
+      <c r="H89" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A90" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B90" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C90" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="D90" s="16">
+        <v>10</v>
+      </c>
+      <c r="E90" s="17">
+        <v>5867.1800000000021</v>
+      </c>
+      <c r="F90" s="17">
+        <v>0</v>
+      </c>
+      <c r="G90" s="17">
+        <v>1033.99</v>
+      </c>
+      <c r="H90" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A91" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C91" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="D91" s="16">
+        <v>2</v>
+      </c>
+      <c r="E91" s="17">
+        <v>0</v>
+      </c>
+      <c r="F91" s="17">
+        <v>0</v>
+      </c>
+      <c r="G91" s="17">
+        <v>235.82</v>
+      </c>
+      <c r="H91" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A92" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B92" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C92" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="D92" s="16">
+        <v>46</v>
+      </c>
+      <c r="E92" s="17">
+        <v>29466.920000000006</v>
+      </c>
+      <c r="F92" s="17">
+        <v>0</v>
+      </c>
+      <c r="G92" s="17">
+        <v>7420.8399999999965</v>
+      </c>
+      <c r="H92" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A93" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B93" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C93" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="D93" s="16">
+        <v>4</v>
+      </c>
+      <c r="E93" s="17">
+        <v>6584.4299999999985</v>
+      </c>
+      <c r="F93" s="17">
+        <v>0</v>
+      </c>
+      <c r="G93" s="17">
+        <v>971.69999999999993</v>
+      </c>
+      <c r="H93" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A94" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C94" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="D94" s="16">
+        <v>54</v>
+      </c>
+      <c r="E94" s="17">
+        <v>58940.54</v>
+      </c>
+      <c r="F94" s="17">
+        <v>0</v>
+      </c>
+      <c r="G94" s="17">
+        <v>9729.3099999999977</v>
+      </c>
+      <c r="H94" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A95" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B95" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C95" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="D95" s="16">
+        <v>4</v>
+      </c>
+      <c r="E95" s="17">
+        <v>12294.31</v>
+      </c>
+      <c r="F95" s="17">
+        <v>0</v>
+      </c>
+      <c r="G95" s="17">
+        <v>980.93</v>
+      </c>
+      <c r="H95" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A96" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C96" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="D96" s="16">
+        <v>21</v>
+      </c>
+      <c r="E96" s="17">
+        <v>13457.150000000003</v>
+      </c>
+      <c r="F96" s="17">
+        <v>0</v>
+      </c>
+      <c r="G96" s="17">
+        <v>3105.8599999999997</v>
+      </c>
+      <c r="H96" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A97" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B97" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C97" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="D97" s="16">
+        <v>48</v>
+      </c>
+      <c r="E97" s="17">
+        <v>53814.710000000028</v>
+      </c>
+      <c r="F97" s="17">
+        <v>317.58000000000004</v>
+      </c>
+      <c r="G97" s="17">
+        <v>9924.8299999999963</v>
+      </c>
+      <c r="H97" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A98" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B98" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C98" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="D98" s="16">
+        <v>6</v>
+      </c>
+      <c r="E98" s="17">
+        <v>0</v>
+      </c>
+      <c r="F98" s="17">
+        <v>0</v>
+      </c>
+      <c r="G98" s="17">
+        <v>730.45999999999992</v>
+      </c>
+      <c r="H98" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A99" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B99" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C99" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="D99" s="16">
+        <v>1</v>
+      </c>
+      <c r="E99" s="17">
+        <v>0</v>
+      </c>
+      <c r="F99" s="17">
+        <v>0</v>
+      </c>
+      <c r="G99" s="17">
+        <v>129.41</v>
+      </c>
+      <c r="H99" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A100" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C100" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="D100" s="16">
+        <v>50</v>
+      </c>
+      <c r="E100" s="17">
+        <v>35431.360000000008</v>
+      </c>
+      <c r="F100" s="17">
+        <v>1073</v>
+      </c>
+      <c r="G100" s="17">
+        <v>7283.5899999999956</v>
+      </c>
+      <c r="H100" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A101" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B101" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C101" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="D101" s="16">
+        <v>5</v>
+      </c>
+      <c r="E101" s="17">
+        <v>7494.79</v>
+      </c>
+      <c r="F101" s="17">
+        <v>0</v>
+      </c>
+      <c r="G101" s="17">
+        <v>848.71999999999991</v>
+      </c>
+      <c r="H101" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A102" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B102" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C102" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="D102" s="16">
+        <v>1</v>
+      </c>
+      <c r="E102" s="17">
+        <v>0</v>
+      </c>
+      <c r="F102" s="17">
+        <v>0</v>
+      </c>
+      <c r="G102" s="17">
+        <v>106.41</v>
+      </c>
+      <c r="H102" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A103" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B103" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C103" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="D103" s="16">
+        <v>363</v>
+      </c>
+      <c r="E103" s="17">
+        <v>909763.81000000041</v>
+      </c>
+      <c r="F103" s="17">
+        <v>236.82999999999998</v>
+      </c>
+      <c r="G103" s="17">
+        <v>35690.59000000004</v>
+      </c>
+      <c r="H103" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A104" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B104" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C104" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="D104" s="16">
+        <v>1</v>
+      </c>
+      <c r="E104" s="17">
+        <v>0</v>
+      </c>
+      <c r="F104" s="17">
+        <v>0</v>
+      </c>
+      <c r="G104" s="17">
+        <v>129.41</v>
+      </c>
+      <c r="H104" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A105" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B105" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C105" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="D105" s="16">
+        <v>110</v>
+      </c>
+      <c r="E105" s="17">
+        <v>111058.42999999996</v>
+      </c>
+      <c r="F105" s="17">
+        <v>0</v>
+      </c>
+      <c r="G105" s="17">
+        <v>21866.02</v>
+      </c>
+      <c r="H105" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A106" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B106" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C106" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="D106" s="16">
+        <v>2</v>
+      </c>
+      <c r="E106" s="17">
+        <v>0</v>
+      </c>
+      <c r="F106" s="17">
+        <v>0</v>
+      </c>
+      <c r="G106" s="17">
+        <v>235.82</v>
+      </c>
+      <c r="H106" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A107" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B107" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C107" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="D107" s="16">
+        <v>13</v>
+      </c>
+      <c r="E107" s="17">
+        <v>16270.51</v>
+      </c>
+      <c r="F107" s="17">
+        <v>0</v>
+      </c>
+      <c r="G107" s="17">
+        <v>2395.4500000000003</v>
+      </c>
+      <c r="H107" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A108" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B108" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C108" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="D108" s="16">
+        <v>262</v>
+      </c>
+      <c r="E108" s="17">
+        <v>431852.53999999975</v>
+      </c>
+      <c r="F108" s="17">
+        <v>0</v>
+      </c>
+      <c r="G108" s="17">
+        <v>44814.970000000154</v>
+      </c>
+      <c r="H108" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A109" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B109" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C109" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="D109" s="16">
+        <v>25</v>
+      </c>
+      <c r="E109" s="17">
+        <v>16532.760000000002</v>
+      </c>
+      <c r="F109" s="17">
+        <v>0</v>
+      </c>
+      <c r="G109" s="17">
+        <v>3314.0699999999997</v>
+      </c>
+      <c r="H109" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A110" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B110" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C110" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="D110" s="16">
+        <v>71</v>
+      </c>
+      <c r="E110" s="17">
+        <v>103023.69</v>
+      </c>
+      <c r="F110" s="17">
+        <v>0</v>
+      </c>
+      <c r="G110" s="17">
+        <v>14428.95000000001</v>
+      </c>
+      <c r="H110" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A111" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B111" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C111" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="D111" s="16">
+        <v>11</v>
+      </c>
+      <c r="E111" s="17">
+        <v>3564.89</v>
+      </c>
+      <c r="F111" s="17">
+        <v>0</v>
+      </c>
+      <c r="G111" s="17">
+        <v>1894.2000000000003</v>
+      </c>
+      <c r="H111" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A112" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B112" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C112" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="D112" s="16">
+        <v>5</v>
+      </c>
+      <c r="E112" s="17">
+        <v>6666.7699999999986</v>
+      </c>
+      <c r="F112" s="17">
+        <v>0</v>
+      </c>
+      <c r="G112" s="17">
+        <v>765.68000000000006</v>
+      </c>
+      <c r="H112" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A113" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B113" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C113" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="D113" s="16">
+        <v>75</v>
+      </c>
+      <c r="E113" s="17">
+        <v>76428.209999999992</v>
+      </c>
+      <c r="F113" s="17">
+        <v>0</v>
+      </c>
+      <c r="G113" s="17">
+        <v>9105.7199999999993</v>
+      </c>
+      <c r="H113" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A114" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B114" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C114" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="D114" s="16">
+        <v>6</v>
+      </c>
+      <c r="E114" s="17">
+        <v>403.47</v>
+      </c>
+      <c r="F114" s="17">
+        <v>0</v>
+      </c>
+      <c r="G114" s="17">
+        <v>1045.52</v>
+      </c>
+      <c r="H114" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A115" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B115" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C115" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="D115" s="16">
+        <v>44</v>
+      </c>
+      <c r="E115" s="17">
+        <v>51883.89999999998</v>
+      </c>
+      <c r="F115" s="17">
+        <v>0</v>
+      </c>
+      <c r="G115" s="17">
+        <v>6952.1</v>
+      </c>
+      <c r="H115" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A116" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B116" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C116" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="D116" s="16">
+        <v>33</v>
+      </c>
+      <c r="E116" s="17">
+        <v>41835.73000000001</v>
+      </c>
+      <c r="F116" s="17">
+        <v>0</v>
+      </c>
+      <c r="G116" s="17">
+        <v>5975.3499999999976</v>
+      </c>
+      <c r="H116" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A117" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B117" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C117" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="D117" s="16">
+        <v>1</v>
+      </c>
+      <c r="E117" s="17">
+        <v>0</v>
+      </c>
+      <c r="F117" s="17">
+        <v>0</v>
+      </c>
+      <c r="G117" s="17">
+        <v>375.41</v>
+      </c>
+      <c r="H117" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A118" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B118" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C118" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="D118" s="16">
+        <v>45</v>
+      </c>
+      <c r="E118" s="17">
+        <v>14727.359999999997</v>
+      </c>
+      <c r="F118" s="17">
+        <v>0</v>
+      </c>
+      <c r="G118" s="17">
+        <v>6251.3499999999967</v>
+      </c>
+      <c r="H118" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A119" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B119" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C119" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="D119" s="16">
+        <v>29</v>
+      </c>
+      <c r="E119" s="17">
+        <v>7444.3</v>
+      </c>
+      <c r="F119" s="17">
+        <v>0</v>
+      </c>
+      <c r="G119" s="17">
+        <v>3850.2499999999986</v>
+      </c>
+      <c r="H119" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A120" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B120" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C120" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="D120" s="16">
+        <v>17</v>
+      </c>
+      <c r="E120" s="17">
+        <v>14393.75</v>
+      </c>
+      <c r="F120" s="17">
+        <v>0</v>
+      </c>
+      <c r="G120" s="17">
+        <v>2807.5099999999998</v>
+      </c>
+      <c r="H120" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A121" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B121" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C121" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="D121" s="16">
+        <v>44</v>
+      </c>
+      <c r="E121" s="17">
+        <v>73357.459999999977</v>
+      </c>
+      <c r="F121" s="17">
+        <v>0</v>
+      </c>
+      <c r="G121" s="17">
+        <v>8783.9999999999964</v>
+      </c>
+      <c r="H121" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A122" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B122" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C122" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="D122" s="16">
+        <v>216</v>
+      </c>
+      <c r="E122" s="17">
+        <v>288196.29000000015</v>
+      </c>
+      <c r="F122" s="17">
+        <v>0</v>
+      </c>
+      <c r="G122" s="17">
+        <v>39572.560000000012</v>
+      </c>
+      <c r="H122" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A123" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B123" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C123" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="D123" s="16">
+        <v>7</v>
+      </c>
+      <c r="E123" s="17">
+        <v>8015.52</v>
+      </c>
+      <c r="F123" s="17">
+        <v>0</v>
+      </c>
+      <c r="G123" s="17">
+        <v>1176.2</v>
+      </c>
+      <c r="H123" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A124" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B124" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C124" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="D124" s="16">
+        <v>839</v>
+      </c>
+      <c r="E124" s="17">
+        <v>963836.12000000034</v>
+      </c>
+      <c r="F124" s="17">
+        <v>5200.9800000000005</v>
+      </c>
+      <c r="G124" s="17">
+        <v>153222.79999999938</v>
+      </c>
+      <c r="H124" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A125" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B125" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C125" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="D125" s="16">
         <v>8</v>
       </c>
-      <c r="B4" s="12" t="s">
-[...109 lines deleted...]
-      <c r="D8" s="7">
+      <c r="E125" s="17">
+        <v>10304.82</v>
+      </c>
+      <c r="F125" s="17">
+        <v>0</v>
+      </c>
+      <c r="G125" s="17">
+        <v>1205.8699999999999</v>
+      </c>
+      <c r="H125" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A126" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B126" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C126" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="D126" s="16">
+        <v>31</v>
+      </c>
+      <c r="E126" s="17">
+        <v>18885.420000000006</v>
+      </c>
+      <c r="F126" s="17">
+        <v>0</v>
+      </c>
+      <c r="G126" s="17">
+        <v>5678.6399999999985</v>
+      </c>
+      <c r="H126" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A127" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B127" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C127" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="D127" s="16">
+        <v>74</v>
+      </c>
+      <c r="E127" s="17">
+        <v>87210.780000000042</v>
+      </c>
+      <c r="F127" s="17">
+        <v>0</v>
+      </c>
+      <c r="G127" s="17">
+        <v>13250.44000000001</v>
+      </c>
+      <c r="H127" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A128" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B128" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C128" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="D128" s="16">
+        <v>44</v>
+      </c>
+      <c r="E128" s="17">
+        <v>52544.669999999962</v>
+      </c>
+      <c r="F128" s="17">
+        <v>0</v>
+      </c>
+      <c r="G128" s="17">
+        <v>6920.2999999999975</v>
+      </c>
+      <c r="H128" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A129" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B129" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C129" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D129" s="16">
+        <v>13</v>
+      </c>
+      <c r="E129" s="17">
+        <v>2754.86</v>
+      </c>
+      <c r="F129" s="17">
+        <v>0</v>
+      </c>
+      <c r="G129" s="17">
+        <v>1661.1200000000001</v>
+      </c>
+      <c r="H129" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A130" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C130" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="D130" s="16">
+        <v>43</v>
+      </c>
+      <c r="E130" s="17">
+        <v>42169.419999999991</v>
+      </c>
+      <c r="F130" s="17">
+        <v>0</v>
+      </c>
+      <c r="G130" s="17">
+        <v>8421.8099999999959</v>
+      </c>
+      <c r="H130" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A131" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B131" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C131" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="D131" s="16">
+        <v>68</v>
+      </c>
+      <c r="E131" s="17">
+        <v>67550.119999999981</v>
+      </c>
+      <c r="F131" s="17">
+        <v>0</v>
+      </c>
+      <c r="G131" s="17">
+        <v>11228.730000000005</v>
+      </c>
+      <c r="H131" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A132" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B132" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C132" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="D132" s="16">
+        <v>10</v>
+      </c>
+      <c r="E132" s="17">
+        <v>3769.46</v>
+      </c>
+      <c r="F132" s="17">
+        <v>0</v>
+      </c>
+      <c r="G132" s="17">
+        <v>978.63000000000011</v>
+      </c>
+      <c r="H132" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A133" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B133" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C133" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="D133" s="16">
         <v>2</v>
       </c>
-      <c r="E8" s="8">
-[...877 lines deleted...]
-      <c r="C42" s="7" t="s">
+      <c r="E133" s="17">
+        <v>2753.16</v>
+      </c>
+      <c r="F133" s="17">
+        <v>0</v>
+      </c>
+      <c r="G133" s="17">
+        <v>996.82</v>
+      </c>
+      <c r="H133" s="17">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A134" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B134" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C134" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="D134" s="16">
         <v>57</v>
       </c>
-      <c r="D42" s="7">
-[...2377 lines deleted...]
-      <c r="H133" s="8">
+      <c r="E134" s="17">
+        <v>23878.759999999995</v>
+      </c>
+      <c r="F134" s="17">
+        <v>0</v>
+      </c>
+      <c r="G134" s="17">
+        <v>9685.9100000000017</v>
+      </c>
+      <c r="H134" s="17">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:J290"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I295"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="10" width="32" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="14.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="29.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="31.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="38.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="32" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="3" customFormat="1" ht="18" x14ac:dyDescent="0.35">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="7"/>
+      <c r="H1" s="7"/>
+      <c r="I1" s="7"/>
+    </row>
+    <row r="2" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+    </row>
+    <row r="3" spans="1:9" ht="18" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A4" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="C1" s="9"/>
-[...15 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="C4" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E4" s="13">
+        <v>1</v>
+      </c>
+      <c r="F4" s="14">
+        <v>670.34</v>
+      </c>
+      <c r="G4" s="14">
+        <v>335.17</v>
+      </c>
+      <c r="H4" s="14">
+        <v>131.41</v>
+      </c>
+      <c r="I4" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A5" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E5" s="13">
+        <v>1</v>
+      </c>
+      <c r="F5" s="14">
+        <v>0</v>
+      </c>
+      <c r="G5" s="14">
+        <v>0</v>
+      </c>
+      <c r="H5" s="14">
+        <v>313.91000000000003</v>
+      </c>
+      <c r="I5" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A6" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E6" s="13">
+        <v>6</v>
+      </c>
+      <c r="F6" s="14">
+        <v>5977.3000000000011</v>
+      </c>
+      <c r="G6" s="14">
+        <v>330.15</v>
+      </c>
+      <c r="H6" s="14">
+        <v>554.39</v>
+      </c>
+      <c r="I6" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A7" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E7" s="13">
+        <v>1</v>
+      </c>
+      <c r="F7" s="14">
+        <v>167.21</v>
+      </c>
+      <c r="G7" s="14">
+        <v>0</v>
+      </c>
+      <c r="H7" s="14">
+        <v>0</v>
+      </c>
+      <c r="I7" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A8" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E8" s="13">
+        <v>4</v>
+      </c>
+      <c r="F8" s="14">
+        <v>8807.260000000002</v>
+      </c>
+      <c r="G8" s="14">
+        <v>0</v>
+      </c>
+      <c r="H8" s="14">
+        <v>554.39</v>
+      </c>
+      <c r="I8" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A9" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E9" s="13">
+        <v>1</v>
+      </c>
+      <c r="F9" s="14">
+        <v>0</v>
+      </c>
+      <c r="G9" s="14">
+        <v>0</v>
+      </c>
+      <c r="H9" s="14">
+        <v>438.91</v>
+      </c>
+      <c r="I9" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A10" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E10" s="13">
+        <v>1</v>
+      </c>
+      <c r="F10" s="14">
+        <v>3952.59</v>
+      </c>
+      <c r="G10" s="14">
+        <v>0</v>
+      </c>
+      <c r="H10" s="14">
+        <v>313.91000000000003</v>
+      </c>
+      <c r="I10" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A11" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E11" s="13">
+        <v>1</v>
+      </c>
+      <c r="F11" s="14">
+        <v>608.98</v>
+      </c>
+      <c r="G11" s="14">
+        <v>0</v>
+      </c>
+      <c r="H11" s="14">
+        <v>131.41</v>
+      </c>
+      <c r="I11" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A12" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E12" s="13">
+        <v>3</v>
+      </c>
+      <c r="F12" s="14">
+        <v>6574.6000000000013</v>
+      </c>
+      <c r="G12" s="14">
+        <v>0</v>
+      </c>
+      <c r="H12" s="14">
+        <v>394.23</v>
+      </c>
+      <c r="I12" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A13" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E13" s="13">
+        <v>1</v>
+      </c>
+      <c r="F13" s="14">
+        <v>784.74</v>
+      </c>
+      <c r="G13" s="14">
+        <v>0</v>
+      </c>
+      <c r="H13" s="14">
+        <v>190</v>
+      </c>
+      <c r="I13" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A14" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E14" s="13">
+        <v>1</v>
+      </c>
+      <c r="F14" s="14">
+        <v>70.81</v>
+      </c>
+      <c r="G14" s="14">
+        <v>0</v>
+      </c>
+      <c r="H14" s="14">
+        <v>0</v>
+      </c>
+      <c r="I14" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E15" s="13">
+        <v>4</v>
+      </c>
+      <c r="F15" s="14">
+        <v>2975.54</v>
+      </c>
+      <c r="G15" s="14">
+        <v>0</v>
+      </c>
+      <c r="H15" s="14">
+        <v>605.31999999999994</v>
+      </c>
+      <c r="I15" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E16" s="13">
+        <v>1</v>
+      </c>
+      <c r="F16" s="14">
+        <v>1846.3000000000002</v>
+      </c>
+      <c r="G16" s="14">
+        <v>0</v>
+      </c>
+      <c r="H16" s="14">
+        <v>160.16</v>
+      </c>
+      <c r="I16" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A17" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E17" s="13">
+        <v>11</v>
+      </c>
+      <c r="F17" s="14">
+        <v>9488.76</v>
+      </c>
+      <c r="G17" s="14">
+        <v>0</v>
+      </c>
+      <c r="H17" s="14">
+        <v>1655.8000000000002</v>
+      </c>
+      <c r="I17" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A18" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E18" s="13">
+        <v>1</v>
+      </c>
+      <c r="F18" s="14">
+        <v>2417.85</v>
+      </c>
+      <c r="G18" s="14">
+        <v>0</v>
+      </c>
+      <c r="H18" s="14">
+        <v>95</v>
+      </c>
+      <c r="I18" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A19" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E19" s="13">
+        <v>4</v>
+      </c>
+      <c r="F19" s="14">
+        <v>3605.47</v>
+      </c>
+      <c r="G19" s="14">
+        <v>0</v>
+      </c>
+      <c r="H19" s="14">
+        <v>1255.6400000000001</v>
+      </c>
+      <c r="I19" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A20" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E20" s="13">
+        <v>1</v>
+      </c>
+      <c r="F20" s="14">
+        <v>791.06</v>
+      </c>
+      <c r="G20" s="14">
+        <v>0</v>
+      </c>
+      <c r="H20" s="14">
+        <v>131.41</v>
+      </c>
+      <c r="I20" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A21" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E21" s="13">
+        <v>1</v>
+      </c>
+      <c r="F21" s="14">
+        <v>0</v>
+      </c>
+      <c r="G21" s="14">
+        <v>0</v>
+      </c>
+      <c r="H21" s="14">
+        <v>160.16</v>
+      </c>
+      <c r="I21" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A22" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E22" s="13">
+        <v>21</v>
+      </c>
+      <c r="F22" s="14">
+        <v>74254.319999999978</v>
+      </c>
+      <c r="G22" s="14">
+        <v>0</v>
+      </c>
+      <c r="H22" s="14">
+        <v>1675.6400000000003</v>
+      </c>
+      <c r="I22" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A23" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E23" s="13">
+        <v>1</v>
+      </c>
+      <c r="F23" s="14">
+        <v>0</v>
+      </c>
+      <c r="G23" s="14">
+        <v>0</v>
+      </c>
+      <c r="H23" s="14">
+        <v>160.16</v>
+      </c>
+      <c r="I23" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A24" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E24" s="13">
+        <v>1</v>
+      </c>
+      <c r="F24" s="14">
+        <v>1234.58</v>
+      </c>
+      <c r="G24" s="14">
+        <v>0</v>
+      </c>
+      <c r="H24" s="14">
+        <v>0</v>
+      </c>
+      <c r="I24" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A25" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E25" s="13">
+        <v>44</v>
+      </c>
+      <c r="F25" s="14">
+        <v>109807.79000000001</v>
+      </c>
+      <c r="G25" s="14">
+        <v>0</v>
+      </c>
+      <c r="H25" s="14">
+        <v>10551.279999999999</v>
+      </c>
+      <c r="I25" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A26" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E26" s="13">
+        <v>1</v>
+      </c>
+      <c r="F26" s="14">
+        <v>2107.8900000000003</v>
+      </c>
+      <c r="G26" s="14">
+        <v>0</v>
+      </c>
+      <c r="H26" s="14">
+        <v>95</v>
+      </c>
+      <c r="I26" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A27" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E27" s="13">
+        <v>19</v>
+      </c>
+      <c r="F27" s="14">
+        <v>34017.5</v>
+      </c>
+      <c r="G27" s="14">
+        <v>0</v>
+      </c>
+      <c r="H27" s="14">
+        <v>2651.73</v>
+      </c>
+      <c r="I27" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A28" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E28" s="13">
+        <v>2</v>
+      </c>
+      <c r="F28" s="14">
+        <v>2323.42</v>
+      </c>
+      <c r="G28" s="14">
+        <v>0</v>
+      </c>
+      <c r="H28" s="14">
+        <v>474.07000000000005</v>
+      </c>
+      <c r="I28" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A29" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E29" s="13">
+        <v>1</v>
+      </c>
+      <c r="F29" s="14">
+        <v>3501.42</v>
+      </c>
+      <c r="G29" s="14">
+        <v>0</v>
+      </c>
+      <c r="H29" s="14">
+        <v>313.91000000000003</v>
+      </c>
+      <c r="I29" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A30" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E30" s="13">
+        <v>6</v>
+      </c>
+      <c r="F30" s="14">
+        <v>13670.92</v>
+      </c>
+      <c r="G30" s="14">
+        <v>0</v>
+      </c>
+      <c r="H30" s="14">
+        <v>765.64</v>
+      </c>
+      <c r="I30" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A31" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E31" s="13">
+        <v>1</v>
+      </c>
+      <c r="F31" s="14">
+        <v>17107.23</v>
+      </c>
+      <c r="G31" s="14">
+        <v>0</v>
+      </c>
+      <c r="H31" s="14">
+        <v>0</v>
+      </c>
+      <c r="I31" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A32" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E32" s="13">
+        <v>2</v>
+      </c>
+      <c r="F32" s="14">
+        <v>0</v>
+      </c>
+      <c r="G32" s="14">
+        <v>0</v>
+      </c>
+      <c r="H32" s="14">
+        <v>320.32</v>
+      </c>
+      <c r="I32" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A33" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E33" s="13">
+        <v>1</v>
+      </c>
+      <c r="F33" s="14">
+        <v>251.65</v>
+      </c>
+      <c r="G33" s="14">
+        <v>0</v>
+      </c>
+      <c r="H33" s="14">
+        <v>160.16</v>
+      </c>
+      <c r="I33" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A34" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E34" s="13">
+        <v>1</v>
+      </c>
+      <c r="F34" s="14">
+        <v>273.8</v>
+      </c>
+      <c r="G34" s="14">
+        <v>0</v>
+      </c>
+      <c r="H34" s="14">
+        <v>313.91000000000003</v>
+      </c>
+      <c r="I34" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A35" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E35" s="13">
+        <v>1</v>
+      </c>
+      <c r="F35" s="14">
+        <v>0</v>
+      </c>
+      <c r="G35" s="14">
+        <v>0</v>
+      </c>
+      <c r="H35" s="14">
+        <v>160.16</v>
+      </c>
+      <c r="I35" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A36" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E36" s="13">
+        <v>1</v>
+      </c>
+      <c r="F36" s="14">
+        <v>124.56</v>
+      </c>
+      <c r="G36" s="14">
+        <v>0</v>
+      </c>
+      <c r="H36" s="14">
+        <v>106.41</v>
+      </c>
+      <c r="I36" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A37" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D37" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E37" s="13">
+        <v>11</v>
+      </c>
+      <c r="F37" s="14">
+        <v>20252.36</v>
+      </c>
+      <c r="G37" s="14">
+        <v>0</v>
+      </c>
+      <c r="H37" s="14">
+        <v>3606.7599999999998</v>
+      </c>
+      <c r="I37" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A38" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E38" s="13">
+        <v>1</v>
+      </c>
+      <c r="F38" s="14">
+        <v>8740.94</v>
+      </c>
+      <c r="G38" s="14">
+        <v>0</v>
+      </c>
+      <c r="H38" s="14">
+        <v>467.66</v>
+      </c>
+      <c r="I38" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A39" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E39" s="13">
+        <v>1</v>
+      </c>
+      <c r="F39" s="14">
+        <v>0</v>
+      </c>
+      <c r="G39" s="14">
+        <v>0</v>
+      </c>
+      <c r="H39" s="14">
+        <v>160.16</v>
+      </c>
+      <c r="I39" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A40" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B40" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E40" s="13">
+        <v>4</v>
+      </c>
+      <c r="F40" s="14">
+        <v>10808.53</v>
+      </c>
+      <c r="G40" s="14">
+        <v>0</v>
+      </c>
+      <c r="H40" s="14">
+        <v>474.07000000000005</v>
+      </c>
+      <c r="I40" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A41" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E41" s="13">
+        <v>25</v>
+      </c>
+      <c r="F41" s="14">
+        <v>184949.31000000006</v>
+      </c>
+      <c r="G41" s="14">
+        <v>0</v>
+      </c>
+      <c r="H41" s="14">
+        <v>7411.7999999999984</v>
+      </c>
+      <c r="I41" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A42" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E42" s="13">
+        <v>2</v>
+      </c>
+      <c r="F42" s="14">
+        <v>3793.4</v>
+      </c>
+      <c r="G42" s="14">
+        <v>0</v>
+      </c>
+      <c r="H42" s="14">
+        <v>627.82000000000005</v>
+      </c>
+      <c r="I42" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A43" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E43" s="13">
+        <v>1</v>
+      </c>
+      <c r="F43" s="14">
+        <v>301.91000000000003</v>
+      </c>
+      <c r="G43" s="14">
+        <v>0</v>
+      </c>
+      <c r="H43" s="14">
+        <v>313.91000000000003</v>
+      </c>
+      <c r="I43" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A44" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E44" s="13">
+        <v>3</v>
+      </c>
+      <c r="F44" s="14">
+        <v>2272.0100000000002</v>
+      </c>
+      <c r="G44" s="14">
+        <v>0</v>
+      </c>
+      <c r="H44" s="14">
+        <v>627.82000000000005</v>
+      </c>
+      <c r="I44" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A45" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B45" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C45" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E45" s="13">
+        <v>1</v>
+      </c>
+      <c r="F45" s="14">
+        <v>2996.89</v>
+      </c>
+      <c r="G45" s="14">
+        <v>0</v>
+      </c>
+      <c r="H45" s="14">
+        <v>0</v>
+      </c>
+      <c r="I45" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A46" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E46" s="13">
+        <v>77</v>
+      </c>
+      <c r="F46" s="14">
+        <v>109291.56</v>
+      </c>
+      <c r="G46" s="14">
+        <v>298.08999999999997</v>
+      </c>
+      <c r="H46" s="14">
+        <v>18953.859999999993</v>
+      </c>
+      <c r="I46" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A47" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E47" s="13">
+        <v>2</v>
+      </c>
+      <c r="F47" s="14">
+        <v>4460.0099999999993</v>
+      </c>
+      <c r="G47" s="14">
+        <v>0</v>
+      </c>
+      <c r="H47" s="14">
+        <v>320.32</v>
+      </c>
+      <c r="I47" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A48" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E48" s="13">
+        <v>2</v>
+      </c>
+      <c r="F48" s="14">
+        <v>2753.6</v>
+      </c>
+      <c r="G48" s="14">
+        <v>0</v>
+      </c>
+      <c r="H48" s="14">
+        <v>95</v>
+      </c>
+      <c r="I48" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A49" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E49" s="13">
+        <v>4</v>
+      </c>
+      <c r="F49" s="14">
+        <v>179876.61</v>
+      </c>
+      <c r="G49" s="14">
+        <v>0</v>
+      </c>
+      <c r="H49" s="14">
+        <v>973.01</v>
+      </c>
+      <c r="I49" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A50" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B50" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E50" s="13">
+        <v>9</v>
+      </c>
+      <c r="F50" s="14">
+        <v>22366.27</v>
+      </c>
+      <c r="G50" s="14">
+        <v>0</v>
+      </c>
+      <c r="H50" s="14">
+        <v>2393.7800000000002</v>
+      </c>
+      <c r="I50" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A51" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E51" s="13">
+        <v>17</v>
+      </c>
+      <c r="F51" s="14">
+        <v>27694.939999999995</v>
+      </c>
+      <c r="G51" s="14">
+        <v>0</v>
+      </c>
+      <c r="H51" s="14">
+        <v>3819.9299999999994</v>
+      </c>
+      <c r="I51" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A52" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D52" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E52" s="13">
+        <v>57</v>
+      </c>
+      <c r="F52" s="14">
+        <v>57840.860000000022</v>
+      </c>
+      <c r="G52" s="14">
+        <v>0</v>
+      </c>
+      <c r="H52" s="14">
+        <v>9337.519999999995</v>
+      </c>
+      <c r="I52" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A53" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="D53" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E53" s="13">
+        <v>1</v>
+      </c>
+      <c r="F53" s="14">
+        <v>0</v>
+      </c>
+      <c r="G53" s="14">
+        <v>0</v>
+      </c>
+      <c r="H53" s="14">
+        <v>160.16</v>
+      </c>
+      <c r="I53" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A54" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D54" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E54" s="13">
+        <v>3</v>
+      </c>
+      <c r="F54" s="14">
+        <v>4662.33</v>
+      </c>
+      <c r="G54" s="14">
+        <v>0</v>
+      </c>
+      <c r="H54" s="14">
+        <v>480.48</v>
+      </c>
+      <c r="I54" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A55" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D55" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E55" s="13">
+        <v>1</v>
+      </c>
+      <c r="F55" s="14">
+        <v>956.25</v>
+      </c>
+      <c r="G55" s="14">
+        <v>0</v>
+      </c>
+      <c r="H55" s="14">
+        <v>313.91000000000003</v>
+      </c>
+      <c r="I55" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A56" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="D56" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E56" s="13">
+        <v>5</v>
+      </c>
+      <c r="F56" s="14">
+        <v>7914.7800000000016</v>
+      </c>
+      <c r="G56" s="14">
+        <v>0</v>
+      </c>
+      <c r="H56" s="14">
+        <v>954.55</v>
+      </c>
+      <c r="I56" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A57" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B57" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D57" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E57" s="13">
+        <v>1</v>
+      </c>
+      <c r="F57" s="14">
+        <v>479.4</v>
+      </c>
+      <c r="G57" s="14">
+        <v>0</v>
+      </c>
+      <c r="H57" s="14">
+        <v>313.91000000000003</v>
+      </c>
+      <c r="I57" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A58" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B58" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D58" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E58" s="13">
+        <v>1</v>
+      </c>
+      <c r="F58" s="14">
+        <v>0</v>
+      </c>
+      <c r="G58" s="14">
+        <v>0</v>
+      </c>
+      <c r="H58" s="14">
+        <v>313.91000000000003</v>
+      </c>
+      <c r="I58" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A59" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E59" s="13">
+        <v>1</v>
+      </c>
+      <c r="F59" s="14">
+        <v>928.83</v>
+      </c>
+      <c r="G59" s="14">
+        <v>0</v>
+      </c>
+      <c r="H59" s="14">
+        <v>160.16</v>
+      </c>
+      <c r="I59" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A60" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B60" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D60" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E60" s="13">
+        <v>73</v>
+      </c>
+      <c r="F60" s="14">
+        <v>127244.49000000003</v>
+      </c>
+      <c r="G60" s="14">
+        <v>0</v>
+      </c>
+      <c r="H60" s="14">
+        <v>5807.4599999999973</v>
+      </c>
+      <c r="I60" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A61" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D61" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E61" s="13">
+        <v>6</v>
+      </c>
+      <c r="F61" s="14">
+        <v>0</v>
+      </c>
+      <c r="G61" s="14">
+        <v>0</v>
+      </c>
+      <c r="H61" s="14">
+        <v>1575.9600000000003</v>
+      </c>
+      <c r="I61" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A62" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D62" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E62" s="13">
+        <v>155</v>
+      </c>
+      <c r="F62" s="14">
+        <v>190412.15999999995</v>
+      </c>
+      <c r="G62" s="14">
+        <v>2365.4900000000002</v>
+      </c>
+      <c r="H62" s="14">
+        <v>27520.379999999983</v>
+      </c>
+      <c r="I62" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A63" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B63" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D63" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E63" s="13">
+        <v>1</v>
+      </c>
+      <c r="F63" s="14">
+        <v>0</v>
+      </c>
+      <c r="G63" s="14">
+        <v>0</v>
+      </c>
+      <c r="H63" s="14">
+        <v>160.16</v>
+      </c>
+      <c r="I63" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A64" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D64" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E64" s="13">
+        <v>1</v>
+      </c>
+      <c r="F64" s="14">
+        <v>1005.48</v>
+      </c>
+      <c r="G64" s="14">
+        <v>0</v>
+      </c>
+      <c r="H64" s="14">
+        <v>313.91000000000003</v>
+      </c>
+      <c r="I64" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A65" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B65" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D65" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E65" s="13">
+        <v>15</v>
+      </c>
+      <c r="F65" s="14">
+        <v>29247.250000000007</v>
+      </c>
+      <c r="G65" s="14">
+        <v>0</v>
+      </c>
+      <c r="H65" s="14">
+        <v>3775.35</v>
+      </c>
+      <c r="I65" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A66" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B66" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D66" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E66" s="13">
+        <v>5</v>
+      </c>
+      <c r="F66" s="14">
+        <v>6995.1399999999994</v>
+      </c>
+      <c r="G66" s="14">
+        <v>0</v>
+      </c>
+      <c r="H66" s="14">
+        <v>772.05</v>
+      </c>
+      <c r="I66" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A67" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D67" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E67" s="13">
+        <v>3</v>
+      </c>
+      <c r="F67" s="14">
+        <v>0</v>
+      </c>
+      <c r="G67" s="14">
+        <v>0</v>
+      </c>
+      <c r="H67" s="14">
+        <v>480.48</v>
+      </c>
+      <c r="I67" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A68" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B68" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D68" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E68" s="13">
+        <v>3</v>
+      </c>
+      <c r="F68" s="14">
+        <v>7508.69</v>
+      </c>
+      <c r="G68" s="14">
+        <v>0</v>
+      </c>
+      <c r="H68" s="14">
+        <v>320.32</v>
+      </c>
+      <c r="I68" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A69" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B69" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D69" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E69" s="13">
+        <v>2</v>
+      </c>
+      <c r="F69" s="14">
+        <v>16626.900000000001</v>
+      </c>
+      <c r="G69" s="14">
+        <v>0</v>
+      </c>
+      <c r="H69" s="14">
+        <v>651.9</v>
+      </c>
+      <c r="I69" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A70" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D70" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E70" s="13">
+        <v>108</v>
+      </c>
+      <c r="F70" s="14">
+        <v>128641.73000000003</v>
+      </c>
+      <c r="G70" s="14">
+        <v>0</v>
+      </c>
+      <c r="H70" s="14">
+        <v>27474.749999999989</v>
+      </c>
+      <c r="I70" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A71" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D71" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E71" s="13">
+        <v>2</v>
+      </c>
+      <c r="F71" s="14">
+        <v>445.37</v>
+      </c>
+      <c r="G71" s="14">
+        <v>0</v>
+      </c>
+      <c r="H71" s="14">
+        <v>627.82000000000005</v>
+      </c>
+      <c r="I71" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A72" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C72" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D72" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E72" s="13">
+        <v>2</v>
+      </c>
+      <c r="F72" s="14">
+        <v>2534.4500000000003</v>
+      </c>
+      <c r="G72" s="14">
+        <v>0</v>
+      </c>
+      <c r="H72" s="14">
+        <v>313.91000000000003</v>
+      </c>
+      <c r="I72" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A73" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C73" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D73" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E73" s="13">
+        <v>1</v>
+      </c>
+      <c r="F73" s="14">
+        <v>0</v>
+      </c>
+      <c r="G73" s="14">
+        <v>0</v>
+      </c>
+      <c r="H73" s="14">
+        <v>184.5</v>
+      </c>
+      <c r="I73" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A74" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D74" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E74" s="13">
+        <v>2</v>
+      </c>
+      <c r="F74" s="14">
+        <v>699.47</v>
+      </c>
+      <c r="G74" s="14">
+        <v>0</v>
+      </c>
+      <c r="H74" s="14">
+        <v>498.15999999999997</v>
+      </c>
+      <c r="I74" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A75" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D75" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E75" s="13">
+        <v>1</v>
+      </c>
+      <c r="F75" s="14">
+        <v>3153.64</v>
+      </c>
+      <c r="G75" s="14">
+        <v>0</v>
+      </c>
+      <c r="H75" s="14">
+        <v>322.88</v>
+      </c>
+      <c r="I75" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A76" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D76" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E76" s="13">
+        <v>17</v>
+      </c>
+      <c r="F76" s="14">
+        <v>1785.4600000000003</v>
+      </c>
+      <c r="G76" s="14">
+        <v>0</v>
+      </c>
+      <c r="H76" s="14">
+        <v>2399.9700000000003</v>
+      </c>
+      <c r="I76" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A77" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B77" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C77" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D77" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E77" s="13">
+        <v>4</v>
+      </c>
+      <c r="F77" s="14">
+        <v>0</v>
+      </c>
+      <c r="G77" s="14">
+        <v>0</v>
+      </c>
+      <c r="H77" s="14">
+        <v>517.64</v>
+      </c>
+      <c r="I77" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A78" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B78" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C78" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D78" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E78" s="13">
+        <v>5</v>
+      </c>
+      <c r="F78" s="14">
+        <v>0</v>
+      </c>
+      <c r="G78" s="14">
+        <v>0</v>
+      </c>
+      <c r="H78" s="14">
+        <v>778.05</v>
+      </c>
+      <c r="I78" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A79" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="D79" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E79" s="13">
+        <v>2</v>
+      </c>
+      <c r="F79" s="14">
+        <v>0</v>
+      </c>
+      <c r="G79" s="14">
+        <v>0</v>
+      </c>
+      <c r="H79" s="14">
+        <v>235.82</v>
+      </c>
+      <c r="I79" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A80" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B80" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D80" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E80" s="13">
+        <v>3</v>
+      </c>
+      <c r="F80" s="14">
+        <v>400.61</v>
+      </c>
+      <c r="G80" s="14">
+        <v>0</v>
+      </c>
+      <c r="H80" s="14">
+        <v>388.23</v>
+      </c>
+      <c r="I80" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A81" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B81" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D81" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E81" s="13">
+        <v>1</v>
+      </c>
+      <c r="F81" s="14">
+        <v>0</v>
+      </c>
+      <c r="G81" s="14">
+        <v>0</v>
+      </c>
+      <c r="H81" s="14">
+        <v>175.28</v>
+      </c>
+      <c r="I81" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A82" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B82" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="D82" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E82" s="13">
         <v>7</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="F82" s="14">
+        <v>0</v>
+      </c>
+      <c r="G82" s="14">
+        <v>0</v>
+      </c>
+      <c r="H82" s="14">
+        <v>905.86999999999989</v>
+      </c>
+      <c r="I82" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A83" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D83" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E83" s="13">
+        <v>20</v>
+      </c>
+      <c r="F83" s="14">
+        <v>6990.09</v>
+      </c>
+      <c r="G83" s="14">
+        <v>167.18</v>
+      </c>
+      <c r="H83" s="14">
+        <v>2798.3799999999997</v>
+      </c>
+      <c r="I83" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A84" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E84" s="13">
+        <v>2</v>
+      </c>
+      <c r="F84" s="14">
+        <v>0</v>
+      </c>
+      <c r="G84" s="14">
+        <v>0</v>
+      </c>
+      <c r="H84" s="14">
+        <v>258.82</v>
+      </c>
+      <c r="I84" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A85" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B85" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D85" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E85" s="13">
+        <v>8</v>
+      </c>
+      <c r="F85" s="14">
+        <v>2517.27</v>
+      </c>
+      <c r="G85" s="14">
+        <v>0</v>
+      </c>
+      <c r="H85" s="14">
+        <v>1784.04</v>
+      </c>
+      <c r="I85" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A86" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B86" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D86" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="E86" s="13">
+        <v>8</v>
+      </c>
+      <c r="F86" s="14">
+        <v>1538.87</v>
+      </c>
+      <c r="G86" s="14">
+        <v>0</v>
+      </c>
+      <c r="H86" s="14">
+        <v>776.45999999999992</v>
+      </c>
+      <c r="I86" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A87" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B87" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D87" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="E87" s="13">
         <v>1</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="11" t="s">
+      <c r="F87" s="14">
+        <v>0</v>
+      </c>
+      <c r="G87" s="14">
+        <v>0</v>
+      </c>
+      <c r="H87" s="14">
+        <v>175.28</v>
+      </c>
+      <c r="I87" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A88" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B88" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D88" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E88" s="13">
+        <v>33</v>
+      </c>
+      <c r="F88" s="14">
+        <v>8516.8399999999983</v>
+      </c>
+      <c r="G88" s="14">
+        <v>0</v>
+      </c>
+      <c r="H88" s="14">
+        <v>6405.3799999999992</v>
+      </c>
+      <c r="I88" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A89" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B89" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D89" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E89" s="13">
+        <v>7</v>
+      </c>
+      <c r="F89" s="14">
+        <v>2200.96</v>
+      </c>
+      <c r="G89" s="14">
+        <v>0</v>
+      </c>
+      <c r="H89" s="14">
+        <v>1274.8699999999999</v>
+      </c>
+      <c r="I89" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A90" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B90" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D90" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E90" s="13">
+        <v>1</v>
+      </c>
+      <c r="F90" s="14">
+        <v>0</v>
+      </c>
+      <c r="G90" s="14">
+        <v>0</v>
+      </c>
+      <c r="H90" s="14">
+        <v>206.41</v>
+      </c>
+      <c r="I90" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A91" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D91" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E91" s="13">
+        <v>2</v>
+      </c>
+      <c r="F91" s="14">
+        <v>4156.13</v>
+      </c>
+      <c r="G91" s="14">
+        <v>0</v>
+      </c>
+      <c r="H91" s="14">
+        <v>142.5</v>
+      </c>
+      <c r="I91" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A92" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B92" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C92" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D92" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E92" s="13">
+        <v>4</v>
+      </c>
+      <c r="F92" s="14">
+        <v>0</v>
+      </c>
+      <c r="G92" s="14">
+        <v>0</v>
+      </c>
+      <c r="H92" s="14">
+        <v>688.8</v>
+      </c>
+      <c r="I92" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A93" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B93" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C93" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D93" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E93" s="13">
         <v>6</v>
       </c>
-      <c r="E3" s="11" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="5" t="s">
+      <c r="F93" s="14">
+        <v>11589.18</v>
+      </c>
+      <c r="G93" s="14">
+        <v>0</v>
+      </c>
+      <c r="H93" s="14">
+        <v>1006.5800000000002</v>
+      </c>
+      <c r="I93" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A94" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C94" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="D94" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E94" s="13">
+        <v>1</v>
+      </c>
+      <c r="F94" s="14">
+        <v>0</v>
+      </c>
+      <c r="G94" s="14">
+        <v>0</v>
+      </c>
+      <c r="H94" s="14">
+        <v>206.41</v>
+      </c>
+      <c r="I94" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A95" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B95" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C95" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D95" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E95" s="13">
+        <v>9</v>
+      </c>
+      <c r="F95" s="14">
+        <v>1111.27</v>
+      </c>
+      <c r="G95" s="14">
+        <v>0</v>
+      </c>
+      <c r="H95" s="14">
+        <v>1387.69</v>
+      </c>
+      <c r="I95" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A96" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C96" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D96" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="E96" s="13">
+        <v>1</v>
+      </c>
+      <c r="F96" s="14">
+        <v>0</v>
+      </c>
+      <c r="G96" s="14">
+        <v>0</v>
+      </c>
+      <c r="H96" s="14">
+        <v>252.41</v>
+      </c>
+      <c r="I96" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A97" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B97" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C97" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="D97" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E97" s="13">
+        <v>21</v>
+      </c>
+      <c r="F97" s="14">
+        <v>975.57999999999993</v>
+      </c>
+      <c r="G97" s="14">
+        <v>0</v>
+      </c>
+      <c r="H97" s="14">
+        <v>2794.6099999999997</v>
+      </c>
+      <c r="I97" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A98" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B98" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C98" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="D98" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E98" s="13">
+        <v>4</v>
+      </c>
+      <c r="F98" s="14">
+        <v>0</v>
+      </c>
+      <c r="G98" s="14">
+        <v>0</v>
+      </c>
+      <c r="H98" s="14">
+        <v>471.64</v>
+      </c>
+      <c r="I98" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A99" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B99" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C99" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="D99" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="E99" s="13">
+        <v>1</v>
+      </c>
+      <c r="F99" s="14">
+        <v>0</v>
+      </c>
+      <c r="G99" s="14">
+        <v>0</v>
+      </c>
+      <c r="H99" s="14">
+        <v>106.41</v>
+      </c>
+      <c r="I99" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A100" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C100" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="D100" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E100" s="13">
+        <v>3</v>
+      </c>
+      <c r="F100" s="14">
+        <v>0</v>
+      </c>
+      <c r="G100" s="14">
+        <v>0</v>
+      </c>
+      <c r="H100" s="14">
+        <v>525.84</v>
+      </c>
+      <c r="I100" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A101" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B101" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C101" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="D101" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E101" s="13">
+        <v>12</v>
+      </c>
+      <c r="F101" s="14">
+        <v>22870.950000000008</v>
+      </c>
+      <c r="G101" s="14">
+        <v>0</v>
+      </c>
+      <c r="H101" s="14">
+        <v>2835.2599999999998</v>
+      </c>
+      <c r="I101" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A102" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B102" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C102" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="D102" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E102" s="13">
         <v>2</v>
       </c>
-      <c r="G3" s="5" t="s">
+      <c r="F102" s="14">
+        <v>8463.5600000000013</v>
+      </c>
+      <c r="G102" s="14">
+        <v>0</v>
+      </c>
+      <c r="H102" s="14">
+        <v>142.5</v>
+      </c>
+      <c r="I102" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A103" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B103" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C103" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="D103" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E103" s="13">
+        <v>1</v>
+      </c>
+      <c r="F103" s="14">
+        <v>409.73</v>
+      </c>
+      <c r="G103" s="14">
+        <v>0</v>
+      </c>
+      <c r="H103" s="14">
+        <v>175.28</v>
+      </c>
+      <c r="I103" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A104" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B104" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C104" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D104" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E104" s="13">
+        <v>27</v>
+      </c>
+      <c r="F104" s="14">
+        <v>3302.58</v>
+      </c>
+      <c r="G104" s="14">
+        <v>0</v>
+      </c>
+      <c r="H104" s="14">
+        <v>3418.6599999999989</v>
+      </c>
+      <c r="I104" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A105" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B105" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C105" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D105" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E105" s="13">
+        <v>5</v>
+      </c>
+      <c r="F105" s="14">
+        <v>964.46</v>
+      </c>
+      <c r="G105" s="14">
+        <v>0</v>
+      </c>
+      <c r="H105" s="14">
+        <v>770.05</v>
+      </c>
+      <c r="I105" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A106" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B106" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C106" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D106" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E106" s="13">
+        <v>4</v>
+      </c>
+      <c r="F106" s="14">
+        <v>4125.53</v>
+      </c>
+      <c r="G106" s="14">
+        <v>0</v>
+      </c>
+      <c r="H106" s="14">
+        <v>817.64</v>
+      </c>
+      <c r="I106" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A107" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B107" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C107" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D107" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="E107" s="13">
+        <v>1</v>
+      </c>
+      <c r="F107" s="14">
+        <v>0</v>
+      </c>
+      <c r="G107" s="14">
+        <v>0</v>
+      </c>
+      <c r="H107" s="14">
+        <v>106.41</v>
+      </c>
+      <c r="I107" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A108" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B108" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C108" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D108" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E108" s="13">
+        <v>2</v>
+      </c>
+      <c r="F108" s="14">
+        <v>11609.81</v>
+      </c>
+      <c r="G108" s="14">
+        <v>0</v>
+      </c>
+      <c r="H108" s="14">
+        <v>1040.6400000000001</v>
+      </c>
+      <c r="I108" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A109" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B109" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C109" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="D109" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E109" s="13">
+        <v>2</v>
+      </c>
+      <c r="F109" s="14">
+        <v>571.19000000000005</v>
+      </c>
+      <c r="G109" s="14">
+        <v>0</v>
+      </c>
+      <c r="H109" s="14">
+        <v>258.82</v>
+      </c>
+      <c r="I109" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A110" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B110" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C110" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="D110" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E110" s="13">
+        <v>1</v>
+      </c>
+      <c r="F110" s="14">
+        <v>0</v>
+      </c>
+      <c r="G110" s="14">
+        <v>0</v>
+      </c>
+      <c r="H110" s="14">
+        <v>229.41</v>
+      </c>
+      <c r="I110" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A111" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B111" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C111" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="D111" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E111" s="13">
         <v>3</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="F111" s="14">
+        <v>825.69</v>
+      </c>
+      <c r="G111" s="14">
+        <v>0</v>
+      </c>
+      <c r="H111" s="14">
+        <v>285</v>
+      </c>
+      <c r="I111" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A112" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B112" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C112" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="D112" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E112" s="13">
+        <v>1</v>
+      </c>
+      <c r="F112" s="14">
+        <v>329.91999999999996</v>
+      </c>
+      <c r="G112" s="14">
+        <v>0</v>
+      </c>
+      <c r="H112" s="14">
+        <v>0</v>
+      </c>
+      <c r="I112" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A113" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B113" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C113" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="D113" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E113" s="13">
         <v>4</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="F113" s="14">
+        <v>736.75</v>
+      </c>
+      <c r="G113" s="14">
+        <v>0</v>
+      </c>
+      <c r="H113" s="14">
+        <v>688.8</v>
+      </c>
+      <c r="I113" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A114" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B114" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C114" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="D114" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E114" s="13">
+        <v>3</v>
+      </c>
+      <c r="F114" s="14">
+        <v>1426.2799999999997</v>
+      </c>
+      <c r="G114" s="14">
+        <v>0</v>
+      </c>
+      <c r="H114" s="14">
+        <v>516.59999999999991</v>
+      </c>
+      <c r="I114" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A115" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B115" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C115" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="D115" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E115" s="13">
+        <v>14</v>
+      </c>
+      <c r="F115" s="14">
+        <v>0</v>
+      </c>
+      <c r="G115" s="14">
+        <v>0</v>
+      </c>
+      <c r="H115" s="14">
+        <v>1811.7400000000005</v>
+      </c>
+      <c r="I115" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A116" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B116" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C116" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="D116" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E116" s="13">
+        <v>8</v>
+      </c>
+      <c r="F116" s="14">
+        <v>0</v>
+      </c>
+      <c r="G116" s="14">
+        <v>0</v>
+      </c>
+      <c r="H116" s="14">
+        <v>1035.28</v>
+      </c>
+      <c r="I116" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A117" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B117" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C117" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="D117" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E117" s="13">
+        <v>27</v>
+      </c>
+      <c r="F117" s="14">
+        <v>14692.39</v>
+      </c>
+      <c r="G117" s="14">
+        <v>0</v>
+      </c>
+      <c r="H117" s="14">
+        <v>3277.5</v>
+      </c>
+      <c r="I117" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A118" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B118" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C118" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="D118" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E118" s="13">
+        <v>1</v>
+      </c>
+      <c r="F118" s="14">
+        <v>1676.74</v>
+      </c>
+      <c r="G118" s="14">
+        <v>0</v>
+      </c>
+      <c r="H118" s="14">
+        <v>0</v>
+      </c>
+      <c r="I118" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A119" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B119" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C119" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="D119" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E119" s="13">
+        <v>1</v>
+      </c>
+      <c r="F119" s="14">
+        <v>0</v>
+      </c>
+      <c r="G119" s="14">
+        <v>0</v>
+      </c>
+      <c r="H119" s="14">
+        <v>142.5</v>
+      </c>
+      <c r="I119" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A120" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B120" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C120" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="D120" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E120" s="13">
+        <v>10</v>
+      </c>
+      <c r="F120" s="14">
+        <v>16676.02</v>
+      </c>
+      <c r="G120" s="14">
+        <v>0</v>
+      </c>
+      <c r="H120" s="14">
+        <v>1453.65</v>
+      </c>
+      <c r="I120" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A121" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B121" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C121" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="D121" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E121" s="13">
+        <v>16</v>
+      </c>
+      <c r="F121" s="14">
+        <v>6443.0000000000009</v>
+      </c>
+      <c r="G121" s="14">
+        <v>0</v>
+      </c>
+      <c r="H121" s="14">
+        <v>3050.42</v>
+      </c>
+      <c r="I121" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A122" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B122" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C122" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="D122" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E122" s="13">
+        <v>27</v>
+      </c>
+      <c r="F122" s="14">
+        <v>50498.840000000004</v>
+      </c>
+      <c r="G122" s="14">
+        <v>0</v>
+      </c>
+      <c r="H122" s="14">
+        <v>4920.0199999999977</v>
+      </c>
+      <c r="I122" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A123" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B123" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C123" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D123" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E123" s="13">
+        <v>3</v>
+      </c>
+      <c r="F123" s="14">
+        <v>0</v>
+      </c>
+      <c r="G123" s="14">
+        <v>0</v>
+      </c>
+      <c r="H123" s="14">
+        <v>319.23</v>
+      </c>
+      <c r="I123" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A124" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B124" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C124" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="D124" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E124" s="13">
+        <v>51</v>
+      </c>
+      <c r="F124" s="14">
+        <v>22727.770000000004</v>
+      </c>
+      <c r="G124" s="14">
+        <v>0</v>
+      </c>
+      <c r="H124" s="14">
+        <v>7499.1199999999981</v>
+      </c>
+      <c r="I124" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A125" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B125" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C125" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="D125" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E125" s="13">
+        <v>2</v>
+      </c>
+      <c r="F125" s="14">
+        <v>723.37</v>
+      </c>
+      <c r="G125" s="14">
+        <v>0</v>
+      </c>
+      <c r="H125" s="14">
+        <v>235.82</v>
+      </c>
+      <c r="I125" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A126" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B126" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C126" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="D126" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E126" s="13">
+        <v>2</v>
+      </c>
+      <c r="F126" s="14">
+        <v>0</v>
+      </c>
+      <c r="G126" s="14">
+        <v>0</v>
+      </c>
+      <c r="H126" s="14">
+        <v>350.56</v>
+      </c>
+      <c r="I126" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A127" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B127" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C127" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="D127" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E127" s="13">
+        <v>7</v>
+      </c>
+      <c r="F127" s="14">
+        <v>1136.42</v>
+      </c>
+      <c r="G127" s="14">
+        <v>0</v>
+      </c>
+      <c r="H127" s="14">
+        <v>1223.81</v>
+      </c>
+      <c r="I127" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A128" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B128" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C128" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="D128" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E128" s="13">
+        <v>1</v>
+      </c>
+      <c r="F128" s="14">
+        <v>14799.939999999999</v>
+      </c>
+      <c r="G128" s="14">
+        <v>7399.9699999999993</v>
+      </c>
+      <c r="H128" s="14">
+        <v>131.41</v>
+      </c>
+      <c r="I128" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A129" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B129" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C129" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="D129" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E129" s="13">
+        <v>4</v>
+      </c>
+      <c r="F129" s="14">
+        <v>0</v>
+      </c>
+      <c r="G129" s="14">
+        <v>0</v>
+      </c>
+      <c r="H129" s="14">
+        <v>617.64</v>
+      </c>
+      <c r="I129" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A130" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C130" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="D130" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E130" s="13">
+        <v>2</v>
+      </c>
+      <c r="F130" s="14">
+        <v>0</v>
+      </c>
+      <c r="G130" s="14">
+        <v>0</v>
+      </c>
+      <c r="H130" s="14">
+        <v>258.82</v>
+      </c>
+      <c r="I130" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A131" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B131" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C131" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D131" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E131" s="13">
+        <v>1</v>
+      </c>
+      <c r="F131" s="14">
+        <v>159.32</v>
+      </c>
+      <c r="G131" s="14">
+        <v>0</v>
+      </c>
+      <c r="H131" s="14">
+        <v>0</v>
+      </c>
+      <c r="I131" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A132" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B132" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C132" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D132" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E132" s="13">
+        <v>17</v>
+      </c>
+      <c r="F132" s="14">
+        <v>12189.390000000001</v>
+      </c>
+      <c r="G132" s="14">
+        <v>0</v>
+      </c>
+      <c r="H132" s="14">
+        <v>3084.2900000000004</v>
+      </c>
+      <c r="I132" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A133" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B133" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C133" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D133" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E133" s="13">
+        <v>61</v>
+      </c>
+      <c r="F133" s="14">
+        <v>106662.55000000005</v>
+      </c>
+      <c r="G133" s="14">
+        <v>0</v>
+      </c>
+      <c r="H133" s="14">
+        <v>12153.040000000006</v>
+      </c>
+      <c r="I133" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A134" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B134" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C134" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="D134" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E134" s="13">
+        <v>2</v>
+      </c>
+      <c r="F134" s="14">
+        <v>0</v>
+      </c>
+      <c r="G134" s="14">
+        <v>0</v>
+      </c>
+      <c r="H134" s="14">
+        <v>381.82</v>
+      </c>
+      <c r="I134" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A135" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B135" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C135" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="D135" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E135" s="13">
+        <v>1</v>
+      </c>
+      <c r="F135" s="14">
+        <v>0</v>
+      </c>
+      <c r="G135" s="14">
+        <v>0</v>
+      </c>
+      <c r="H135" s="14">
+        <v>129.41</v>
+      </c>
+      <c r="I135" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A136" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B136" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C136" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D136" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E136" s="13">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="F136" s="14">
+        <v>2780.24</v>
+      </c>
+      <c r="G136" s="14">
+        <v>0</v>
+      </c>
+      <c r="H136" s="14">
+        <v>555.04999999999995</v>
+      </c>
+      <c r="I136" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A137" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B137" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C137" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D137" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E137" s="13">
+        <v>5</v>
+      </c>
+      <c r="F137" s="14">
+        <v>284.39999999999998</v>
+      </c>
+      <c r="G137" s="14">
+        <v>0</v>
+      </c>
+      <c r="H137" s="14">
+        <v>388.23</v>
+      </c>
+      <c r="I137" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A138" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B138" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C138" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D138" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E138" s="13">
+        <v>1</v>
+      </c>
+      <c r="F138" s="14">
+        <v>0</v>
+      </c>
+      <c r="G138" s="14">
+        <v>0</v>
+      </c>
+      <c r="H138" s="14">
+        <v>106.41</v>
+      </c>
+      <c r="I138" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A139" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B139" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C139" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D139" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E139" s="13">
+        <v>117</v>
+      </c>
+      <c r="F139" s="14">
+        <v>186161.05000000016</v>
+      </c>
+      <c r="G139" s="14">
+        <v>0</v>
+      </c>
+      <c r="H139" s="14">
+        <v>13901.830000000002</v>
+      </c>
+      <c r="I139" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A140" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B140" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C140" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D140" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="E140" s="13">
+        <v>1</v>
+      </c>
+      <c r="F140" s="14">
+        <v>0</v>
+      </c>
+      <c r="G140" s="14">
+        <v>0</v>
+      </c>
+      <c r="H140" s="14">
+        <v>172.2</v>
+      </c>
+      <c r="I140" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A141" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B141" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C141" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="D141" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E141" s="13">
+        <v>89</v>
+      </c>
+      <c r="F141" s="14">
+        <v>134463.8900000001</v>
+      </c>
+      <c r="G141" s="14">
+        <v>0</v>
+      </c>
+      <c r="H141" s="14">
+        <v>11472.550000000001</v>
+      </c>
+      <c r="I141" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A142" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B142" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C142" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="D142" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E142" s="13">
+        <v>1</v>
+      </c>
+      <c r="F142" s="14">
+        <v>0</v>
+      </c>
+      <c r="G142" s="14">
+        <v>0</v>
+      </c>
+      <c r="H142" s="14">
+        <v>129.41</v>
+      </c>
+      <c r="I142" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A143" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B143" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C143" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="D143" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E143" s="13">
+        <v>30</v>
+      </c>
+      <c r="F143" s="14">
+        <v>11225.239999999998</v>
+      </c>
+      <c r="G143" s="14">
+        <v>0</v>
+      </c>
+      <c r="H143" s="14">
+        <v>2694.41</v>
+      </c>
+      <c r="I143" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A144" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B144" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C144" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="D144" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E144" s="13">
+        <v>1</v>
+      </c>
+      <c r="F144" s="14">
+        <v>0</v>
+      </c>
+      <c r="G144" s="14">
+        <v>0</v>
+      </c>
+      <c r="H144" s="14">
+        <v>175.28</v>
+      </c>
+      <c r="I144" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A145" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B145" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C145" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="D145" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E145" s="13">
+        <v>1</v>
+      </c>
+      <c r="F145" s="14">
+        <v>0</v>
+      </c>
+      <c r="G145" s="14">
+        <v>0</v>
+      </c>
+      <c r="H145" s="14">
+        <v>175.28</v>
+      </c>
+      <c r="I145" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A146" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B146" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C146" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="D146" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E146" s="13">
+        <v>4</v>
+      </c>
+      <c r="F146" s="14">
+        <v>2806.36</v>
+      </c>
+      <c r="G146" s="14">
+        <v>0</v>
+      </c>
+      <c r="H146" s="14">
+        <v>381.82</v>
+      </c>
+      <c r="I146" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A147" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B147" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C147" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="D147" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E147" s="13">
+        <v>16</v>
+      </c>
+      <c r="F147" s="14">
+        <v>11816.880000000001</v>
+      </c>
+      <c r="G147" s="14">
+        <v>0</v>
+      </c>
+      <c r="H147" s="14">
+        <v>2575.1299999999992</v>
+      </c>
+      <c r="I147" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A148" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B148" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C148" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="D148" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E148" s="13">
         <v>8</v>
       </c>
-      <c r="B4" s="12" t="s">
+      <c r="F148" s="14">
+        <v>3778.5499999999997</v>
+      </c>
+      <c r="G148" s="14">
+        <v>0</v>
+      </c>
+      <c r="H148" s="14">
+        <v>1310.5000000000002</v>
+      </c>
+      <c r="I148" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A149" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B149" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C149" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="D149" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E149" s="13">
+        <v>30</v>
+      </c>
+      <c r="F149" s="14">
+        <v>152.19999999999999</v>
+      </c>
+      <c r="G149" s="14">
+        <v>0</v>
+      </c>
+      <c r="H149" s="14">
+        <v>3982.2999999999984</v>
+      </c>
+      <c r="I149" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A150" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B150" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C150" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="D150" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E150" s="13">
+        <v>39</v>
+      </c>
+      <c r="F150" s="14">
+        <v>10852.18</v>
+      </c>
+      <c r="G150" s="14">
+        <v>0</v>
+      </c>
+      <c r="H150" s="14">
+        <v>8367.9899999999961</v>
+      </c>
+      <c r="I150" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A151" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B151" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C151" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="D151" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="E151" s="13">
+        <v>1</v>
+      </c>
+      <c r="F151" s="14">
+        <v>0</v>
+      </c>
+      <c r="G151" s="14">
+        <v>0</v>
+      </c>
+      <c r="H151" s="14">
+        <v>129.41</v>
+      </c>
+      <c r="I151" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A152" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B152" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C152" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="D152" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E152" s="13">
+        <v>24</v>
+      </c>
+      <c r="F152" s="14">
+        <v>15963.609999999997</v>
+      </c>
+      <c r="G152" s="14">
+        <v>0</v>
+      </c>
+      <c r="H152" s="14">
+        <v>4196.2499999999991</v>
+      </c>
+      <c r="I152" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A153" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B153" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C153" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="D153" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E153" s="13">
+        <v>2</v>
+      </c>
+      <c r="F153" s="14">
+        <v>0</v>
+      </c>
+      <c r="G153" s="14">
+        <v>0</v>
+      </c>
+      <c r="H153" s="14">
+        <v>258.82</v>
+      </c>
+      <c r="I153" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A154" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B154" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C154" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="D154" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E154" s="13">
+        <v>1</v>
+      </c>
+      <c r="F154" s="14">
+        <v>0</v>
+      </c>
+      <c r="G154" s="14">
+        <v>0</v>
+      </c>
+      <c r="H154" s="14">
+        <v>129.41</v>
+      </c>
+      <c r="I154" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A155" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B155" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C155" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="D155" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E155" s="13">
+        <v>2</v>
+      </c>
+      <c r="F155" s="14">
+        <v>346.79</v>
+      </c>
+      <c r="G155" s="14">
+        <v>0</v>
+      </c>
+      <c r="H155" s="14">
+        <v>381.82</v>
+      </c>
+      <c r="I155" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A156" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B156" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C156" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="D156" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E156" s="13">
+        <v>9</v>
+      </c>
+      <c r="F156" s="14">
+        <v>1213.4599999999998</v>
+      </c>
+      <c r="G156" s="14">
+        <v>0</v>
+      </c>
+      <c r="H156" s="14">
+        <v>1026.6899999999998</v>
+      </c>
+      <c r="I156" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A157" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B157" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C157" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="D157" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E157" s="13">
+        <v>1</v>
+      </c>
+      <c r="F157" s="14">
+        <v>1740.64</v>
+      </c>
+      <c r="G157" s="14">
+        <v>0</v>
+      </c>
+      <c r="H157" s="14">
+        <v>106.41</v>
+      </c>
+      <c r="I157" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A158" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B158" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C158" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="D158" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="E158" s="13">
+        <v>1</v>
+      </c>
+      <c r="F158" s="14">
+        <v>810.13</v>
+      </c>
+      <c r="G158" s="14">
+        <v>0</v>
+      </c>
+      <c r="H158" s="14">
+        <v>0</v>
+      </c>
+      <c r="I158" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A159" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B159" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C159" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="D159" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E159" s="13">
+        <v>14</v>
+      </c>
+      <c r="F159" s="14">
+        <v>2626.6000000000004</v>
+      </c>
+      <c r="G159" s="14">
+        <v>0</v>
+      </c>
+      <c r="H159" s="14">
+        <v>2220.25</v>
+      </c>
+      <c r="I159" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A160" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B160" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C160" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="D160" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="E160" s="13">
+        <v>1</v>
+      </c>
+      <c r="F160" s="14">
+        <v>1046.5900000000001</v>
+      </c>
+      <c r="G160" s="14">
+        <v>0</v>
+      </c>
+      <c r="H160" s="14">
+        <v>172.2</v>
+      </c>
+      <c r="I160" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A161" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B161" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C161" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="D161" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E161" s="13">
+        <v>41</v>
+      </c>
+      <c r="F161" s="14">
+        <v>130890.6</v>
+      </c>
+      <c r="G161" s="14">
+        <v>0</v>
+      </c>
+      <c r="H161" s="14">
+        <v>8353.31</v>
+      </c>
+      <c r="I161" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A162" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B162" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C162" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="D162" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E162" s="13">
+        <v>2</v>
+      </c>
+      <c r="F162" s="14">
+        <v>2383.42</v>
+      </c>
+      <c r="G162" s="14">
+        <v>0</v>
+      </c>
+      <c r="H162" s="14">
+        <v>347.48</v>
+      </c>
+      <c r="I162" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A163" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B163" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C163" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="D163" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E163" s="13">
+        <v>2</v>
+      </c>
+      <c r="F163" s="14">
+        <v>4154.42</v>
+      </c>
+      <c r="G163" s="14">
+        <v>0</v>
+      </c>
+      <c r="H163" s="14">
+        <v>347.48</v>
+      </c>
+      <c r="I163" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A164" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B164" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C164" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="D164" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E164" s="13">
+        <v>7</v>
+      </c>
+      <c r="F164" s="14">
+        <v>13063.350000000002</v>
+      </c>
+      <c r="G164" s="14">
+        <v>0</v>
+      </c>
+      <c r="H164" s="14">
+        <v>1728.8700000000003</v>
+      </c>
+      <c r="I164" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A165" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B165" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C165" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="D165" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E165" s="13">
+        <v>2</v>
+      </c>
+      <c r="F165" s="14">
+        <v>1022.6</v>
+      </c>
+      <c r="G165" s="14">
+        <v>0</v>
+      </c>
+      <c r="H165" s="14">
+        <v>498.15999999999997</v>
+      </c>
+      <c r="I165" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A166" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B166" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C166" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="D166" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E166" s="13">
+        <v>1</v>
+      </c>
+      <c r="F166" s="14">
+        <v>3531.89</v>
+      </c>
+      <c r="G166" s="14">
+        <v>0</v>
+      </c>
+      <c r="H166" s="14">
+        <v>322.88</v>
+      </c>
+      <c r="I166" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A167" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B167" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C167" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="D167" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E167" s="13">
+        <v>14</v>
+      </c>
+      <c r="F167" s="14">
+        <v>4308.7</v>
+      </c>
+      <c r="G167" s="14">
+        <v>0</v>
+      </c>
+      <c r="H167" s="14">
+        <v>2016.9200000000005</v>
+      </c>
+      <c r="I167" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A168" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B168" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C168" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="D168" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E168" s="13">
+        <v>2</v>
+      </c>
+      <c r="F168" s="14">
+        <v>386.89</v>
+      </c>
+      <c r="G168" s="14">
+        <v>0</v>
+      </c>
+      <c r="H168" s="14">
+        <v>258.82</v>
+      </c>
+      <c r="I168" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A169" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B169" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C169" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="D169" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E169" s="13">
+        <v>1</v>
+      </c>
+      <c r="F169" s="14">
+        <v>0</v>
+      </c>
+      <c r="G169" s="14">
+        <v>0</v>
+      </c>
+      <c r="H169" s="14">
+        <v>175.28</v>
+      </c>
+      <c r="I169" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A170" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B170" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C170" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="D170" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E170" s="13">
+        <v>3</v>
+      </c>
+      <c r="F170" s="14">
+        <v>2072.11</v>
+      </c>
+      <c r="G170" s="14">
+        <v>0</v>
+      </c>
+      <c r="H170" s="14">
+        <v>557.1</v>
+      </c>
+      <c r="I170" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A171" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B171" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C171" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="D171" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E171" s="13">
+        <v>3</v>
+      </c>
+      <c r="F171" s="14">
+        <v>0</v>
+      </c>
+      <c r="G171" s="14">
+        <v>0</v>
+      </c>
+      <c r="H171" s="14">
+        <v>388.23</v>
+      </c>
+      <c r="I171" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A172" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B172" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C172" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="D172" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E172" s="13">
+        <v>3</v>
+      </c>
+      <c r="F172" s="14">
+        <v>0</v>
+      </c>
+      <c r="G172" s="14">
+        <v>0</v>
+      </c>
+      <c r="H172" s="14">
+        <v>388.23</v>
+      </c>
+      <c r="I172" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A173" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B173" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C173" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="D173" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E173" s="13">
+        <v>4</v>
+      </c>
+      <c r="F173" s="14">
+        <v>0</v>
+      </c>
+      <c r="G173" s="14">
+        <v>0</v>
+      </c>
+      <c r="H173" s="14">
+        <v>517.64</v>
+      </c>
+      <c r="I173" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A174" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B174" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C174" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="D174" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E174" s="13">
+        <v>3</v>
+      </c>
+      <c r="F174" s="14">
+        <v>0</v>
+      </c>
+      <c r="G174" s="14">
+        <v>0</v>
+      </c>
+      <c r="H174" s="14">
+        <v>319.23</v>
+      </c>
+      <c r="I174" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A175" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B175" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C175" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="D175" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E175" s="13">
+        <v>2</v>
+      </c>
+      <c r="F175" s="14">
+        <v>0</v>
+      </c>
+      <c r="G175" s="14">
+        <v>0</v>
+      </c>
+      <c r="H175" s="14">
+        <v>258.82</v>
+      </c>
+      <c r="I175" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A176" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B176" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C176" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="D176" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E176" s="13">
+        <v>1</v>
+      </c>
+      <c r="F176" s="14">
+        <v>0</v>
+      </c>
+      <c r="G176" s="14">
+        <v>0</v>
+      </c>
+      <c r="H176" s="14">
+        <v>147.6</v>
+      </c>
+      <c r="I176" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A177" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B177" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C177" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="D177" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E177" s="13">
+        <v>1</v>
+      </c>
+      <c r="F177" s="14">
+        <v>717.44999999999993</v>
+      </c>
+      <c r="G177" s="14">
+        <v>0</v>
+      </c>
+      <c r="H177" s="14">
+        <v>147.6</v>
+      </c>
+      <c r="I177" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A178" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B178" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C178" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="D178" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E178" s="13">
+        <v>1</v>
+      </c>
+      <c r="F178" s="14">
+        <v>0</v>
+      </c>
+      <c r="G178" s="14">
+        <v>0</v>
+      </c>
+      <c r="H178" s="14">
+        <v>172.2</v>
+      </c>
+      <c r="I178" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A179" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B179" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C179" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="D179" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E179" s="13">
+        <v>2</v>
+      </c>
+      <c r="F179" s="14">
+        <v>2975.83</v>
+      </c>
+      <c r="G179" s="14">
+        <v>0</v>
+      </c>
+      <c r="H179" s="14">
+        <v>347.48</v>
+      </c>
+      <c r="I179" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A180" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B180" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C180" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="D180" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E180" s="13">
+        <v>6</v>
+      </c>
+      <c r="F180" s="14">
+        <v>5018.2800000000007</v>
+      </c>
+      <c r="G180" s="14">
+        <v>0</v>
+      </c>
+      <c r="H180" s="14">
+        <v>388.23</v>
+      </c>
+      <c r="I180" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A181" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B181" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C181" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="D181" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E181" s="13">
+        <v>1</v>
+      </c>
+      <c r="F181" s="14">
+        <v>0</v>
+      </c>
+      <c r="G181" s="14">
+        <v>0</v>
+      </c>
+      <c r="H181" s="14">
+        <v>175.28</v>
+      </c>
+      <c r="I181" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A182" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B182" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C182" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="D182" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E182" s="13">
+        <v>3</v>
+      </c>
+      <c r="F182" s="14">
+        <v>848.90000000000009</v>
+      </c>
+      <c r="G182" s="14">
+        <v>0</v>
+      </c>
+      <c r="H182" s="14">
+        <v>470.48</v>
+      </c>
+      <c r="I182" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A183" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B183" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C183" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="D183" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E183" s="13">
+        <v>2</v>
+      </c>
+      <c r="F183" s="14">
+        <v>0</v>
+      </c>
+      <c r="G183" s="14">
+        <v>0</v>
+      </c>
+      <c r="H183" s="14">
+        <v>235.82</v>
+      </c>
+      <c r="I183" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A184" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B184" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C184" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="D184" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E184" s="13">
+        <v>14</v>
+      </c>
+      <c r="F184" s="14">
+        <v>13125.079999999998</v>
+      </c>
+      <c r="G184" s="14">
+        <v>0</v>
+      </c>
+      <c r="H184" s="14">
+        <v>2146.3300000000004</v>
+      </c>
+      <c r="I184" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A185" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B185" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C185" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="D185" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E185" s="13">
+        <v>1</v>
+      </c>
+      <c r="F185" s="14">
+        <v>0</v>
+      </c>
+      <c r="G185" s="14">
+        <v>0</v>
+      </c>
+      <c r="H185" s="14">
+        <v>129.41</v>
+      </c>
+      <c r="I185" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A186" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B186" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C186" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="D186" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E186" s="13">
+        <v>20</v>
+      </c>
+      <c r="F186" s="14">
+        <v>3873.9</v>
+      </c>
+      <c r="G186" s="14">
+        <v>0</v>
+      </c>
+      <c r="H186" s="14">
+        <v>3084.3000000000006</v>
+      </c>
+      <c r="I186" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A187" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B187" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C187" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="D187" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E187" s="13">
         <v>11</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="F187" s="14">
+        <v>12467.939999999999</v>
+      </c>
+      <c r="G187" s="14">
+        <v>0</v>
+      </c>
+      <c r="H187" s="14">
+        <v>2060.7999999999997</v>
+      </c>
+      <c r="I187" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A188" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B188" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C188" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="D188" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E188" s="13">
+        <v>2</v>
+      </c>
+      <c r="F188" s="14">
+        <v>1336.9700000000003</v>
+      </c>
+      <c r="G188" s="14">
+        <v>0</v>
+      </c>
+      <c r="H188" s="14">
+        <v>485.84999999999997</v>
+      </c>
+      <c r="I188" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A189" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B189" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C189" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="D189" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E189" s="13">
+        <v>2</v>
+      </c>
+      <c r="F189" s="14">
+        <v>5247.4599999999991</v>
+      </c>
+      <c r="G189" s="14">
+        <v>0</v>
+      </c>
+      <c r="H189" s="14">
+        <v>485.84999999999997</v>
+      </c>
+      <c r="I189" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A190" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B190" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C190" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="D190" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E190" s="13">
+        <v>21</v>
+      </c>
+      <c r="F190" s="14">
+        <v>8500.8799999999992</v>
+      </c>
+      <c r="G190" s="14">
+        <v>0</v>
+      </c>
+      <c r="H190" s="14">
+        <v>3760.7299999999987</v>
+      </c>
+      <c r="I190" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A191" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B191" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C191" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="D191" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E191" s="13">
+        <v>33</v>
+      </c>
+      <c r="F191" s="14">
+        <v>50439.659999999996</v>
+      </c>
+      <c r="G191" s="14">
+        <v>0</v>
+      </c>
+      <c r="H191" s="14">
+        <v>5968.5799999999963</v>
+      </c>
+      <c r="I191" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A192" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B192" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C192" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="D192" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E192" s="13">
+        <v>2</v>
+      </c>
+      <c r="F192" s="14">
+        <v>0</v>
+      </c>
+      <c r="G192" s="14">
+        <v>0</v>
+      </c>
+      <c r="H192" s="14">
+        <v>344.4</v>
+      </c>
+      <c r="I192" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A193" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B193" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C193" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="D193" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E193" s="13">
+        <v>2</v>
+      </c>
+      <c r="F193" s="14">
+        <v>12294.31</v>
+      </c>
+      <c r="G193" s="14">
+        <v>0</v>
+      </c>
+      <c r="H193" s="14">
+        <v>636.53</v>
+      </c>
+      <c r="I193" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A194" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B194" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C194" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D194" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E194" s="13">
+        <v>5</v>
+      </c>
+      <c r="F194" s="14">
+        <v>3903.1899999999996</v>
+      </c>
+      <c r="G194" s="14">
+        <v>0</v>
+      </c>
+      <c r="H194" s="14">
+        <v>571.81999999999994</v>
+      </c>
+      <c r="I194" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A195" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B195" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C195" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D195" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E195" s="13">
+        <v>1</v>
+      </c>
+      <c r="F195" s="14">
+        <v>0</v>
+      </c>
+      <c r="G195" s="14">
+        <v>0</v>
+      </c>
+      <c r="H195" s="14">
+        <v>252.41</v>
+      </c>
+      <c r="I195" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A196" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B196" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C196" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D196" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E196" s="13">
+        <v>10</v>
+      </c>
+      <c r="F196" s="14">
+        <v>3256.2699999999995</v>
+      </c>
+      <c r="G196" s="14">
+        <v>0</v>
+      </c>
+      <c r="H196" s="14">
+        <v>1008.72</v>
+      </c>
+      <c r="I196" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A197" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B197" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C197" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D197" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E197" s="13">
+        <v>5</v>
+      </c>
+      <c r="F197" s="14">
+        <v>6297.69</v>
+      </c>
+      <c r="G197" s="14">
+        <v>0</v>
+      </c>
+      <c r="H197" s="14">
+        <v>1272.9100000000001</v>
+      </c>
+      <c r="I197" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A198" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B198" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C198" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="D198" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E198" s="13">
+        <v>8</v>
+      </c>
+      <c r="F198" s="14">
+        <v>323.22000000000003</v>
+      </c>
+      <c r="G198" s="14">
+        <v>0</v>
+      </c>
+      <c r="H198" s="14">
+        <v>943.27999999999986</v>
+      </c>
+      <c r="I198" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A199" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B199" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C199" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="D199" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E199" s="13">
         <v>12</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="F199" s="14">
+        <v>6206.7299999999987</v>
+      </c>
+      <c r="G199" s="14">
+        <v>0</v>
+      </c>
+      <c r="H199" s="14">
+        <v>2746.2699999999995</v>
+      </c>
+      <c r="I199" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A200" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B200" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C200" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="D200" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E200" s="13">
+        <v>28</v>
+      </c>
+      <c r="F200" s="14">
+        <v>47284.760000000031</v>
+      </c>
+      <c r="G200" s="14">
+        <v>317.58000000000004</v>
+      </c>
+      <c r="H200" s="14">
+        <v>6235.2799999999979</v>
+      </c>
+      <c r="I200" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A201" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B201" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C201" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="D201" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E201" s="13">
+        <v>6</v>
+      </c>
+      <c r="F201" s="14">
+        <v>0</v>
+      </c>
+      <c r="G201" s="14">
+        <v>0</v>
+      </c>
+      <c r="H201" s="14">
+        <v>730.45999999999992</v>
+      </c>
+      <c r="I201" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A202" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B202" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C202" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="D202" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E202" s="13">
+        <v>1</v>
+      </c>
+      <c r="F202" s="14">
+        <v>0</v>
+      </c>
+      <c r="G202" s="14">
+        <v>0</v>
+      </c>
+      <c r="H202" s="14">
+        <v>129.41</v>
+      </c>
+      <c r="I202" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A203" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B203" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C203" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="D203" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E203" s="13">
+        <v>9</v>
+      </c>
+      <c r="F203" s="14">
+        <v>875.01</v>
+      </c>
+      <c r="G203" s="14">
+        <v>0</v>
+      </c>
+      <c r="H203" s="14">
+        <v>1164.69</v>
+      </c>
+      <c r="I203" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A204" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B204" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C204" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="D204" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E204" s="13">
+        <v>31</v>
+      </c>
+      <c r="F204" s="14">
+        <v>18711.91</v>
+      </c>
+      <c r="G204" s="14">
+        <v>0</v>
+      </c>
+      <c r="H204" s="14">
+        <v>4472.449999999998</v>
+      </c>
+      <c r="I204" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A205" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B205" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C205" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="D205" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E205" s="13">
+        <v>10</v>
+      </c>
+      <c r="F205" s="14">
+        <v>15844.44</v>
+      </c>
+      <c r="G205" s="14">
+        <v>1073</v>
+      </c>
+      <c r="H205" s="14">
+        <v>1646.4500000000003</v>
+      </c>
+      <c r="I205" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A206" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B206" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C206" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="D206" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E206" s="13">
+        <v>3</v>
+      </c>
+      <c r="F206" s="14">
+        <v>952.62</v>
+      </c>
+      <c r="G206" s="14">
+        <v>0</v>
+      </c>
+      <c r="H206" s="14">
+        <v>350.56</v>
+      </c>
+      <c r="I206" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A207" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B207" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C207" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="D207" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E207" s="13">
+        <v>2</v>
+      </c>
+      <c r="F207" s="14">
+        <v>6542.17</v>
+      </c>
+      <c r="G207" s="14">
+        <v>0</v>
+      </c>
+      <c r="H207" s="14">
+        <v>498.15999999999997</v>
+      </c>
+      <c r="I207" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A208" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B208" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C208" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="D208" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E208" s="13">
+        <v>1</v>
+      </c>
+      <c r="F208" s="14">
+        <v>0</v>
+      </c>
+      <c r="G208" s="14">
+        <v>0</v>
+      </c>
+      <c r="H208" s="14">
+        <v>106.41</v>
+      </c>
+      <c r="I208" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A209" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B209" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C209" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D209" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E209" s="13">
+        <v>29</v>
+      </c>
+      <c r="F209" s="14">
+        <v>9063.7100000000009</v>
+      </c>
+      <c r="G209" s="14">
+        <v>0</v>
+      </c>
+      <c r="H209" s="14">
+        <v>3065.0199999999995</v>
+      </c>
+      <c r="I209" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A210" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B210" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C210" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D210" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E210" s="13">
+        <v>219</v>
+      </c>
+      <c r="F210" s="14">
+        <v>653045.8600000001</v>
+      </c>
+      <c r="G210" s="14">
+        <v>236.82999999999998</v>
+      </c>
+      <c r="H210" s="14">
+        <v>15218.529999999995</v>
+      </c>
+      <c r="I210" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A211" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B211" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C211" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D211" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="E211" s="13">
+        <v>2</v>
+      </c>
+      <c r="F211" s="14">
+        <v>1025.76</v>
+      </c>
+      <c r="G211" s="14">
+        <v>0</v>
+      </c>
+      <c r="H211" s="14">
+        <v>301.61</v>
+      </c>
+      <c r="I211" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A212" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B212" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C212" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D212" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E212" s="13">
+        <v>113</v>
+      </c>
+      <c r="F212" s="14">
+        <v>246628.47999999992</v>
+      </c>
+      <c r="G212" s="14">
+        <v>0</v>
+      </c>
+      <c r="H212" s="14">
+        <v>17105.43</v>
+      </c>
+      <c r="I212" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A213" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B213" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C213" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="D213" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E213" s="13">
+        <v>1</v>
+      </c>
+      <c r="F213" s="14">
+        <v>0</v>
+      </c>
+      <c r="G213" s="14">
+        <v>0</v>
+      </c>
+      <c r="H213" s="14">
+        <v>129.41</v>
+      </c>
+      <c r="I213" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A214" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B214" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C214" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D214" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E214" s="13">
+        <v>14</v>
+      </c>
+      <c r="F214" s="14">
+        <v>3495.56</v>
+      </c>
+      <c r="G214" s="14">
+        <v>0</v>
+      </c>
+      <c r="H214" s="14">
+        <v>2096.7400000000002</v>
+      </c>
+      <c r="I214" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A215" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B215" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C215" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D215" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E215" s="13">
+        <v>39</v>
+      </c>
+      <c r="F215" s="14">
+        <v>18451.980000000007</v>
+      </c>
+      <c r="G215" s="14">
+        <v>0</v>
+      </c>
+      <c r="H215" s="14">
+        <v>8350.6399999999958</v>
+      </c>
+      <c r="I215" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A216" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B216" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C216" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D216" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E216" s="13">
+        <v>57</v>
+      </c>
+      <c r="F216" s="14">
+        <v>89110.889999999985</v>
+      </c>
+      <c r="G216" s="14">
+        <v>0</v>
+      </c>
+      <c r="H216" s="14">
+        <v>11418.639999999994</v>
+      </c>
+      <c r="I216" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A217" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B217" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C217" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="D217" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E217" s="13">
+        <v>2</v>
+      </c>
+      <c r="F217" s="14">
+        <v>0</v>
+      </c>
+      <c r="G217" s="14">
+        <v>0</v>
+      </c>
+      <c r="H217" s="14">
+        <v>235.82</v>
+      </c>
+      <c r="I217" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A218" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B218" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C218" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D218" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E218" s="13">
+        <v>6</v>
+      </c>
+      <c r="F218" s="14">
+        <v>1474.0300000000002</v>
+      </c>
+      <c r="G218" s="14">
+        <v>0</v>
+      </c>
+      <c r="H218" s="14">
+        <v>1042.44</v>
+      </c>
+      <c r="I218" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A219" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B219" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C219" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="D219" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E219" s="13">
+        <v>7</v>
+      </c>
+      <c r="F219" s="14">
+        <v>14796.48</v>
+      </c>
+      <c r="G219" s="14">
+        <v>0</v>
+      </c>
+      <c r="H219" s="14">
+        <v>1353.01</v>
+      </c>
+      <c r="I219" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A220" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B220" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C220" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="D220" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E220" s="13">
+        <v>25</v>
+      </c>
+      <c r="F220" s="14">
+        <v>26366.26</v>
+      </c>
+      <c r="G220" s="14">
+        <v>0</v>
+      </c>
+      <c r="H220" s="14">
+        <v>3430.38</v>
+      </c>
+      <c r="I220" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A221" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B221" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C221" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="D221" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E221" s="13">
+        <v>26</v>
+      </c>
+      <c r="F221" s="14">
+        <v>6163.09</v>
+      </c>
+      <c r="G221" s="14">
+        <v>0</v>
+      </c>
+      <c r="H221" s="14">
+        <v>3604.2499999999986</v>
+      </c>
+      <c r="I221" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A222" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B222" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C222" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="D222" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="E222" s="13">
+        <v>1</v>
+      </c>
+      <c r="F222" s="14">
+        <v>0</v>
+      </c>
+      <c r="G222" s="14">
+        <v>0</v>
+      </c>
+      <c r="H222" s="14">
+        <v>129.41</v>
+      </c>
+      <c r="I222" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A223" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B223" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C223" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="D223" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E223" s="13">
+        <v>123</v>
+      </c>
+      <c r="F223" s="14">
+        <v>283351.05</v>
+      </c>
+      <c r="G223" s="14">
+        <v>0</v>
+      </c>
+      <c r="H223" s="14">
+        <v>22016.979999999992</v>
+      </c>
+      <c r="I223" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A224" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B224" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C224" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="D224" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E224" s="13">
+        <v>87</v>
+      </c>
+      <c r="F224" s="14">
+        <v>115972.13999999998</v>
+      </c>
+      <c r="G224" s="14">
+        <v>0</v>
+      </c>
+      <c r="H224" s="14">
+        <v>15633.949999999993</v>
+      </c>
+      <c r="I224" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A225" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B225" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C225" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="D225" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E225" s="13">
+        <v>1</v>
+      </c>
+      <c r="F225" s="14">
+        <v>0</v>
+      </c>
+      <c r="G225" s="14">
+        <v>0</v>
+      </c>
+      <c r="H225" s="14">
+        <v>129.41</v>
+      </c>
+      <c r="I225" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A226" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B226" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C226" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="D226" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E226" s="13">
+        <v>3</v>
+      </c>
+      <c r="F226" s="14">
+        <v>2165.8899999999994</v>
+      </c>
+      <c r="G226" s="14">
+        <v>0</v>
+      </c>
+      <c r="H226" s="14">
+        <v>129.41</v>
+      </c>
+      <c r="I226" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A227" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B227" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C227" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="D227" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="E227" s="13">
+        <v>1</v>
+      </c>
+      <c r="F227" s="14">
+        <v>0</v>
+      </c>
+      <c r="G227" s="14">
+        <v>0</v>
+      </c>
+      <c r="H227" s="14">
+        <v>129.41</v>
+      </c>
+      <c r="I227" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A228" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B228" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C228" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="D228" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E228" s="13">
+        <v>20</v>
+      </c>
+      <c r="F228" s="14">
+        <v>14366.87</v>
+      </c>
+      <c r="G228" s="14">
+        <v>0</v>
+      </c>
+      <c r="H228" s="14">
+        <v>2925.84</v>
+      </c>
+      <c r="I228" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A229" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B229" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C229" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="D229" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E229" s="13">
+        <v>1</v>
+      </c>
+      <c r="F229" s="14">
+        <v>2184.73</v>
+      </c>
+      <c r="G229" s="14">
+        <v>0</v>
+      </c>
+      <c r="H229" s="14">
+        <v>129.41</v>
+      </c>
+      <c r="I229" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A230" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B230" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C230" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="D230" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E230" s="13">
+        <v>37</v>
+      </c>
+      <c r="F230" s="14">
+        <v>23494.55</v>
+      </c>
+      <c r="G230" s="14">
+        <v>0</v>
+      </c>
+      <c r="H230" s="14">
+        <v>7352.9799999999987</v>
+      </c>
+      <c r="I230" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A231" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B231" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C231" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="D231" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E231" s="13">
+        <v>33</v>
+      </c>
+      <c r="F231" s="14">
+        <v>77344.409999999989</v>
+      </c>
+      <c r="G231" s="14">
+        <v>0</v>
+      </c>
+      <c r="H231" s="14">
+        <v>6946.5599999999995</v>
+      </c>
+      <c r="I231" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A232" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B232" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C232" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="D232" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E232" s="13">
+        <v>5</v>
+      </c>
+      <c r="F232" s="14">
+        <v>532.65</v>
+      </c>
+      <c r="G232" s="14">
+        <v>0</v>
+      </c>
+      <c r="H232" s="14">
+        <v>861</v>
+      </c>
+      <c r="I232" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A233" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B233" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C233" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="D233" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E233" s="13">
+        <v>6</v>
+      </c>
+      <c r="F233" s="14">
+        <v>3032.2400000000002</v>
+      </c>
+      <c r="G233" s="14">
+        <v>0</v>
+      </c>
+      <c r="H233" s="14">
+        <v>1033.2</v>
+      </c>
+      <c r="I233" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A234" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B234" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C234" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="D234" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E234" s="13">
+        <v>5</v>
+      </c>
+      <c r="F234" s="14">
+        <v>6666.7699999999986</v>
+      </c>
+      <c r="G234" s="14">
+        <v>0</v>
+      </c>
+      <c r="H234" s="14">
+        <v>765.68000000000006</v>
+      </c>
+      <c r="I234" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A235" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B235" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C235" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="D235" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E235" s="13">
+        <v>16</v>
+      </c>
+      <c r="F235" s="14">
+        <v>5727.69</v>
+      </c>
+      <c r="G235" s="14">
+        <v>0</v>
+      </c>
+      <c r="H235" s="14">
+        <v>1330</v>
+      </c>
+      <c r="I235" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A236" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B236" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C236" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="D236" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E236" s="13">
+        <v>7</v>
+      </c>
+      <c r="F236" s="14">
+        <v>9047.6</v>
+      </c>
+      <c r="G236" s="14">
+        <v>0</v>
+      </c>
+      <c r="H236" s="14">
+        <v>907.40000000000009</v>
+      </c>
+      <c r="I236" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A237" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B237" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C237" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="D237" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E237" s="13">
+        <v>52</v>
+      </c>
+      <c r="F237" s="14">
+        <v>61652.92</v>
+      </c>
+      <c r="G237" s="14">
+        <v>0</v>
+      </c>
+      <c r="H237" s="14">
+        <v>6868.32</v>
+      </c>
+      <c r="I237" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A238" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B238" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C238" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="D238" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E238" s="13">
+        <v>3</v>
+      </c>
+      <c r="F238" s="14">
+        <v>0</v>
+      </c>
+      <c r="G238" s="14">
+        <v>0</v>
+      </c>
+      <c r="H238" s="14">
+        <v>522.76</v>
+      </c>
+      <c r="I238" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A239" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B239" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C239" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="D239" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E239" s="13">
+        <v>3</v>
+      </c>
+      <c r="F239" s="14">
+        <v>403.47</v>
+      </c>
+      <c r="G239" s="14">
+        <v>0</v>
+      </c>
+      <c r="H239" s="14">
+        <v>522.76</v>
+      </c>
+      <c r="I239" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A240" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B240" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C240" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="D240" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E240" s="13">
+        <v>9</v>
+      </c>
+      <c r="F240" s="14">
+        <v>5091.1499999999996</v>
+      </c>
+      <c r="G240" s="14">
+        <v>0</v>
+      </c>
+      <c r="H240" s="14">
+        <v>889.41</v>
+      </c>
+      <c r="I240" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A241" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B241" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C241" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="D241" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E241" s="13">
+        <v>31</v>
+      </c>
+      <c r="F241" s="14">
+        <v>19115.289999999997</v>
+      </c>
+      <c r="G241" s="14">
+        <v>0</v>
+      </c>
+      <c r="H241" s="14">
+        <v>4714.0599999999995</v>
+      </c>
+      <c r="I241" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A242" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B242" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C242" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="D242" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E242" s="13">
+        <v>4</v>
+      </c>
+      <c r="F242" s="14">
+        <v>27677.459999999995</v>
+      </c>
+      <c r="G242" s="14">
+        <v>0</v>
+      </c>
+      <c r="H242" s="14">
+        <v>1348.63</v>
+      </c>
+      <c r="I242" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A243" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B243" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C243" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="D243" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E243" s="13">
+        <v>11</v>
+      </c>
+      <c r="F243" s="14">
+        <v>5602.64</v>
+      </c>
+      <c r="G243" s="14">
+        <v>0</v>
+      </c>
+      <c r="H243" s="14">
+        <v>2052.87</v>
+      </c>
+      <c r="I243" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A244" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B244" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C244" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="D244" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E244" s="13">
+        <v>22</v>
+      </c>
+      <c r="F244" s="14">
+        <v>36233.090000000004</v>
+      </c>
+      <c r="G244" s="14">
+        <v>0</v>
+      </c>
+      <c r="H244" s="14">
+        <v>3922.4799999999991</v>
+      </c>
+      <c r="I244" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A245" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B245" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C245" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="D245" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E245" s="13">
+        <v>1</v>
+      </c>
+      <c r="F245" s="14">
+        <v>0</v>
+      </c>
+      <c r="G245" s="14">
+        <v>0</v>
+      </c>
+      <c r="H245" s="14">
+        <v>375.41</v>
+      </c>
+      <c r="I245" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A246" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B246" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C246" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="D246" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E246" s="13">
+        <v>23</v>
+      </c>
+      <c r="F246" s="14">
+        <v>5764.1400000000012</v>
+      </c>
+      <c r="G246" s="14">
+        <v>0</v>
+      </c>
+      <c r="H246" s="14">
+        <v>2821.3799999999997</v>
+      </c>
+      <c r="I246" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A247" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B247" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C247" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="D247" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E247" s="13">
         <v>13</v>
       </c>
-      <c r="E4" s="7">
+      <c r="F247" s="14">
+        <v>3050.9900000000002</v>
+      </c>
+      <c r="G247" s="14">
+        <v>0</v>
+      </c>
+      <c r="H247" s="14">
+        <v>2032.1000000000004</v>
+      </c>
+      <c r="I247" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A248" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B248" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C248" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="D248" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E248" s="13">
+        <v>9</v>
+      </c>
+      <c r="F248" s="14">
+        <v>5912.23</v>
+      </c>
+      <c r="G248" s="14">
+        <v>0</v>
+      </c>
+      <c r="H248" s="14">
+        <v>1397.8700000000001</v>
+      </c>
+      <c r="I248" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A249" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B249" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C249" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="D249" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E249" s="13">
+        <v>18</v>
+      </c>
+      <c r="F249" s="14">
+        <v>3985.33</v>
+      </c>
+      <c r="G249" s="14">
+        <v>0</v>
+      </c>
+      <c r="H249" s="14">
+        <v>2064.1500000000005</v>
+      </c>
+      <c r="I249" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A250" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B250" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C250" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="D250" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E250" s="13">
+        <v>10</v>
+      </c>
+      <c r="F250" s="14">
+        <v>2655.8799999999997</v>
+      </c>
+      <c r="G250" s="14">
+        <v>0</v>
+      </c>
+      <c r="H250" s="14">
+        <v>1656.6900000000003</v>
+      </c>
+      <c r="I250" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A251" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B251" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C251" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="D251" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E251" s="13">
+        <v>1</v>
+      </c>
+      <c r="F251" s="14">
+        <v>803.09</v>
+      </c>
+      <c r="G251" s="14">
+        <v>0</v>
+      </c>
+      <c r="H251" s="14">
+        <v>129.41</v>
+      </c>
+      <c r="I251" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A252" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B252" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C252" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="D252" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E252" s="13">
+        <v>1</v>
+      </c>
+      <c r="F252" s="14">
+        <v>406.93</v>
+      </c>
+      <c r="G252" s="14">
+        <v>0</v>
+      </c>
+      <c r="H252" s="14">
+        <v>0</v>
+      </c>
+      <c r="I252" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A253" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B253" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C253" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="D253" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E253" s="13">
+        <v>16</v>
+      </c>
+      <c r="F253" s="14">
+        <v>13986.82</v>
+      </c>
+      <c r="G253" s="14">
+        <v>0</v>
+      </c>
+      <c r="H253" s="14">
+        <v>2807.5099999999998</v>
+      </c>
+      <c r="I253" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A254" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B254" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C254" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="D254" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E254" s="13">
+        <v>11</v>
+      </c>
+      <c r="F254" s="14">
+        <v>21313.919999999998</v>
+      </c>
+      <c r="G254" s="14">
+        <v>0</v>
+      </c>
+      <c r="H254" s="14">
+        <v>1113.82</v>
+      </c>
+      <c r="I254" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A255" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B255" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C255" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="D255" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E255" s="13">
+        <v>1</v>
+      </c>
+      <c r="F255" s="14">
+        <v>0</v>
+      </c>
+      <c r="G255" s="14">
+        <v>0</v>
+      </c>
+      <c r="H255" s="14">
+        <v>129.41</v>
+      </c>
+      <c r="I255" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A256" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B256" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C256" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="D256" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E256" s="13">
+        <v>29</v>
+      </c>
+      <c r="F256" s="14">
+        <v>47967.689999999988</v>
+      </c>
+      <c r="G256" s="14">
+        <v>0</v>
+      </c>
+      <c r="H256" s="14">
+        <v>6925.5099999999975</v>
+      </c>
+      <c r="I256" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A257" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B257" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C257" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="D257" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E257" s="13">
         <v>3</v>
       </c>
-      <c r="F4" s="8">
-[...19 lines deleted...]
-      <c r="C5" s="7" t="s">
+      <c r="F257" s="14">
+        <v>4075.85</v>
+      </c>
+      <c r="G257" s="14">
+        <v>0</v>
+      </c>
+      <c r="H257" s="14">
+        <v>615.26</v>
+      </c>
+      <c r="I257" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A258" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B258" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C258" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="D258" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E258" s="13">
+        <v>39</v>
+      </c>
+      <c r="F258" s="14">
+        <v>13185.889999999996</v>
+      </c>
+      <c r="G258" s="14">
+        <v>0</v>
+      </c>
+      <c r="H258" s="14">
+        <v>6884.9599999999955</v>
+      </c>
+      <c r="I258" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A259" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B259" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C259" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="D259" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E259" s="13">
+        <v>177</v>
+      </c>
+      <c r="F259" s="14">
+        <v>275010.4000000002</v>
+      </c>
+      <c r="G259" s="14">
+        <v>0</v>
+      </c>
+      <c r="H259" s="14">
+        <v>32687.600000000097</v>
+      </c>
+      <c r="I259" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A260" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B260" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C260" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="D260" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E260" s="13">
+        <v>2</v>
+      </c>
+      <c r="F260" s="14">
+        <v>3668.53</v>
+      </c>
+      <c r="G260" s="14">
+        <v>0</v>
+      </c>
+      <c r="H260" s="14">
+        <v>175.28</v>
+      </c>
+      <c r="I260" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A261" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B261" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C261" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="D261" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E261" s="13">
+        <v>5</v>
+      </c>
+      <c r="F261" s="14">
+        <v>4346.99</v>
+      </c>
+      <c r="G261" s="14">
+        <v>0</v>
+      </c>
+      <c r="H261" s="14">
+        <v>1000.92</v>
+      </c>
+      <c r="I261" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A262" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B262" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C262" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="D262" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E262" s="13">
+        <v>3</v>
+      </c>
+      <c r="F262" s="14">
+        <v>0</v>
+      </c>
+      <c r="G262" s="14">
+        <v>0</v>
+      </c>
+      <c r="H262" s="14">
+        <v>388.23</v>
+      </c>
+      <c r="I262" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A263" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B263" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C263" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="D263" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="E263" s="13">
+        <v>1</v>
+      </c>
+      <c r="F263" s="14">
+        <v>63.2</v>
+      </c>
+      <c r="G263" s="14">
+        <v>0</v>
+      </c>
+      <c r="H263" s="14">
+        <v>172.2</v>
+      </c>
+      <c r="I263" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A264" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B264" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C264" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="D264" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E264" s="13">
+        <v>183</v>
+      </c>
+      <c r="F264" s="14">
+        <v>37167.35</v>
+      </c>
+      <c r="G264" s="14">
+        <v>477.29</v>
+      </c>
+      <c r="H264" s="14">
+        <v>32003.359999999924</v>
+      </c>
+      <c r="I264" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A265" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B265" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C265" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="D265" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E265" s="13">
+        <v>652</v>
+      </c>
+      <c r="F265" s="14">
+        <v>926605.5700000003</v>
+      </c>
+      <c r="G265" s="14">
+        <v>4723.6900000000005</v>
+      </c>
+      <c r="H265" s="14">
+        <v>120659.0099999995</v>
+      </c>
+      <c r="I265" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A266" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B266" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C266" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="D266" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E266" s="13">
+        <v>6</v>
+      </c>
+      <c r="F266" s="14">
+        <v>10304.82</v>
+      </c>
+      <c r="G266" s="14">
+        <v>0</v>
+      </c>
+      <c r="H266" s="14">
+        <v>847.05</v>
+      </c>
+      <c r="I266" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A267" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B267" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C267" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="D267" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E267" s="13">
+        <v>1</v>
+      </c>
+      <c r="F267" s="14">
+        <v>0</v>
+      </c>
+      <c r="G267" s="14">
+        <v>0</v>
+      </c>
+      <c r="H267" s="14">
+        <v>229.41</v>
+      </c>
+      <c r="I267" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A268" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B268" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C268" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="D268" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E268" s="13">
+        <v>1</v>
+      </c>
+      <c r="F268" s="14">
+        <v>0</v>
+      </c>
+      <c r="G268" s="14">
+        <v>0</v>
+      </c>
+      <c r="H268" s="14">
+        <v>129.41</v>
+      </c>
+      <c r="I268" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A269" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B269" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C269" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="D269" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E269" s="13">
+        <v>11</v>
+      </c>
+      <c r="F269" s="14">
+        <v>12703.640000000001</v>
+      </c>
+      <c r="G269" s="14">
+        <v>0</v>
+      </c>
+      <c r="H269" s="14">
+        <v>1853.1000000000004</v>
+      </c>
+      <c r="I269" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A270" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B270" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C270" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="D270" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="E270" s="13">
+        <v>1</v>
+      </c>
+      <c r="F270" s="14">
+        <v>0</v>
+      </c>
+      <c r="G270" s="14">
+        <v>0</v>
+      </c>
+      <c r="H270" s="14">
+        <v>252.41</v>
+      </c>
+      <c r="I270" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A271" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B271" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C271" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="D271" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E271" s="13">
+        <v>4</v>
+      </c>
+      <c r="F271" s="14">
+        <v>1151.71</v>
+      </c>
+      <c r="G271" s="14">
+        <v>0</v>
+      </c>
+      <c r="H271" s="14">
+        <v>519.61</v>
+      </c>
+      <c r="I271" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A272" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B272" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C272" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="D272" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E272" s="13">
         <v>15</v>
       </c>
-      <c r="D5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="7">
+      <c r="F272" s="14">
+        <v>5030.0700000000006</v>
+      </c>
+      <c r="G272" s="14">
+        <v>0</v>
+      </c>
+      <c r="H272" s="14">
+        <v>3053.52</v>
+      </c>
+      <c r="I272" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A273" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B273" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C273" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="D273" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E273" s="13">
+        <v>9</v>
+      </c>
+      <c r="F273" s="14">
+        <v>2424.2400000000002</v>
+      </c>
+      <c r="G273" s="14">
+        <v>0</v>
+      </c>
+      <c r="H273" s="14">
+        <v>1549.8000000000002</v>
+      </c>
+      <c r="I273" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A274" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B274" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C274" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="D274" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E274" s="13">
+        <v>65</v>
+      </c>
+      <c r="F274" s="14">
+        <v>84786.540000000037</v>
+      </c>
+      <c r="G274" s="14">
+        <v>0</v>
+      </c>
+      <c r="H274" s="14">
+        <v>11700.640000000005</v>
+      </c>
+      <c r="I274" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A275" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B275" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C275" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="D275" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E275" s="13">
+        <v>1</v>
+      </c>
+      <c r="F275" s="14">
+        <v>578.34999999999991</v>
+      </c>
+      <c r="G275" s="14">
+        <v>0</v>
+      </c>
+      <c r="H275" s="14">
+        <v>329.41</v>
+      </c>
+      <c r="I275" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A276" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B276" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C276" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="D276" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E276" s="13">
+        <v>4</v>
+      </c>
+      <c r="F276" s="14">
+        <v>995.62000000000012</v>
+      </c>
+      <c r="G276" s="14">
+        <v>0</v>
+      </c>
+      <c r="H276" s="14">
+        <v>0</v>
+      </c>
+      <c r="I276" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A277" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B277" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C277" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="D277" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E277" s="13">
+        <v>39</v>
+      </c>
+      <c r="F277" s="14">
+        <v>50970.699999999953</v>
+      </c>
+      <c r="G277" s="14">
+        <v>0</v>
+      </c>
+      <c r="H277" s="14">
+        <v>6590.8899999999976</v>
+      </c>
+      <c r="I277" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A278" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B278" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C278" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="D278" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E278" s="13">
+        <v>4</v>
+      </c>
+      <c r="F278" s="14">
+        <v>1796.71</v>
+      </c>
+      <c r="G278" s="14">
+        <v>0</v>
+      </c>
+      <c r="H278" s="14">
+        <v>388.23</v>
+      </c>
+      <c r="I278" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A279" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B279" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C279" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="D279" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E279" s="13">
+        <v>2</v>
+      </c>
+      <c r="F279" s="14">
+        <v>257.66000000000003</v>
+      </c>
+      <c r="G279" s="14">
+        <v>0</v>
+      </c>
+      <c r="H279" s="14">
+        <v>235.82</v>
+      </c>
+      <c r="I279" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A280" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B280" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C280" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="D280" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E280" s="13">
+        <v>3</v>
+      </c>
+      <c r="F280" s="14">
+        <v>479.97</v>
+      </c>
+      <c r="G280" s="14">
+        <v>0</v>
+      </c>
+      <c r="H280" s="14">
+        <v>258.82</v>
+      </c>
+      <c r="I280" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A281" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B281" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C281" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="D281" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E281" s="13">
+        <v>4</v>
+      </c>
+      <c r="F281" s="14">
+        <v>220.51999999999998</v>
+      </c>
+      <c r="G281" s="14">
+        <v>0</v>
+      </c>
+      <c r="H281" s="14">
+        <v>778.25</v>
+      </c>
+      <c r="I281" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A282" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B282" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C282" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="D282" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E282" s="13">
+        <v>7</v>
+      </c>
+      <c r="F282" s="14">
+        <v>2195.77</v>
+      </c>
+      <c r="G282" s="14">
+        <v>0</v>
+      </c>
+      <c r="H282" s="14">
+        <v>1028.8699999999999</v>
+      </c>
+      <c r="I282" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A283" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B283" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C283" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="D283" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E283" s="13">
+        <v>31</v>
+      </c>
+      <c r="F283" s="14">
+        <v>26943.099999999991</v>
+      </c>
+      <c r="G283" s="14">
+        <v>0</v>
+      </c>
+      <c r="H283" s="14">
+        <v>6417.8899999999976</v>
+      </c>
+      <c r="I283" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A284" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B284" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C284" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="D284" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E284" s="13">
+        <v>5</v>
+      </c>
+      <c r="F284" s="14">
+        <v>13030.55</v>
+      </c>
+      <c r="G284" s="14">
+        <v>0</v>
+      </c>
+      <c r="H284" s="14">
+        <v>975.05</v>
+      </c>
+      <c r="I284" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A285" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B285" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C285" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="D285" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E285" s="13">
+        <v>3</v>
+      </c>
+      <c r="F285" s="14">
+        <v>29.81</v>
+      </c>
+      <c r="G285" s="14">
+        <v>0</v>
+      </c>
+      <c r="H285" s="14">
+        <v>258.82</v>
+      </c>
+      <c r="I285" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A286" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B286" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C286" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="D286" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E286" s="13">
+        <v>10</v>
+      </c>
+      <c r="F286" s="14">
+        <v>728.28000000000009</v>
+      </c>
+      <c r="G286" s="14">
+        <v>0</v>
+      </c>
+      <c r="H286" s="14">
+        <v>1002.7299999999999</v>
+      </c>
+      <c r="I286" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A287" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B287" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C287" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="D287" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E287" s="13">
+        <v>55</v>
+      </c>
+      <c r="F287" s="14">
+        <v>66792.029999999984</v>
+      </c>
+      <c r="G287" s="14">
+        <v>0</v>
+      </c>
+      <c r="H287" s="14">
+        <v>9967.1799999999985</v>
+      </c>
+      <c r="I287" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A288" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B288" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C288" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="D288" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E288" s="13">
+        <v>3</v>
+      </c>
+      <c r="F288" s="14">
+        <v>2603.62</v>
+      </c>
+      <c r="G288" s="14">
+        <v>0</v>
+      </c>
+      <c r="H288" s="14">
+        <v>0</v>
+      </c>
+      <c r="I288" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A289" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B289" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C289" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="D289" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="E289" s="13">
+        <v>3</v>
+      </c>
+      <c r="F289" s="14">
+        <v>0</v>
+      </c>
+      <c r="G289" s="14">
+        <v>0</v>
+      </c>
+      <c r="H289" s="14">
+        <v>388.23</v>
+      </c>
+      <c r="I289" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A290" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B290" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C290" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="D290" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E290" s="13">
+        <v>2</v>
+      </c>
+      <c r="F290" s="14">
+        <v>433.38000000000005</v>
+      </c>
+      <c r="G290" s="14">
+        <v>0</v>
+      </c>
+      <c r="H290" s="14">
+        <v>295.2</v>
+      </c>
+      <c r="I290" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A291" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B291" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C291" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="D291" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E291" s="13">
+        <v>2</v>
+      </c>
+      <c r="F291" s="14">
+        <v>732.46</v>
+      </c>
+      <c r="G291" s="14">
+        <v>0</v>
+      </c>
+      <c r="H291" s="14">
+        <v>295.2</v>
+      </c>
+      <c r="I291" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A292" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B292" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C292" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="D292" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E292" s="13">
+        <v>2</v>
+      </c>
+      <c r="F292" s="14">
+        <v>2753.16</v>
+      </c>
+      <c r="G292" s="14">
+        <v>0</v>
+      </c>
+      <c r="H292" s="14">
+        <v>996.82</v>
+      </c>
+      <c r="I292" s="14">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A293" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B293" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C293" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="D293" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E293" s="13">
+        <v>1</v>
+      </c>
+      <c r="F293" s="14">
+        <v>1085.1199999999999</v>
+      </c>
+      <c r="G293" s="14">
+        <v>0</v>
+      </c>
+      <c r="H293" s="14">
+        <v>0</v>
+      </c>
+      <c r="I293" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A294" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B294" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C294" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="D294" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="E294" s="13">
         <v>12</v>
       </c>
-      <c r="F5" s="8">
+      <c r="F294" s="14">
         <v>4235.01</v>
       </c>
-      <c r="G5" s="8">
-[...2 lines deleted...]
-      <c r="H5" s="8">
+      <c r="G294" s="14">
+        <v>0</v>
+      </c>
+      <c r="H294" s="14">
         <v>1928.08</v>
       </c>
-      <c r="I5" s="8">
-[...45 lines deleted...]
-      <c r="E7" s="7">
+      <c r="I294" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9" ht="15.75" x14ac:dyDescent="0.3">
+      <c r="A295" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B295" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="C295" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="D295" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="E295" s="13">
         <v>44</v>
       </c>
-      <c r="F7" s="8">
-[...8215 lines deleted...]
-      <c r="I290" s="8">
+      <c r="F295" s="14">
+        <v>18558.629999999994</v>
+      </c>
+      <c r="G295" s="14">
+        <v>0</v>
+      </c>
+      <c r="H295" s="14">
+        <v>7757.8299999999963</v>
+      </c>
+      <c r="I295" s="14">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:I60">
-[...3 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
-</file>
-[...305 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Folhas de Cálculo</vt:lpstr>
+        <vt:lpstr>Folhas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>2023_a</vt:lpstr>
       <vt:lpstr>2023_b</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>IFAP</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ifap</dc:creator>
+  <dc:creator>IFAP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>